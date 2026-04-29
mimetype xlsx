--- v0 (2026-03-15)
+++ v1 (2026-04-29)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1287" uniqueCount="627">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2334" uniqueCount="1100">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -153,50 +153,158 @@
   <si>
     <t>17321</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17321/circular_008_-_24a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 24ª Sessão Ordinária, a se realizar no dia 02 de março, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>17322</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17322/circular_009_-_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências, cópia do Projeto de Lei nº 013/2026 e Projetos de Lei Complementar nºs 004, 005 e 006/2026, para conhecimento, análises e estudos.</t>
   </si>
   <si>
+    <t>17352</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17352/circular_010_-_25a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 25ª Sessão Ordinária, a se realizar no dia 16 de março, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
+  </si>
+  <si>
+    <t>17353</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17353/circular_011_-_comissoes.pdf</t>
+  </si>
+  <si>
+    <t>Conforme disposições regimentais, encaminho a Vossas Excelências, cópias dos Projetos de Lei nºs 014 a 020/2026 e Projeto de Lei Complementar nº 007/2026, para conhecimento, análises e estudos.</t>
+  </si>
+  <si>
+    <t>17354</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17354/circular_12.pdf</t>
+  </si>
+  <si>
+    <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 11ª Sessão Extraordinária a se realizar no dia 19 de março, quinta-feira, às 12:45 horas</t>
+  </si>
+  <si>
+    <t>17396</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17396/circular_013_-_26a_sessao_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 26ª Sessão Ordinária, a se realizar no dia 06 de abril, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
+  </si>
+  <si>
+    <t>17397</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17397/circular_014_-_comissoes.pdf</t>
+  </si>
+  <si>
+    <t>Conforme disposições regimentais, encaminho a Vossas Excelências, cópias dos Projetos de Lei nºs 021 a 024/2026 e Projeto de Lei Complementar nº 008/2026, para conhecimento, análises e estudos.</t>
+  </si>
+  <si>
+    <t>17445</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17445/circular_15.pdf</t>
+  </si>
+  <si>
+    <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 27ª Sessão Ordinária, a se realizar no dia 13 de abril, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
+  </si>
+  <si>
+    <t>17450</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17450/circular_016_-_comissoes.pdf</t>
+  </si>
+  <si>
+    <t>Conforme disposições regimentais, encaminho a Vossas Excelências, cópias dos Projetos de Lei nºs 025 a 029/2026 e Projeto de Lei Complementar nº 009/2026, para conhecimento, análises e estudos.</t>
+  </si>
+  <si>
+    <t>17451</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17451/circular_017_12a_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 12ª Sessão Extraordinária a se realizar no dia 15 de abril, quarta-feira, às 13:00 horas</t>
+  </si>
+  <si>
+    <t>17452</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17452/circular_018_-_13a_sessao_extraordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 13ª Sessão Extraordinária a se realizar no dia 22 de abril, quarta-feira, às 10:30 horas</t>
+  </si>
+  <si>
     <t>17226</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Eder do Nascimento Ruete</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17226/indicacao_001_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam agendar o nome do Senhor João Paulo Castro, para denominar ruas em futuros loteamentos que forem lançados em nosso município.</t>
   </si>
   <si>
     <t>17227</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17227/indicacao_002_22a_ordinaria.pdf</t>
@@ -258,155 +366,128 @@
   <si>
     <t>Solicita instalações de pontes de iluminação na pista de caminhada nos arredores da pista de skate localizada no “Vale das Pedrinhas”, no Jardim Primaveras.</t>
   </si>
   <si>
     <t>17233</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17233/indicacao_008_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de projeto para instalação de bebedouros para a população e animais, no Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>17234</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17234/indicacao_009_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita vistorias quanto a manutenção do bebedouro no Parque dos Pioneiros, próximo a academia ao ar livre, com a realização de limpeza da caixa de água, canos, etc.</t>
   </si>
   <si>
     <t>17235</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17235/indicacao_010_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que instalação de lixeira no parquinho infantil do Residencial Aliança.</t>
   </si>
   <si>
     <t>17236</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17236/indicacao_011_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a capinação do trecho que compreende a linha férrea no perímetro urbano e que seja de competência da prefeitura.</t>
   </si>
   <si>
     <t>17237</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17237/indicacao_012_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de mais um ponto de ônibus escolar na Rua Padre Caetano M. Dolcimásculo, entre as Ruas Renato Marini Filho e a Rua Maria Bertolucci Marini, Residencial Aliança.</t>
   </si>
   <si>
     <t>17238</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17238/indicacao_013_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lombadas na Rua Padre Caetano M. Dolcimásculo, na altura do Residencial Aliança.</t>
   </si>
   <si>
     <t>17239</t>
   </si>
   <si>
-    <t>14</t>
-[...1 lines deleted...]
-  <si>
     <t>Mary Alves dos Santos, Aguinaldo Pires Galvão</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17239/indicacao_014_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder, com urgência, a roçagem do terreno de propriedade da Prefeitura localizado na Alameda Santa Cruz, vizinho da EMEI Escola Municipal de Educação Infantil, na Rua Joaquim Nabuco.</t>
   </si>
   <si>
     <t>17240</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>Mary Alves dos Santos, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17240/indicacao_015_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam as seguinte providências como restaurar dizeres das placas com nomes de ruas, nomes das vias públicas nos postes, afixar nomes em postes de energia elétrica, instalar placas indicativas de nomes em vias públicas em locais inexistentes desta informação.</t>
   </si>
   <si>
     <t>17241</t>
   </si>
   <si>
-    <t>16</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17241/indicacao_016_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a limpeza de terreno localizado em frente à residência número 112, da Rua Pernambuco no Jardim Brasil.</t>
   </si>
   <si>
     <t>17242</t>
   </si>
   <si>
-    <t>17</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17242/indicacao_017_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita atender aos pedidos dos moradores próximo ao número 141 da Rua Mário Olivero, que desejam a instalação de uma lixeira comunitária no local.</t>
   </si>
   <si>
     <t>17243</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17243/indicacao_018_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita fiscalização de trânsito na Rua Padre Caetano M. Dolcimásculo, principalmente nos horários que compreendem a entrada e saída dos alunos da Instituição Solidária Carlos Pegoraro (Casa do Garoto).</t>
   </si>
   <si>
     <t>17244</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Cid José Aparecido dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17244/indicacao_019_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a concessão de aumento salarial para o funcionalismo público municipal para o ano de 2026.</t>
   </si>
   <si>
     <t>17245</t>
   </si>
   <si>
     <t>20</t>
@@ -1149,83 +1230,878 @@
   <si>
     <t>17350</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17350/indicacao_077_24a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde, bem como aos demais órgãos competentes, a adoção de medidas urgentes para o combate, controle e prevenção de proliferação de escorpiões em nosso município.</t>
   </si>
   <si>
     <t>17351</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17351/indicacao_078_24a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja instalado uma cobertura nos pontos de ônibus do Bairro Oit/Tipuanas, nas Ruas Nair Quinto Zambão e também na Av. Capitão José Antônio de Oliveira.</t>
   </si>
   <si>
+    <t>17363</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Rogério César Sacoman</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17363/indicacao_079_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a substituição das lâmpadas queimadas no bairro Jardim Bela Vista, mais precisamente na Rua na Rua Dionísio Granado e adjacências.</t>
+  </si>
+  <si>
+    <t>17364</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Hélio José dos Santos, Maria Gabriela Costa Calil Bearare, Rogério César Sacoman</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17364/indicacao_080_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a iluminação da Via Marginal Antônio Barberato, entre a Rodovia João Ribeiro de Barros e a FAI, pois o local está muito escuro e é um lugar de bastante movimentação.</t>
+  </si>
+  <si>
+    <t>17365</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Hélio José dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17365/indicacao_081_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam recolocar o aparelho de televisão que estava instalado na área de espera para embarque no Terminal Rodoviário.</t>
+  </si>
+  <si>
+    <t>17366</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17366/indicacao_082_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a possibilidade de disponibilização gratuita de sacos verdes para a coleta de lixo reciclável aos munícipes.</t>
+  </si>
+  <si>
+    <t>17367</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17367/indicacao_083_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Secretaria Municipal de Obras e Serviços a viabilidade de confeccionar duas lixeiras comunitárias e proceder à colocação no bairro Tupanzinho.</t>
+  </si>
+  <si>
+    <t>17368</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17368/indicacao_084_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que seja realizado planejamento para que haja limpeza correta dos espaços públicos (áreas verdes, praças e parques) do bairro Vista Verde.</t>
+  </si>
+  <si>
+    <t>17369</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17369/indicacao_085_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudos para a construção de uma placa indicativa ao acesso ao Tiro de Guerra no portão usado pelos atiradores, escrito “Tiro de Guerra 02-080 Adamantina – SP”.</t>
+  </si>
+  <si>
+    <t>17370</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17370/indicacao_086_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita estudos para a construção de uma placa onde conste parte da biografia do Senhor MARCILIO LUIZ PINTO (1917-1993), Cabo do 6º Regimento da Força Expedicionária Brasileira (FEB) na 2ª Guerra Mundial.</t>
+  </si>
+  <si>
+    <t>17371</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17371/indicacao_087_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a relocação das lixeiras públicas que se encontram próximas aos canteiros centrais das avenidas da cidade, as quais prejudicam sobremaneira a campanha “ADOTE O VERDE”.</t>
+  </si>
+  <si>
+    <t>17372</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17372/indicacao_088_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que haja instalações nas vias públicas do centro da cidade, nos prédios públicos, nos espaços de uso comum, de “Estações de Reciclagem” ou algo parecido.</t>
+  </si>
+  <si>
+    <t>17373</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17373/indicacao_089_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita que haja realização de campanha de conscientização do cumprimento correto do dia a ser colocado o material reciclável par ser levado pela coleta seletiva.</t>
+  </si>
+  <si>
+    <t>17374</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17374/indicacao_090_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a capinação e limpeza das vegetações que se encontram nas calçadas do centro da cidade, na área comercial, que vem de sobremaneira deixando o centro da cidade com aspecto de desleixo.</t>
+  </si>
+  <si>
+    <t>17375</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17375/indicacao_091_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam que haja fiscalização na residência da Rua Ernesto Silvestrini, sem número, ao lado da casa 185, no Residencial San Miguel I, pois há queixa de maus tratos a animal.</t>
+  </si>
+  <si>
+    <t>17376</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>Mary Alves dos Santos, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17376/indicacao_092_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam estudos para que haja a capinação e limpeza das vegetações que se encontram nas calçadas do centro da cidade, na área comercial.</t>
+  </si>
+  <si>
+    <t>17377</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17377/indicacao_093_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam estudos para instalações de pequenas lixeiras sob as calçadas do centro da cidade.</t>
+  </si>
+  <si>
+    <t>17378</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17378/indicacao_094_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam estudos para que haja a capinação e limpeza das vegetações que se encontram nas calçadas dos bairros, vilas, residenciais, etc., da cidade.</t>
+  </si>
+  <si>
+    <t>17379</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>Hélio José dos Santos, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17379/indicacao_095_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Senhor Eder do Nascimento Ruete, Presidente da Câmara Municipal de Adamantina, que seja encaminhado convite ao Prof. Dr. Alexandre Teixeira de Souza, Reitor da FAI, para participar de reunião com os vereadores desta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>17380</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17380/indicacao_096_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Secretaria Municipal de Agricultura, Abastecimento e Meio Ambiente, visando à realização de levantamento técnico e ambiental das áreas verdes do município que sofreram processos de concretagem.</t>
+  </si>
+  <si>
+    <t>17381</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17381/indicacao_097_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam da Secretaria Municipal de Planejamento, a possível implantação de lombada ou outro dispositivo de redução de velocidade na Rua Iracema Nair Baesso Rombaldi, nas proximidades da Estrada Municipal ADM-353 Geraldo Jordão.</t>
+  </si>
+  <si>
+    <t>17382</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17382/indicacao_098_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam da Secretaria Municipal de Obras e Serviços a realização de vistoria, manutenção e revitalização do parquinho infantil localizado no Jardim das Alamandas.</t>
+  </si>
+  <si>
+    <t>17417</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17417/indicacao_099_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam agilizar os trabalhos de identificação dos nomes de ruas nos postes de energia elétrica da cidade.</t>
+  </si>
+  <si>
+    <t>17418</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17418/indicacao_100_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam proceder o agendamento do nome do Senhor Deolindo Dallacqua, para denominar rua em futuros loteamentos que forem lançados em nosso município.</t>
+  </si>
+  <si>
+    <t>17419</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Rogério César Sacoman</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17419/indicacao_101_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam promover uma completa reforma na Usina de Reciclagem de Lixo de nosso município.</t>
+  </si>
+  <si>
+    <t>17420</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17420/indicacao_102_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita adquirir e proceder à instalação de 02 (dois) parques infantis nos bairros residenciais Parque dos Pássaros e Califórnia Park.</t>
+  </si>
+  <si>
+    <t>17421</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17421/indicacao_103_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Secretaria Municipal de Obras e Serviços agendar, na programação dos serviços de aplicação de lama asfáltica as ruas da Vila Jamil de Lima, especialmente a Avenida Ipiranga.</t>
+  </si>
+  <si>
+    <t>17422</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17422/indicacao_104_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam realizar a pintura da lombada, instalada na Av. Miguel Veiga, defronte ao número 98 (Marmoraria Adamantina), uma vez que se encontra apagada.</t>
+  </si>
+  <si>
+    <t>17423</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17423/indicacao_105_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a viabilização de mais outra data de coleta seletiva para garantir que os materiais recicláveis não fiquem expostos nas vias públicas.</t>
+  </si>
+  <si>
+    <t>17424</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17424/indicacao_106_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a instalação de lixeira comunitária na esquina das Ruas do Cravos com a Rua Amapá, Jardim Brasil.</t>
+  </si>
+  <si>
+    <t>17425</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17425/indicacao_107_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam que sejam realizadas parcerias com a empresa Sabesp, a fim de que haja campanhas educativas sobre o uso correto das redes de esgoto.</t>
+  </si>
+  <si>
+    <t>17426</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17426/indicacao_108_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a realização da correta limpeza da área verde do Residencial Califórnia, localizada na Rua Ângelo Piovesan.</t>
+  </si>
+  <si>
+    <t>17427</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17427/indicacao_109_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a verificação da existência de um chiqueiro de porcos aos fundos do imóvel localizado na Rua Rio de Janeiro, 55, Jardim Brasil.</t>
+  </si>
+  <si>
+    <t>17428</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17428/indicacao_110_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam realizar adequações na Rua Chujiro Matsuda e sua sequência, pois no local não há calçamento público, a rua é estreita e, em horários de pico, é extremamente perigoso transitar e caminhar por essa via.</t>
+  </si>
+  <si>
+    <t>17429</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17429/indicacao_111_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita providências do Departamento de Fiscalização e Posturas, visando ao reforço da fiscalização e cumprimento da legislação municipal referente à remoção de fios soltos e cabos inutilizados nas vias públicas do município.</t>
+  </si>
+  <si>
+    <t>17430</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17430/indicacao_112_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam o reforço da fiscalização nos pontos de embarque e desembarque do transporte coletivo urbano, especialmente no atendimento aos estudantes do município.</t>
+  </si>
+  <si>
+    <t>17431</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17431/indicacao_113_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam do Departamento Municipal de Trânsito, a melhoria da sinalização e a implantação/readequação de pontos de ônibus nos bairros do município.</t>
+  </si>
+  <si>
+    <t>17432</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17432/indicacao_114_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a revisão da faixa amarela na Rua Antônio Pires Ribeiro nº 55, no Conjunto Mário Covas, para promover melhor organização do tráfego e garantir a mobilidade dos moradores.</t>
+  </si>
+  <si>
+    <t>17433</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17433/indicacao_115_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Departamento Municipal de Trânsito, melhorias na segurança viária da Avenida Marechal Castello Branco (Via de Acesso).</t>
+  </si>
+  <si>
+    <t>17434</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>Hélio José dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17434/indicacao_116_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a possibilidade imediata da reorganização do CONSEG de Adamantina, a fim de restabelecer o cronograma regular de reuniões e restituir este importante canal de escuta, planejamento e ação comunitária.</t>
+  </si>
+  <si>
+    <t>17435</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17435/indicacao_117_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a possibilidade da manutenção do pagamento do ticket alimentação das servidoras municipais (lotadas na Prefeitura e na FAI) durante o período de licença-maternidade.</t>
+  </si>
+  <si>
+    <t>17436</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>Marta de Almeida Bezerra, Maria Gabriela Costa Calil Bearare</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17436/indicacao_118_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam da Secretaria Municipal de Saúde implantar um serviço especializado para coleta, processamento, armazenamento e distribuição de leite materno (banco de leite).</t>
+  </si>
+  <si>
+    <t>17437</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17437/indicacao_119_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam da Secretaria Municipal competente, realizar a arborização, bem como a criação de calçadas ecológicas na área central de nosso município.</t>
+  </si>
+  <si>
+    <t>17438</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17438/indicacao_120_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam da Secretaria Municipal de Obras e Serviços Públicos incluir na programação de serviços de roçagem de área verde a localizada na Rua Vitório Belomo nº 21, Jardim Primavera, bem como instalar uma placa de “Proibido Jogar Lixo”.</t>
+  </si>
+  <si>
+    <t>17439</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17439/indicacao_121_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Secretaria Municipal de Agricultura, Abastecimento e Meio Ambiente, a manutenção e preservação das árvores localizadas nos canteiros em frente ao Cemitério Municipal, do outro lado da Avenida da Saudade.</t>
+  </si>
+  <si>
+    <t>17440</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17440/indicacao_122_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam da Secretaria Municipal competente promover um mutirão para o recolhimento de materiais elétricos e eletrônicos, com apoio dos funcionários da Prefeitura e Atiradores do Tiro de Guerra local.</t>
+  </si>
+  <si>
+    <t>17441</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17441/indicacao_123_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Secretaria Municipal de Obras e Serviços proceder, com urgência, uma completa reforma na EMEI Pequeno Príncipe.</t>
+  </si>
+  <si>
+    <t>17466</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>Cid José Aparecido dos Santos, Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17466/indicacao_124_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a instalação de pontos de ônibus de transporte coletivo municipal urbano na Av. Deputado Cunha Bueno, no quarteirão compreendido entre a Rua Euclides da Cunha e Av. Santo Antônio, proximidades do Laboratório Adamantina e outro ponto de ônibus na Rua Joaquim Nabuco, em frente da Farmácia Municipal.</t>
+  </si>
+  <si>
+    <t>17467</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17467/indicacao_125_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam agendar o nome do valoroso servidor municipal Sr. João Alfredo Gasparoto, para denominar novos logradouros públicos em ruas, avenidas, praças e passeios públicos, a fim eternizar, na memória da população, o nome deste ilustre e prestativo servidor público.</t>
+  </si>
+  <si>
+    <t>17468</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17468/indicacao_126_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a adoção das providências necessárias para a implantação de postes de iluminação pública com identificação por QR Code, permitindo que o munícipe informe, de forma rápida e direta, a ocorrência de lâmpadas queimadas ou defeitos na iluminação pública.</t>
+  </si>
+  <si>
+    <t>17469</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17469/indicacao_127_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a denominação oficial de diversas ruas localizadas em bairros do município que ainda não possuem nomenclatura.</t>
+  </si>
+  <si>
+    <t>17470</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17470/indicacao_128_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a criação e oferta de cursos de capacitação artesanal com reaproveitamento de madeira proveniente de casas de demolição, atualmente descartadas no lixão municipal.</t>
+  </si>
+  <si>
+    <t>17471</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17471/indicacao_129_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a instalação de lixeiras para descarte de resíduos na Rua Prefeito Antônio Cescon.</t>
+  </si>
+  <si>
+    <t>17472</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17472/indicacao_130_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a criação e implementação de um Programa de Atendimento Multidisciplinar para Tratamento da Fibromialgia no âmbito do município.</t>
+  </si>
+  <si>
+    <t>17473</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>Hélio José dos Santos, Eder do Nascimento Ruete, Rogério César Sacoman</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17473/indicacao_131_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam a elaboração de um projeto técnico objetivando solucionar vários problemas estruturais existentes na Rua Sebastião de Almeida, no Residencial Parque Morada do Sol, na esquina com a Rua Liberdade.</t>
+  </si>
+  <si>
+    <t>17474</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17474/indicacao_132_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam proceder ao recapeamento de ruas localizadas no Bairro Vila Jamil de Lima, pois algumas delas estão em péssimo estado de conservação.</t>
+  </si>
+  <si>
+    <t>17475</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17475/indicacao_133_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a viabilidade de recolocação de ponto de ônibus da Rua Adoniran Barbosa, que atualmente se encontra instalado defronte ao imóvel de número 986, levando o ponto de ônibus para a esquina.</t>
+  </si>
+  <si>
+    <t>17476</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17476/indicacao_134_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita a viabilidade realizar limpeza da Rua Walter Meneghin, iniciando na esquina do Lions Clube e seguindo até a esquina do Clube CCI, quando atravessa a citada via e vai para a guia do poliesportivo.</t>
+  </si>
+  <si>
+    <t>17477</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17477/indicacao_135_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam realizar correção da valeta em solo asfáltico, localizada no cruzamento das ruas General Isidoro com a Ihiti Endo.</t>
+  </si>
+  <si>
+    <t>17478</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Solicitam realizar correção da valeta em solo asfáltico, localizada no cruzamento da Av. Deputado Cunha Bueno com a Rua Euclides da Cunha.</t>
+  </si>
+  <si>
+    <t>17479</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17479/indicacao_136_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam realizar capinação do espaço público que compreende a continuação da Rua Santos Dumont, iniciando-se no Residencial Hosoume até o início da Estrada Seis desse município.</t>
+  </si>
+  <si>
+    <t>17480</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17480/indicacao_138_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam realizar capinação e adequada limpeza das áreas da UBS Parque Cecap e academia do idoso, localizada ao lado da UBS.</t>
+  </si>
+  <si>
+    <t>17481</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17481/indicacao_139_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam realizar, com a máxima urgência, a manutenção em grade de saída de águas pluviais localizada na Rua Floriano Bernardo Santos, no Residencial Montagnoli.</t>
+  </si>
+  <si>
+    <t>17482</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17482/indicacao_140_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam uma completa limpeza e posteriormente a devida manutenção da área verde da Rua Floriano Leonardo dos Santos, no Residencial Montagnoli.</t>
+  </si>
+  <si>
+    <t>17483</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17483/indicacao_141_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam promover estudos técnicos e financeiros para implantação de redutor de velocidade na Av. Marechal Castelo Branco, altura do nº 145, Vila Jamil de Lima, proximidades da “Ada” Adamantina.</t>
+  </si>
+  <si>
+    <t>17484</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17484/indicacao_142_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita promover estudos técnicos e financeiros, objetivando a instalação de um semáforo no perigoso cruzamento da Al. Padre Nóbrega com a Rua Santa Catarina, em frente ao Supermercado Bela Vista, no Conjunto Habitacional Mário Covas.</t>
+  </si>
+  <si>
     <t>17205</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Eder do Nascimento Ruete, Hélio José dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17205/mocao_001_-_joao_gabriel_motta_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao jovem João Gabriel Motta, por suas expressivas conquistas acadêmicas.</t>
   </si>
   <si>
     <t>17206</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17206/mocao_002_-_padre_ademilson_luiz_ferreira_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Padre Ademilson Luiz Ferreira, pela comemoração de seus 26 anos de sacerdócio, celebrados junto à comunidade da Paróquia Nossa Senhora de Fátima, em Adamantina.</t>
   </si>
   <si>
     <t>17207</t>
   </si>
   <si>
-    <t>Hélio José dos Santos, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17207/mocao_003_-_isabela_maria_naomi_coelho_miyamura_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à jovem Isabela Maria Naomi Coelho Miyamura, estudante da Escola Estadual Helen Keller, de Adamantina, pela notável conquista de uma vaga no curso de Medicina da Universidade de São Paulo (USP), campus de Ribeirão Preto, um dos cursos mais concorridos e respeitados do país.</t>
   </si>
   <si>
     <t>17208</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17208/mocao_004_-_prof._dr._alessandro_ferrari_jacinto_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Prof. Dr. Alessandro Ferrari Jacinto, pela honrosa nomeação de Coordenador do Curso de Medicina do Centro Universitário de Adamantina - FAI.</t>
   </si>
   <si>
     <t>17209</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17209/mocao_005_-_orlando_rodrigues_daniel_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao pesquisador e ex-jogador de futebol Orlando Rodrigues Daniel, carinhosamente conhecido como Kakinha, pelo lançamento do livro “Geração Dourada do Futebol Adamantinense”, obra de inestimável valor histórico, esportivo e cultural para o município de Adamantina e toda a região.</t>
   </si>
   <si>
     <t>17210</t>
@@ -1233,50 +2109,86 @@
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17210/mocao_006_-_diario_do_oeste_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS, seu reconhecimento ao Diário do Oeste, mantido pela Empresa Organização de Publicidade de Adamantina, pela celebração de seus 60 anos de história, marcados pelo compromisso com a informação de qualidade, a ética jornalística e o serviço à comunidade, comemorados em 16 de janeiro de 2026.</t>
   </si>
   <si>
     <t>17295</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17295/mocao_007_-_davi_guerra_virgilio_23a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao jovem Davi Guerra Virgílio, por sua destacada conquista ao integrar a equipe sub-17 do PSTC – Paraná Soccer Technical Center, levando o nome de Adamantina ao cenário esportivo regional e nacional.</t>
   </si>
   <si>
     <t>17324</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17324/mocao_008_-_laurie_e_julia_24a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS às estudantes Laurie Ayumi Takahashi da Silva e Júlia da Silva Santos, ambas matriculadas no 9º Ano do Ensino Fundamental da E.E. Profª. Fleurides Cavallini Menechino, pela brilhante conquista da Medalha de Ouro na Olimpíada do Tesouro Direto de Educação Financeira (OLITEF), edição de 2025, uma das maiores competições estudantis do país voltadas ao ensino de finanças.</t>
   </si>
   <si>
+    <t>17404</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17404/mocao_009_-_camda.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Cooperativa Agropecuária CAMDA, pela exemplar realização da EXPOCAMDA 2026, evento que fortalece o agronegócio, estimula a inovação e contribui significativamente para o desenvolvimento econômico e sustentável de Adamantina e de toda a região.</t>
+  </si>
+  <si>
+    <t>17405</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17405/mocao_010_-_motiva_transito_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Motiva Trânsito, bem como aos seus idealizadores Carlos Eduardo Febraio e Eliana Furtado Febraio, pela relevante atuação e pela implementação de projetos que fortalecem a educação para o trânsito em Adamantina.</t>
+  </si>
+  <si>
+    <t>17406</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17406/mocao_011_-_coletivo_gangazumba_de_cultura_negra_de_adamantina_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Coletivo Gangazumba de Cultura Negra de Adamantina, pelo relevante lançamento da obra literária “Crônicas de Ganga”, destacando sua significativa contribuição para a valorização da cultura negra, o enfrentamento ao racismo e o fortalecimento da identidade cultural no município e região.</t>
+  </si>
+  <si>
+    <t>17455</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17455/mocao_012_-_o_elixir_e_seus_amores_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS pela brilhante apresentação da ópera “O Elixir e Seus Amores”, realizada neste município, no último dia 09 de abril, em especial pela relevância cultural, artística e social proporcionada à população adamantinense.</t>
+  </si>
+  <si>
     <t>17202</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Eder do Nascimento Ruete</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17202/22a_projeto_de_decreto_legislativo_001_-_sergio_antonio_do_nascimento.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor Sérgio Antônio do Nascimento o título de Cidadão Adamantinense.</t>
   </si>
   <si>
     <t>17269</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
@@ -1314,50 +2226,80 @@
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17335/24a_projeto_de_lei_complementar_004_m_016_-_autoriza_concessao_de_lote_a_adagro__-_distrito_industrial_otavio_gavazzi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Chefe do Poder Executivo possa outorgar Concessão de Direito Real de Uso de Imóvel à ADAGRO COMERCIO DE PRODUTOS AGRICOLAS LTDA.</t>
   </si>
   <si>
     <t>17336</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17336/24a_projeto_de_lei_complementar_005_m_017_-_autoriza_concessao_de_lote_a__renov_energy_service_ltda_-_dist_valentim_gatti.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Chefe do Poder Executivo possa outorgar Concessão de Direito Real de Uso de Imóvel à RENOV ENERGY SERVICE LTDA.</t>
   </si>
   <si>
     <t>17337</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17337/24a_projeto_de_lei_complementar_006_m_018_-_autoriza_concessao_de_lote_a__maiara_balista_r_borim_moveis_-_distr_valentim_gatti.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Chefe do Poder Executivo possa outorgar Concessão de Direito Real de Uso de Imóvel à MAIARA BALISTA RODRIGUES BORIM MÓVEIS – ME</t>
   </si>
   <si>
+    <t>17362</t>
+  </si>
+  <si>
+    <t>Mesa da Câmara</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17362/25a_projeto_de_lei_complementar_007.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o cumprimento do artigo 3º da Lei Complementar Federal nº 226, de 12/01/2026, para prever o cômputo do período compreendido entre 28/05/2020 a 31/12/2021, para finalidade que especifica</t>
+  </si>
+  <si>
+    <t>17402</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17402/26a_projeto_de_lei_complementar_008_m_029_-_dispoe_sobre_a_criacao_de_vagas_de_emprego_de_aux_atendimen...pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de vagas dos empregos permanentes de Auxiliar de Atendimento Especializado e Auxiliar de Desenvolvimento Escolar, e alteração do Anexo I da Lei Complementar nº 467/2025, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17454</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17454/27a_projeto_de_lei_complementar_009_-_revisao_dos_vencimentos_camara.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão e aumento real sobre os vencimentos, salários, proventos e pensões dos servidores públicos ativos, inativos e pensionistas da Câmara Municipal de Adamantina e dá outras providências.</t>
+  </si>
+  <si>
     <t>17193</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17193/22a_projeto_de_lei_001_m_001_-_credito_especial_r_5.676.62094__-_convenio_casas_cdhu.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 5.676.620,97 para execução do Projeto “PROVISÃO HABITACIONAL NO MUNICÍPIO DE ADAMANTINA - SP”, para construção de 40 moradias no bairro Jardim Adamantina, e dá outras providências.</t>
   </si>
   <si>
     <t>17194</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17194/22a_projeto_de_lei_002_m_002_-_credito_especial_r_477.51688_-_campo_society_-_recurso_fe....pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 477.516,88, para implantação de Campo de Futebol Society de Grama Sintética no Parque Caldeira, do Programa “Apoio a Implantação e Modernização de Infraestrutura para Esporte Amador, Recreativo e de Lazer” – SNEAELIS (Emenda Parlamentar Individual – RP16) emenda nº 27960006 - Deputado Alexandre Leite, e dá outras providências.</t>
   </si>
   <si>
     <t>17195</t>
@@ -1437,98 +2379,239 @@
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17267/23a_projeto_de_lei_011_m_011_-_altera_lei_3.368_09_-_conselho_municipal_de_politica_urbana.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 3º da Lei Municipal n.º 3.368, de 14 de setembro de 2009, que Estrutura o Conselho Municipal de Política Urbana de Adamantina e dá outras providencias</t>
   </si>
   <si>
     <t>17268</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17268/23a_projeto_de_lei_012_m_015_-__fai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Centro Universitário de Adamantina - FAI possa formalizar Termo de Colaboração com a ASSOCIAÇÃO DE REPOUSO NOSSO LAR, nos termos da Lei Federal n. 13.019/14 e suas alterações e dá outras providências.</t>
   </si>
   <si>
     <t>17334</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17334/24a_projet_de_lei_013_m_019_-__institui_conselho_municipal_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher no âmbito do Município de Adamantina, Estado de São Paulo e dá outras providências.</t>
   </si>
   <si>
+    <t>17355</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17355/25a_projeto_de_lei_014_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Adoção Responsável de Animais ‘Adota Adamantina’ e dá outras providências</t>
+  </si>
+  <si>
+    <t>17356</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17356/25a_projeto_de_lei_015_m_020_-_credito_especial_r_50.00000_-_auxilio_moradia_medicos_res...pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de crédito adicional especial ao Orçamento do Centro Universitário de Adamantina no valor total de R$ 50.000,00 (cinquenta mil reais) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17357</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17357/25a_projeto_de_lei_016_m_021_-_transposicao_de_recursos_r_113.00000_-_custeio_pro-reitor...pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para transposição de dotação orçamentária no orçamento do Centro Universitário de Adamantina no valor total de R$ 113.000,00 (cento e treze mil reais) e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17358</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17358/25a_projeto_de_lei_017_m_022_-_altera_lei_3859_18_-_funcoes_gratificadas_-_inclui_agente_d...pdf</t>
+  </si>
+  <si>
+    <t>Altera o inciso II do §2º do artigo 3º da Lei nº 3.859, de 12 de dezembro de 2018, que dispõe sobre a criação de funções gratificadas no âmbito da Administração Direta do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>17359</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17359/25a_projeto_de_lei_018_msg_023_-_credito_especial_r_1.232.70000_-_subvencao_assistencia_es...pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 1.232.700,00 para adequação da nomenclatura programática das ações de Proteção Social Especial de Média e Alta Complexidade e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17360</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17360/25a_projeto_de_lei_019_m_024_-_credito_especial_r_219.65500__fundo_do_meio_ambiente_-_pa...pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de crédito especial ao orçamento da Prefeitura do Município de Adamantina no valor total de R$ 219.955,00 e dá outras providências. (Patas Protegidas-Cães e Gatos)</t>
+  </si>
+  <si>
+    <t>17361</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17361/25a_projeto_de_lei_020_m_025_-_credito_especial_r_500.00000_-_cras_itinerante_-_emenda_gilberto_nascimento.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina, no valor de R$ 500.000,00, proveniente de emenda parlamentar do Deputado Federal Gilberto Nascimento.</t>
+  </si>
+  <si>
+    <t>17398</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17398/26a_projeto_de_lei_021_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de Conscientização e Proteção Animal no âmbito da Rede Municipal de Ensino de Adamantina, e dá outras providências</t>
+  </si>
+  <si>
+    <t>17399</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17399/26a_projeto_de_lei_022_daniel.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece a Política Municipal de Combate aos Maus-Tratos de Animais no Município de Adamantina, determina multas e dá outras providências</t>
+  </si>
+  <si>
+    <t>17400</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17400/26a_projeto_de_lei_023_m_026_-_credito_especial_r_349.20000_-_pagamento_bolsas_iniciacao...pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de crédito adicional especial ao Orçamento do Centro Universitário de Adamantina no valor total de R$ 349.200,00 (trezentos e quarenta e nove mil e duzentos reais) e dá outras providências</t>
+  </si>
+  <si>
+    <t>17401</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17401/26a_projeto_de_lei_024_m_028_-_altera_lei_3368_09_-_conselho_municipal_de_politica_urbana_...pdf</t>
+  </si>
+  <si>
+    <t>Altera o Artigo 3º da Lei Municipal n.º 3.368, de 14 de setembro de 2009, que Estrutura o Conselho Municipal de Política Urbana de Adamantina e dá outras providencias.</t>
+  </si>
+  <si>
+    <t>17446</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17446/27a_projeto_de_lei_025_m_027_-denomina_passarela_dr._alceu_adib_maluf.__pontilhao_joaquim_nabuco.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação da Passarela “Dr. Alceu Adib Maluf</t>
+  </si>
+  <si>
+    <t>17447</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17447/27a_projeto_de_lei_026_m_030_-_credito_ad_cuplementar_r_350.00000_-_casa_do_garoto_-_emenda_dep_alexandre_leite.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina repassar para a Instituição Solidária Carlos Pegoraro - Casa do Garoto, recurso do Governo Federal proveniente de Emenda Parlamentar do Deputado Federal Alexandre Leite, no valor de R$ 350.000,00 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17448</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17448/27a_projeto_de_lei_027_m_031_-_credito_ad_cuplementar_r150.00000_-_lar_cristao_-_emenda_dep_renata_abreu.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina repassar para a Instituição Lar Cristão de Adamantina, recurso do Governo Federal proveniente de Emenda Parlamentar da Deputada Federal Renata Abreu, no valor de R$ 150.000,00 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17449</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17449/27a_projeto_de_lei_028_m_032_-_credito_adicional_suplemantar_r_115.18710_-_subvencao_assistencia_esp_media_e_alta.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Fundo Municipal de Assistência Social, no valor de R$ 115.187,10 (cento e quinze mil, cento e oitenta e sete reais e dez centavos), destinado à Gestão da Proteção Social Especial de Média e Alta Complexidade, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>17453</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17453/27a_projeto_de_lei_029_m_033_-_abono_-_doacao_de_sangue_-_servidor_publico_municipal_-_prefeitura_e_fai.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Pública de Doação de Sangue no âmbito do Município de Adamantina/SP e dá outras providências.</t>
+  </si>
+  <si>
     <t>17211</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17211/requerimento_001_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do quadro de docentes e da ampliação das turmas em período integral no município, especialmente no que se refere ao PEB I.</t>
   </si>
   <si>
     <t>17212</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17212/requerimento_002_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações acerca da forma de repasse dos recursos públicos destinados à ONG Apelos e Patas.</t>
   </si>
   <si>
     <t>17213</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17213/requerimento_003_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações acerca do Anteprojeto de Lei e da Indicação que tratam da Política Municipal de Fiscalização de Concessões e Serviços Públicos.</t>
   </si>
   <si>
     <t>17214</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17214/requerimento_004_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações junto à Concessionária Energisa Sul-Sudeste, para que prestem as informações e encaminhem documentos que não foram apresentados nos requerimentos anteriormente protocolados.</t>
   </si>
   <si>
     <t>17215</t>
   </si>
   <si>
-    <t>Cid José Aparecido dos Santos, Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17215/requerimento_005_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Gilberto Nascimento, recursos para construção de moradias populares município de Adamantina, nos programas da Minha Casa Minha Vida (Urbano e Rural).</t>
   </si>
   <si>
     <t>17216</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17216/requerimento_006_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a doação de veículos para atendimento ao 192 do município de Adamantina.</t>
   </si>
   <si>
     <t>17217</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17217/requerimento_007_22a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Ricardo Salles recursos no valor de R$ 300 mil, para custeio do Lar Cristão de Adamantina.</t>
   </si>
   <si>
     <t>17218</t>
@@ -1629,53 +2712,50 @@
   <si>
     <t>17276</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17276/requerimento_018_23a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Analice Fernandes, emenda no valor de R$150.000,00 para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>17277</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17277/requerimento_019_23a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Delegado da Cunha, inclusão de emenda no valor de R$ 100 mil reais para aquisição de uma ambulância devidamente equipada para o transporte de pacientes em outros centros médicos especializados distantes de nossa cidade.</t>
   </si>
   <si>
     <t>17278</t>
   </si>
   <si>
-    <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Rogério César Sacoman</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17278/requerimento_020_23a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre quais os motivos para aquisição externa de pães destinados à Merenda Escolar, alterando o modelo anterior de produção própria na Padaria Municipal?</t>
   </si>
   <si>
     <t>17279</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17279/requerimento_021_23a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações detalhadas acerca das intervenções realizadas nos canteiros centrais, da organização administrativa das atribuições ambientais e do planejamento ambiental do município.</t>
   </si>
   <si>
     <t>17280</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17280/requerimento_022_23a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Thomé Abduch, a inclusão de emenda no valor de R$250.000,00, para aquisição de brinquedos para playground ao nosso município.</t>
   </si>
   <si>
     <t>17281</t>
@@ -1737,53 +2817,50 @@
   <si>
     <t>17287</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17287/requerimento_029_23a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre quais ações concretas foram realizadas pela atual Administração Municipal, até o presente momento, para a efetiva implementação do referido programa da Lei Municipal nº 3.715/2016, que instituiu a Campanha “Adote o Verde”.</t>
   </si>
   <si>
     <t>17288</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Cid José Aparecido dos Santos, Mary Alves dos Santos</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17288/requerimento_030_23a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre quais providências administrativas e legais o Município pretende adotar para a implementação da Lei Federal nº 15.326/2026, que reconhece os Agentes de Desenvolvimento Infantil (ADIs) como integrantes da carreira do magistério.</t>
   </si>
   <si>
     <t>17289</t>
   </si>
   <si>
-    <t>Hélio José dos Santos, Eder do Nascimento Ruete, Rogério César Sacoman</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17289/requerimento_031_23a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Arlindo Chinaglia, a inclusão de uma emenda no valor de R$ 100 mil, para custeio e manutenção do Polo de Atividades Integradas (PAI) Nosso Lar de Adamantina.</t>
   </si>
   <si>
     <t>17290</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Rogério César Sacoman</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17290/requerimento_032_23a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Secretário Estadual de Educação Renato Feder, que seja realizado Processo Seletivo Simplificado pela SEDUC-SP, ainda no primeiro semestre do corrente ano letivo.</t>
   </si>
   <si>
     <t>17291</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17291/requerimento_033_23a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Secretário Estadual de Educação Renato Feder, que seja procedida alteração normativa na Resolução SEDUC nº 7/2026.</t>
@@ -1878,63 +2955,405 @@
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17331/requerimento_043_24a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao deputado federal Miguel Lombardi, a inclusão de uma emenda no valor de R$ 100 mil, para custeio e manutenção das atividades promovidas pelo Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>17332</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17332/requerimento_044_24a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Senadora Mara Gabrilli, a inclusão de emenda no valor de R$500 mil, para custeio e manutenção da Santa Casa de Misericórdia de Adamantina.</t>
   </si>
   <si>
     <t>17333</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17333/requerimento_045_24a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a estimativa de investimento de aproximadamente R$1.600.000,00 para a reforma do Centro Integrado de Saúde (CIS).</t>
   </si>
   <si>
+    <t>17383</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17383/requerimento_046_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita da Deputada Estadual Letícia Aguiar, a destinação de R$ 300 mil reais, destinados à realização de obras de infraestrutura urbana para ser aplicada no trecho final da Av. Francisco Bellusci, Distrito Industrial Otávio Gavazzi.</t>
+  </si>
+  <si>
+    <t>17384</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17384/requerimento_047_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita do Deputado Estadual Léo Siqueira, emenda no valor de R$ 450 mil reais à Secretaria Municipal de Saúde, a fim de realizar benfeitorias nas 09 (nove) unidades básicas de saúde, bem como para adquirir aparelhos de ar condicionados, bebedouros e outros equipamentos e pequenos serviços de manutenção.</t>
+  </si>
+  <si>
+    <t>17385</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17385/requerimento_048_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Deputado Estadual Léo Siqueira, emenda parlamentar no valor de R$200 mil reais para a realização de cobertura da entrada da nova Clínica de Fisioterapia Municipal e uma sala de espera para os pacientes.</t>
+  </si>
+  <si>
+    <t>17386</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17386/requerimento_049_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Deputado Federal Dr. Fernando Marangoni, a liberação de recursos no valor de R$100 mil para custeio e manutenção da Santa Casa de Misericórdia de Adamantina.</t>
+  </si>
+  <si>
+    <t>17387</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17387/requerimento_050_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Senador da República Astronauta Marcos Pontes, a liberação de R$500 mil, para custeio e manutenção da Santa Casa de Misericórdia de Adamantina.</t>
+  </si>
+  <si>
+    <t>17388</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17388/requerimento_051_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam à Deputada Estadual Letícia Aguiar, a liberação de kits de material esportivo para o município de Adamantina neste ano de 2026, contendo: bolas de futebol, basquete, voleibol, handebol, uniformes esportivos, redes, jogos de dama, xadrez, dominó e baralho, entre outros.</t>
+  </si>
+  <si>
+    <t>17389</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17389/requerimento_052_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Deputado Federal Fausto Pinato, emenda no valor de R$ 200 mil, para custeio e manutenção dos serviços da atenção básica da rede municipal de saúde, por intermédio das Unidades Básicas de Saúde (UBS), bem como pelo Centro Integrado de Saúde (CIS).</t>
+  </si>
+  <si>
+    <t>17390</t>
+  </si>
+  <si>
+    <t>Hélio José dos Santos, Cid José Aparecido dos Santos, Eder do Nascimento Ruete, Rogério César Sacoman</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17390/requerimento_053_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Deputado Federal Fausto Pinato, recursos destinados à aquisição de novos instrumentos musicais, acessórios, materiais coreográficos e uniformes, essenciais para a reestruturação e fortalecimento das atividades da Banda Marcial de Adamantina.</t>
+  </si>
+  <si>
+    <t>17391</t>
+  </si>
+  <si>
+    <t>Maria Gabriela Costa Calil Bearare, Daniel Augusto da Silva Fabri, Marta de Almeida Bezerra</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17391/requerimento_054_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam informações junto à FAI, sobre o curso de Medicina Veterinária como estrutura e funcionamento, programa de castração, atendimento à população, parcerias com o Município e contribuição para o controle populacional animal.</t>
+  </si>
+  <si>
+    <t>17392</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17392/requerimento_055_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam informações sobre saúde pública, controle de zoonoses, segurança sanitária e organização urbana.</t>
+  </si>
+  <si>
+    <t>17393</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17393/requerimento_056_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Deputado Estadual Ricardo Longatti França, emenda parlamentar para aquisição de instrumentos musicais, acessórios e materiais destinados à Banda Marcial de Adamantina (BAMAD).</t>
+  </si>
+  <si>
+    <t>17394</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17394/requerimento_057_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Deputado Estadual Lucas Bove, a destinação de emenda no valor de R$ 100.000,00 ao nosso município, com o objetivo de viabilizar a aquisição e instalação de sistema de energia fotovoltaica e aparelhos de ar-condicionado para a Instituição Solidária Carlos Pegoraro (Casa do Garoto).</t>
+  </si>
+  <si>
+    <t>17395</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17395/requerimento_058_25a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam informações sobre o projeto de implantação do SIGS (Sistema de Digitalização da Saúde) no município.</t>
+  </si>
+  <si>
+    <t>17407</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17407/requerimento_059_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Deputado Estadual Alex Madureira, emenda no valor de R$ 150 mil reais, que será utilizado pela Secretaria Municipal de Saúde para realizar benfeitorias nas 09 (nove) unidades básicas de saúde do Município, bem como adquirir aparelhos de ar condicionado, bebedouros e outros equipamentos e pequenos serviços de manutenção.</t>
+  </si>
+  <si>
+    <t>17408</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17408/requerimento_060_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Deputado Estadual Alex Madureira, emenda no valor de R$ 100 mil reais, que será utilizado pela Secretaria Municipal de Saúde para realizar a cobertura da entrada na nova Clínica de Fisioterapia Municipal e uma sala de espera para os pacientes.</t>
+  </si>
+  <si>
+    <t>17409</t>
+  </si>
+  <si>
+    <t>Mary Alves dos Santos, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17409/requerimento_061_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam informações detalhadas sobre a necessidade de garantir o acesso adequado da população aos serviços prestados pelo castramóvel, especialmente no que se refere à castração de animais, ação fundamental para o controle populacional e a saúde pública.</t>
+  </si>
+  <si>
+    <t>17410</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17410/requerimento_062_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam informações detalhadas sobre pontos de ônibus no município e eventual projeto de construção/instalação.</t>
+  </si>
+  <si>
+    <t>17411</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17411/requerimento_063_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam informações sobre a resposta ao Requerimento nº 054/2026, ofício encaminhado pela FAI, sobre a CLIVET – Clínica Veterinária do curso de Medicina Veterinária da referida instituição.</t>
+  </si>
+  <si>
+    <t>17412</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17412/requerimento_064_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a regularização de fios soltos e cabos inutilizados.</t>
+  </si>
+  <si>
+    <t>17413</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17413/requerimento_065_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Deputado Estadual Mauro Bragato, a liberação de recursos financeiros para construção de um Centro Comunitário no Parque Itamarati.</t>
+  </si>
+  <si>
+    <t>17414</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17414/requerimento_066_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Deputado Estadual Mauro Bragato, a liberação de recursos no valor de R$ 500.000,00 à Clínica Pai Nosso Lar de Adamantina.</t>
+  </si>
+  <si>
+    <t>17415</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17415/requerimento_067_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam da Deputada Estadual Marta Costa, emenda no valor de R$ 300 mil reais, que será destinado à Associação Lar São Francisco de Assis na Providência de Deus (Santa Casa), para custeio e compra de equipamentos.</t>
+  </si>
+  <si>
+    <t>17416</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17416/requerimento_068_26a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Deputado Federal Paulo Freire, emenda no valor de R$ 300 mil reais, que será destinado à Associação Lar São Francisco de Assis na Providência de Deus (Santa Casa), para custeio e compra de equipamentos.</t>
+  </si>
+  <si>
+    <t>17456</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17456/requerimento_069_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Deputado Estadual Mauro Bragato, recursos financeiros para aquisição de instrumentos musicais à Banda Marcial Municipal de Adamantina.</t>
+  </si>
+  <si>
+    <t>17457</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17457/requerimento_070_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Deputado Federal Ricardo Salles, recursos financeiros para ser repassado ao Lar dos Velhos de Adamantina.</t>
+  </si>
+  <si>
+    <t>17458</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17458/requerimento_071_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Deputado Federal Gilberto Nascimento, emenda no valor de R$ 500 mil reais, para serem repassados ao Polo de Atividades Integradas (PAI) Nosso Lar de Adamantina.</t>
+  </si>
+  <si>
+    <t>17459</t>
+  </si>
+  <si>
+    <t>Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17459/requerimento_072_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam informações a respeito da instalação de redutores de velocidade (lombadas) e faixa elevada de pedestres (lombo faixa) na Alameda Padre Nóbrega, região da Ponte do Parque Caldeira, e das medidas de segurança viária necessárias para a proteção de pedestres, crianças e moradores da região.</t>
+  </si>
+  <si>
+    <t>17460</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17460/requerimento_073_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam informações a respeito das condições de conservação, segurança e manutenção do parquinho infantil localizado no Parque Caldeira, e também a respeito da instalação de câmeras de segurança no local.</t>
+  </si>
+  <si>
+    <t>17461</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17461/requerimento_074_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações detalhadas acerca do funcionamento da Ouvidoria Municipal, especialmente diante de reiteradas reclamações de munícipes quanto à ausência de resposta às manifestações registradas.</t>
+  </si>
+  <si>
+    <t>17462</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17462/requerimento_075_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Deputado Estadual Ricardo França, emenda no valor de R$ 100.000,00 para o município de Adamantina, com o objetivo de viabilizar recursos de custeio para o Lar dos Velhos de Adamantina.</t>
+  </si>
+  <si>
+    <t>17463</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17463/requerimento_076_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Deputado Federal Rodrigo Gambale, emenda no valor de R$100.000,00 para o município de Adamantina, com o objetivo de viabilizar recursos de custeio para o Lar dos Velhos de Adamantina.</t>
+  </si>
+  <si>
+    <t>17464</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17464/requerimento_077_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam da Deputada Estadual Letícia Aguiar, a liberação de kits de sementes de hortaliças, a serem distribuídos às entidades assistenciais, unidades escolares e comunidades do nosso município, que mantêm programas de hortas comunitárias em seus domínios.</t>
+  </si>
+  <si>
+    <t>17465</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17465/requerimento_078_27a_ordinaria.pdf</t>
+  </si>
+  <si>
+    <t>Solicitam ao Deputado Estadual Mauro Bragato, a liberação de kits de material esportivo para o município de Adamantina neste ano de 2026, contendo: bolas de futebol, basquete, voleibol, handebol, uniformes esportivos, redes, jogos de dama, xadrez, dominó e baralho, entre outros.</t>
+  </si>
+  <si>
     <t>17323</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Hélio José dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Rogério César Sacoman</t>
   </si>
   <si>
     <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17323/anteprojeto_de_lei_001_-_conselho_municipal_dos_direitos_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>17403</t>
+  </si>
+  <si>
+    <t>Hélio José dos Santos, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17403/anteprojeto_de_lei_002_-_abono_-_doacao_de_sangue_-_servidor_publico_municipal_-_prefeitura_e_fai.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Política Pública de Doação de Sangue no âmbito do Município de Adamantina/SP e dá outras providências</t>
+  </si>
+  <si>
+    <t>17485</t>
+  </si>
+  <si>
+    <t>Cid José Aparecido dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17485/anteprojeto_de_lei_003_-_fibromialgia.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a isenção de tributos municipais às pessoas diagnosticadas com fibromialgia e dá outras providências</t>
+  </si>
+  <si>
+    <t>17486</t>
+  </si>
+  <si>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17486/anteprojeto_de_lei_004_-_semana_dos_direitos_da_mulher.pdf</t>
+  </si>
+  <si>
+    <t>Institui a Semana Municipal de Fortalecimento dos Direitos da Mulher no Município de Adamantina/SP e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2238,56 +3657,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17191/22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17192/circular_002_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17203/circular_003_-_8a_sessao_extraordinaria_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17204/circular_004_-_23a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17265/circular_005_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17272/circular_006_-_9a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17273/extra_10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17321/circular_008_-_24a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17322/circular_009_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17226/indicacao_001_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17227/indicacao_002_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17228/indicacao_003_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17229/indicacao_004_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17230/indicacao_005_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17231/indicacao_006_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17232/indicacao_007_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17233/indicacao_008_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17234/indicacao_009_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17235/indicacao_010_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17236/indicacao_011_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17237/indicacao_012_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17238/indicacao_013_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17239/indicacao_014_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17240/indicacao_015_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17241/indicacao_016_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17242/indicacao_017_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17243/indicacao_018_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17244/indicacao_019_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17245/indicacao_020_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17246/indicacao_021_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17247/indicacao_022_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17248/indicacao_023_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17249/indicacao_024_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17250/indicacao_025_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17251/indicacao_026_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17252/indicacao_027_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17253/indicacao_028_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17254/indicacao_029_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17255/indicacao_030_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17256/indicacao_031_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17257/indicacao_032_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17258/indicacao_033_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17259/indicacao_034_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17260/indicacao_035_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17261/indicacao_036_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17262/indicacao_037_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17263/indicacao_038_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17264/indicacao_039_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17296/indicacao_040_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17297/indicacao_041_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17298/indicacao_042_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17299/indicacao_043_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17300/indicacao_044_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17301/indicacao_045_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17302/indicacao_046_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17303/indicacao_047_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17304/indicacao_048_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17305/indicacao_049_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17306/indicacao_050_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17307/indicacao_051_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17308/indicacao_052_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17309/indicacao_053_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17310/indicacao_054_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17311/indicacao_055_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17312/indicacao_056_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17313/indicacao_057_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17314/indicacao_058_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17315/indicacao_059_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17316/indicacao_060_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17317/indicacao_061_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17318/indicacao_062_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17319/indicacao_063_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17320/indicacao_064_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17338/indicacao_065_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17339/indicacao_066_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17340/indicacao_067_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17341/indicacao_068_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17342/indicacao_069_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17343/indicacao_070_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17344/indicacao_071_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17345/indicacao_072_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17346/indicacao_073_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17347/indicacao_074_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17348/indicacao_075_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17349/indicacao_076_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17350/indicacao_077_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17351/indicacao_078_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17205/mocao_001_-_joao_gabriel_motta_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17206/mocao_002_-_padre_ademilson_luiz_ferreira_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17207/mocao_003_-_isabela_maria_naomi_coelho_miyamura_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17208/mocao_004_-_prof._dr._alessandro_ferrari_jacinto_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17209/mocao_005_-_orlando_rodrigues_daniel_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17210/mocao_006_-_diario_do_oeste_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17295/mocao_007_-_davi_guerra_virgilio_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17324/mocao_008_-_laurie_e_julia_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17202/22a_projeto_de_decreto_legislativo_001_-_sergio_antonio_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17269/23a_projeto_de_lei_complementar_001_m_012__autoriza_concessao_onerosa_barracao_ibc_-_protemper.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17270/23a_projeto_de_lei_complementar_002_m_013_-__reajuste_dos_servidores_45.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17271/23a_projeto_de_lei_complementar_003_m_014_-__reajuste_dos_servidores_45_da_fai.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17335/24a_projeto_de_lei_complementar_004_m_016_-_autoriza_concessao_de_lote_a_adagro__-_distrito_industrial_otavio_gavazzi.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17336/24a_projeto_de_lei_complementar_005_m_017_-_autoriza_concessao_de_lote_a__renov_energy_service_ltda_-_dist_valentim_gatti.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17337/24a_projeto_de_lei_complementar_006_m_018_-_autoriza_concessao_de_lote_a__maiara_balista_r_borim_moveis_-_distr_valentim_gatti.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17193/22a_projeto_de_lei_001_m_001_-_credito_especial_r_5.676.62094__-_convenio_casas_cdhu.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17194/22a_projeto_de_lei_002_m_002_-_credito_especial_r_477.51688_-_campo_society_-_recurso_fe....pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17195/22a_projeto_de_lei_003_m_003_-_credito_adicional_especial_r_400.00000_-_pintura_campus_i....pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17196/22a_projeto_de_lei_004_m_004_-_altera_a_lei_no_4.169-22_-_bolsas_fai.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17197/22a_projeto_de_lei_005_m_005-_credito_suplementar_r_240.73920_teto_mac_-_reducao_fila_ci....pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17198/22a_projeto_de_lei_006_m_006_-_bolsa_programa_residente_em_saude_mental_publica.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17199/22a_projeto_de_lei_007_m_007_-_credito_adicional_especial_fai_r_181.00000_-_programa_res....pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17200/22a_projeto_de_lei_008_m_008_-_credito_adicional_especial_r_181.00000_-_programa_residencia_mental_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17201/22a_projeto_de_lei_009_m_009_-_credito_especial_r_300.00000_-_emenda_ricardo_salles_-_ia....pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17266/23a_projeto_de_lei_010_m_010_credito_especial_r_970.47940_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17267/23a_projeto_de_lei_011_m_011_-_altera_lei_3.368_09_-_conselho_municipal_de_politica_urbana.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17268/23a_projeto_de_lei_012_m_015_-__fai.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17334/24a_projet_de_lei_013_m_019_-__institui_conselho_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17211/requerimento_001_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17212/requerimento_002_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17213/requerimento_003_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17214/requerimento_004_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17215/requerimento_005_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17216/requerimento_006_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17217/requerimento_007_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17218/requerimento_008_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17219/requerimento_009_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17220/requerimento_010_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17221/requerimento_011_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17222/requerimento_012_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17223/requerimento_013_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17224/requerimento_014_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17225/requerimento_015_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17274/requerimento_016_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17275/requerimento_017_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17276/requerimento_018_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17277/requerimento_019_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17278/requerimento_020_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17279/requerimento_021_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17280/requerimento_022_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17281/requerimento_023_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17282/requerimento_024_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17283/requerimento_025_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17284/requerimento_026_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17285/requerimento_027_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17286/requerimento_028_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17287/requerimento_029_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17288/requerimento_030_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17289/requerimento_031_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17290/requerimento_032_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17291/requerimento_033_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17292/requerimento_034_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17293/requerimento_035_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17294/requerimento_036_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17325/requerimento_037_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17326/requerimento_038_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17327/requerimento_039_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17328/requerimento_040_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17329/requerimento_041_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17330/requerimento_042_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17331/requerimento_043_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17332/requerimento_044_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17333/requerimento_045_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17323/anteprojeto_de_lei_001_-_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17191/22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17192/circular_002_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17203/circular_003_-_8a_sessao_extraordinaria_0001.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17204/circular_004_-_23a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17265/circular_005_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17272/circular_006_-_9a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17273/extra_10.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17321/circular_008_-_24a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17322/circular_009_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17352/circular_010_-_25a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17353/circular_011_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17354/circular_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17396/circular_013_-_26a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17397/circular_014_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17445/circular_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17450/circular_016_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17451/circular_017_12a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17452/circular_018_-_13a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17226/indicacao_001_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17227/indicacao_002_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17228/indicacao_003_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17229/indicacao_004_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17230/indicacao_005_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17231/indicacao_006_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17232/indicacao_007_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17233/indicacao_008_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17234/indicacao_009_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17235/indicacao_010_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17236/indicacao_011_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17237/indicacao_012_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17238/indicacao_013_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17239/indicacao_014_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17240/indicacao_015_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17241/indicacao_016_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17242/indicacao_017_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17243/indicacao_018_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17244/indicacao_019_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17245/indicacao_020_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17246/indicacao_021_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17247/indicacao_022_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17248/indicacao_023_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17249/indicacao_024_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17250/indicacao_025_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17251/indicacao_026_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17252/indicacao_027_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17253/indicacao_028_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17254/indicacao_029_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17255/indicacao_030_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17256/indicacao_031_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17257/indicacao_032_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17258/indicacao_033_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17259/indicacao_034_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17260/indicacao_035_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17261/indicacao_036_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17262/indicacao_037_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17263/indicacao_038_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17264/indicacao_039_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17296/indicacao_040_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17297/indicacao_041_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17298/indicacao_042_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17299/indicacao_043_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17300/indicacao_044_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17301/indicacao_045_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17302/indicacao_046_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17303/indicacao_047_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17304/indicacao_048_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17305/indicacao_049_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17306/indicacao_050_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17307/indicacao_051_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17308/indicacao_052_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17309/indicacao_053_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17310/indicacao_054_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17311/indicacao_055_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17312/indicacao_056_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17313/indicacao_057_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17314/indicacao_058_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17315/indicacao_059_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17316/indicacao_060_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17317/indicacao_061_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17318/indicacao_062_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17319/indicacao_063_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17320/indicacao_064_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17338/indicacao_065_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17339/indicacao_066_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17340/indicacao_067_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17341/indicacao_068_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17342/indicacao_069_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17343/indicacao_070_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17344/indicacao_071_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17345/indicacao_072_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17346/indicacao_073_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17347/indicacao_074_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17348/indicacao_075_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17349/indicacao_076_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17350/indicacao_077_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17351/indicacao_078_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17363/indicacao_079_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17364/indicacao_080_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17365/indicacao_081_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17366/indicacao_082_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17367/indicacao_083_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17368/indicacao_084_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17369/indicacao_085_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17370/indicacao_086_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17371/indicacao_087_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17372/indicacao_088_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17373/indicacao_089_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17374/indicacao_090_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17375/indicacao_091_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17376/indicacao_092_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17377/indicacao_093_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17378/indicacao_094_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17379/indicacao_095_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17380/indicacao_096_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17381/indicacao_097_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17382/indicacao_098_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17417/indicacao_099_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17418/indicacao_100_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17419/indicacao_101_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17420/indicacao_102_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17421/indicacao_103_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17422/indicacao_104_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17423/indicacao_105_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17424/indicacao_106_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17425/indicacao_107_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17426/indicacao_108_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17427/indicacao_109_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17428/indicacao_110_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17429/indicacao_111_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17430/indicacao_112_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17431/indicacao_113_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17432/indicacao_114_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17433/indicacao_115_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17434/indicacao_116_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17435/indicacao_117_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17436/indicacao_118_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17437/indicacao_119_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17438/indicacao_120_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17439/indicacao_121_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17440/indicacao_122_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17441/indicacao_123_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17466/indicacao_124_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17467/indicacao_125_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17468/indicacao_126_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17469/indicacao_127_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17470/indicacao_128_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17471/indicacao_129_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17472/indicacao_130_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17473/indicacao_131_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17474/indicacao_132_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17475/indicacao_133_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17476/indicacao_134_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17477/indicacao_135_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17479/indicacao_136_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17480/indicacao_138_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17481/indicacao_139_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17482/indicacao_140_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17483/indicacao_141_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17484/indicacao_142_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17205/mocao_001_-_joao_gabriel_motta_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17206/mocao_002_-_padre_ademilson_luiz_ferreira_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17207/mocao_003_-_isabela_maria_naomi_coelho_miyamura_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17208/mocao_004_-_prof._dr._alessandro_ferrari_jacinto_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17209/mocao_005_-_orlando_rodrigues_daniel_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17210/mocao_006_-_diario_do_oeste_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17295/mocao_007_-_davi_guerra_virgilio_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17324/mocao_008_-_laurie_e_julia_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17404/mocao_009_-_camda.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17405/mocao_010_-_motiva_transito_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17406/mocao_011_-_coletivo_gangazumba_de_cultura_negra_de_adamantina_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17455/mocao_012_-_o_elixir_e_seus_amores_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17202/22a_projeto_de_decreto_legislativo_001_-_sergio_antonio_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17269/23a_projeto_de_lei_complementar_001_m_012__autoriza_concessao_onerosa_barracao_ibc_-_protemper.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17270/23a_projeto_de_lei_complementar_002_m_013_-__reajuste_dos_servidores_45.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17271/23a_projeto_de_lei_complementar_003_m_014_-__reajuste_dos_servidores_45_da_fai.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17335/24a_projeto_de_lei_complementar_004_m_016_-_autoriza_concessao_de_lote_a_adagro__-_distrito_industrial_otavio_gavazzi.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17336/24a_projeto_de_lei_complementar_005_m_017_-_autoriza_concessao_de_lote_a__renov_energy_service_ltda_-_dist_valentim_gatti.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17337/24a_projeto_de_lei_complementar_006_m_018_-_autoriza_concessao_de_lote_a__maiara_balista_r_borim_moveis_-_distr_valentim_gatti.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17362/25a_projeto_de_lei_complementar_007.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17402/26a_projeto_de_lei_complementar_008_m_029_-_dispoe_sobre_a_criacao_de_vagas_de_emprego_de_aux_atendimen...pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17454/27a_projeto_de_lei_complementar_009_-_revisao_dos_vencimentos_camara.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17193/22a_projeto_de_lei_001_m_001_-_credito_especial_r_5.676.62094__-_convenio_casas_cdhu.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17194/22a_projeto_de_lei_002_m_002_-_credito_especial_r_477.51688_-_campo_society_-_recurso_fe....pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17195/22a_projeto_de_lei_003_m_003_-_credito_adicional_especial_r_400.00000_-_pintura_campus_i....pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17196/22a_projeto_de_lei_004_m_004_-_altera_a_lei_no_4.169-22_-_bolsas_fai.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17197/22a_projeto_de_lei_005_m_005-_credito_suplementar_r_240.73920_teto_mac_-_reducao_fila_ci....pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17198/22a_projeto_de_lei_006_m_006_-_bolsa_programa_residente_em_saude_mental_publica.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17199/22a_projeto_de_lei_007_m_007_-_credito_adicional_especial_fai_r_181.00000_-_programa_res....pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17200/22a_projeto_de_lei_008_m_008_-_credito_adicional_especial_r_181.00000_-_programa_residencia_mental_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17201/22a_projeto_de_lei_009_m_009_-_credito_especial_r_300.00000_-_emenda_ricardo_salles_-_ia....pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17266/23a_projeto_de_lei_010_m_010_credito_especial_r_970.47940_-_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17267/23a_projeto_de_lei_011_m_011_-_altera_lei_3.368_09_-_conselho_municipal_de_politica_urbana.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17268/23a_projeto_de_lei_012_m_015_-__fai.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17334/24a_projet_de_lei_013_m_019_-__institui_conselho_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17355/25a_projeto_de_lei_014_daniel.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17356/25a_projeto_de_lei_015_m_020_-_credito_especial_r_50.00000_-_auxilio_moradia_medicos_res...pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17357/25a_projeto_de_lei_016_m_021_-_transposicao_de_recursos_r_113.00000_-_custeio_pro-reitor...pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17358/25a_projeto_de_lei_017_m_022_-_altera_lei_3859_18_-_funcoes_gratificadas_-_inclui_agente_d...pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17359/25a_projeto_de_lei_018_msg_023_-_credito_especial_r_1.232.70000_-_subvencao_assistencia_es...pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17360/25a_projeto_de_lei_019_m_024_-_credito_especial_r_219.65500__fundo_do_meio_ambiente_-_pa...pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17361/25a_projeto_de_lei_020_m_025_-_credito_especial_r_500.00000_-_cras_itinerante_-_emenda_gilberto_nascimento.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17398/26a_projeto_de_lei_021_daniel.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17399/26a_projeto_de_lei_022_daniel.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17400/26a_projeto_de_lei_023_m_026_-_credito_especial_r_349.20000_-_pagamento_bolsas_iniciacao...pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17401/26a_projeto_de_lei_024_m_028_-_altera_lei_3368_09_-_conselho_municipal_de_politica_urbana_...pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17446/27a_projeto_de_lei_025_m_027_-denomina_passarela_dr._alceu_adib_maluf.__pontilhao_joaquim_nabuco.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17447/27a_projeto_de_lei_026_m_030_-_credito_ad_cuplementar_r_350.00000_-_casa_do_garoto_-_emenda_dep_alexandre_leite.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17448/27a_projeto_de_lei_027_m_031_-_credito_ad_cuplementar_r150.00000_-_lar_cristao_-_emenda_dep_renata_abreu.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17449/27a_projeto_de_lei_028_m_032_-_credito_adicional_suplemantar_r_115.18710_-_subvencao_assistencia_esp_media_e_alta.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17453/27a_projeto_de_lei_029_m_033_-_abono_-_doacao_de_sangue_-_servidor_publico_municipal_-_prefeitura_e_fai.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17211/requerimento_001_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17212/requerimento_002_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17213/requerimento_003_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17214/requerimento_004_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17215/requerimento_005_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17216/requerimento_006_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17217/requerimento_007_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17218/requerimento_008_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17219/requerimento_009_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17220/requerimento_010_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17221/requerimento_011_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17222/requerimento_012_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17223/requerimento_013_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17224/requerimento_014_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17225/requerimento_015_22a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17274/requerimento_016_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17275/requerimento_017_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17276/requerimento_018_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17277/requerimento_019_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17278/requerimento_020_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17279/requerimento_021_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17280/requerimento_022_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17281/requerimento_023_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17282/requerimento_024_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17283/requerimento_025_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17284/requerimento_026_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17285/requerimento_027_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17286/requerimento_028_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17287/requerimento_029_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17288/requerimento_030_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17289/requerimento_031_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17290/requerimento_032_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17291/requerimento_033_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17292/requerimento_034_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17293/requerimento_035_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17294/requerimento_036_23a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17325/requerimento_037_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17326/requerimento_038_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17327/requerimento_039_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17328/requerimento_040_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17329/requerimento_041_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17330/requerimento_042_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17331/requerimento_043_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17332/requerimento_044_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17333/requerimento_045_24a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17383/requerimento_046_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17384/requerimento_047_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17385/requerimento_048_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17386/requerimento_049_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17387/requerimento_050_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17388/requerimento_051_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17389/requerimento_052_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17390/requerimento_053_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17391/requerimento_054_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17392/requerimento_055_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17393/requerimento_056_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17394/requerimento_057_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17395/requerimento_058_25a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17407/requerimento_059_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17408/requerimento_060_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17409/requerimento_061_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17410/requerimento_062_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17411/requerimento_063_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17412/requerimento_064_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17413/requerimento_065_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17414/requerimento_066_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17415/requerimento_067_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17416/requerimento_068_26a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17456/requerimento_069_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17457/requerimento_070_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17458/requerimento_071_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17459/requerimento_072_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17460/requerimento_073_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17461/requerimento_074_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17462/requerimento_075_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17463/requerimento_076_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17464/requerimento_077_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17465/requerimento_078_27a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17323/anteprojeto_de_lei_001_-_conselho_municipal_dos_direitos_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17403/anteprojeto_de_lei_002_-_abono_-_doacao_de_sangue_-_servidor_publico_municipal_-_prefeitura_e_fai.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17485/anteprojeto_de_lei_003_-_fibromialgia.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2026/17486/anteprojeto_de_lei_004_-_semana_dos_direitos_da_mulher.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H162"/>
+  <dimension ref="A1:H294"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="216.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="201.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -2500,3992 +3919,7397 @@
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="G10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="H10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>10</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="F11" t="s">
+      <c r="H11" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>9</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="G12" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="B12" t="s">
-[...11 lines deleted...]
-      <c r="F12" t="s">
+      <c r="H12" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>11</v>
+      </c>
+      <c r="E13" t="s">
+        <v>12</v>
+      </c>
+      <c r="G13" s="1" t="s">
         <v>57</v>
       </c>
-      <c r="B13" t="s">
-[...11 lines deleted...]
-      <c r="F13" t="s">
+      <c r="H13" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="G14" s="1" t="s">
         <v>61</v>
       </c>
-      <c r="B14" t="s">
-[...11 lines deleted...]
-      <c r="F14" t="s">
+      <c r="H14" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>65</v>
       </c>
-      <c r="B15" t="s">
-[...14 lines deleted...]
-      <c r="G15" s="1" t="s">
+      <c r="H15" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
         <v>68</v>
       </c>
-      <c r="B16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D16" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="F16" t="s">
+        <v>12</v>
+      </c>
+      <c r="G16" s="1" t="s">
         <v>69</v>
       </c>
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>72</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>73</v>
       </c>
       <c r="H17" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>75</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>40</v>
+        <v>76</v>
       </c>
       <c r="D18" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="H18" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>80</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>12</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="H19" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>82</v>
+        <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F20" t="s">
-        <v>69</v>
+        <v>86</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H20" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>86</v>
+        <v>16</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F21" t="s">
-        <v>69</v>
+        <v>90</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="H21" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="D22" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E22" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F22" t="s">
-        <v>69</v>
+        <v>94</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="H22" t="s">
-        <v>92</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>93</v>
+        <v>97</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>94</v>
+        <v>24</v>
       </c>
       <c r="D23" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E23" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F23" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="H23" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
+        <v>28</v>
+      </c>
+      <c r="D24" t="s">
+        <v>84</v>
+      </c>
+      <c r="E24" t="s">
+        <v>85</v>
+      </c>
+      <c r="F24" t="s">
         <v>98</v>
       </c>
-      <c r="D24" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G24" s="1" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="H24" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>103</v>
+        <v>32</v>
       </c>
       <c r="D25" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E25" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F25" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="H25" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>108</v>
+        <v>36</v>
       </c>
       <c r="D26" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E26" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F26" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="G26" s="1" t="s">
         <v>109</v>
       </c>
       <c r="H26" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>111</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
+        <v>40</v>
+      </c>
+      <c r="D27" t="s">
+        <v>84</v>
+      </c>
+      <c r="E27" t="s">
+        <v>85</v>
+      </c>
+      <c r="F27" t="s">
+        <v>105</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="D27" t="s">
-[...8 lines deleted...]
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>44</v>
+      </c>
+      <c r="D28" t="s">
+        <v>84</v>
+      </c>
+      <c r="E28" t="s">
+        <v>85</v>
+      </c>
+      <c r="F28" t="s">
+        <v>105</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="H28" t="s">
         <v>116</v>
-      </c>
-[...13 lines deleted...]
-        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
+        <v>117</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>48</v>
+      </c>
+      <c r="D29" t="s">
+        <v>84</v>
+      </c>
+      <c r="E29" t="s">
+        <v>85</v>
+      </c>
+      <c r="F29" t="s">
+        <v>105</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H29" t="s">
         <v>119</v>
-      </c>
-[...19 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>125</v>
+        <v>52</v>
       </c>
       <c r="D30" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E30" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F30" t="s">
+        <v>105</v>
+      </c>
+      <c r="G30" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="G30" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H30" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>123</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>129</v>
+        <v>56</v>
       </c>
       <c r="D31" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E31" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F31" t="s">
-        <v>130</v>
+        <v>105</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>131</v>
+        <v>124</v>
       </c>
       <c r="H31" t="s">
-        <v>132</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>133</v>
+        <v>126</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>134</v>
+        <v>60</v>
       </c>
       <c r="D32" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E32" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F32" t="s">
-        <v>135</v>
+        <v>105</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>136</v>
+        <v>127</v>
       </c>
       <c r="H32" t="s">
-        <v>137</v>
+        <v>128</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>138</v>
+        <v>129</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>139</v>
+        <v>64</v>
       </c>
       <c r="D33" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E33" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F33" t="s">
-        <v>135</v>
+        <v>130</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>140</v>
+        <v>131</v>
       </c>
       <c r="H33" t="s">
-        <v>141</v>
+        <v>132</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>142</v>
+        <v>133</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>143</v>
+        <v>68</v>
       </c>
       <c r="D34" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E34" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F34" t="s">
+        <v>134</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="G34" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H34" t="s">
-        <v>145</v>
+        <v>136</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>146</v>
+        <v>137</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>147</v>
+        <v>72</v>
       </c>
       <c r="D35" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E35" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F35" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>148</v>
+        <v>138</v>
       </c>
       <c r="H35" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>140</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>151</v>
+        <v>76</v>
       </c>
       <c r="D36" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E36" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F36" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>152</v>
+        <v>141</v>
       </c>
       <c r="H36" t="s">
-        <v>153</v>
+        <v>142</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>155</v>
+        <v>80</v>
       </c>
       <c r="D37" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E37" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F37" t="s">
-        <v>62</v>
+        <v>105</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="H37" t="s">
-        <v>157</v>
+        <v>145</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>158</v>
+        <v>146</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>159</v>
+        <v>147</v>
       </c>
       <c r="D38" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E38" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F38" t="s">
-        <v>62</v>
+        <v>148</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>160</v>
+        <v>149</v>
       </c>
       <c r="H38" t="s">
-        <v>161</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>162</v>
+        <v>151</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>163</v>
+        <v>152</v>
       </c>
       <c r="D39" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E39" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F39" t="s">
-        <v>62</v>
+        <v>148</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>164</v>
+        <v>153</v>
       </c>
       <c r="H39" t="s">
-        <v>165</v>
+        <v>154</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>166</v>
+        <v>155</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>167</v>
+        <v>156</v>
       </c>
       <c r="D40" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E40" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F40" t="s">
-        <v>62</v>
+        <v>157</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>168</v>
+        <v>158</v>
       </c>
       <c r="H40" t="s">
-        <v>169</v>
+        <v>159</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>170</v>
+        <v>160</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>171</v>
+        <v>161</v>
       </c>
       <c r="D41" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E41" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F41" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>173</v>
+        <v>163</v>
       </c>
       <c r="H41" t="s">
-        <v>174</v>
+        <v>164</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>175</v>
+        <v>165</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>176</v>
+        <v>166</v>
       </c>
       <c r="D42" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E42" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F42" t="s">
-        <v>172</v>
+        <v>162</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>177</v>
+        <v>167</v>
       </c>
       <c r="H42" t="s">
-        <v>178</v>
+        <v>168</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>179</v>
+        <v>169</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>180</v>
+        <v>170</v>
       </c>
       <c r="D43" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E43" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F43" t="s">
+        <v>162</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H43" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>182</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>173</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="D44" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E44" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F44" t="s">
-        <v>172</v>
+        <v>98</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>185</v>
+        <v>175</v>
       </c>
       <c r="H44" t="s">
-        <v>186</v>
+        <v>176</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>187</v>
+        <v>177</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>188</v>
+        <v>178</v>
       </c>
       <c r="D45" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E45" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F45" t="s">
-        <v>172</v>
+        <v>98</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>189</v>
+        <v>179</v>
       </c>
       <c r="H45" t="s">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>191</v>
+        <v>181</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>192</v>
+        <v>182</v>
       </c>
       <c r="D46" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E46" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F46" t="s">
-        <v>193</v>
+        <v>98</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="H46" t="s">
-        <v>195</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>196</v>
+        <v>185</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>197</v>
+        <v>186</v>
       </c>
       <c r="D47" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E47" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F47" t="s">
-        <v>198</v>
+        <v>98</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>199</v>
+        <v>187</v>
       </c>
       <c r="H47" t="s">
-        <v>200</v>
+        <v>188</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>201</v>
+        <v>189</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>202</v>
+        <v>190</v>
       </c>
       <c r="D48" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E48" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F48" t="s">
-        <v>198</v>
+        <v>98</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>203</v>
+        <v>191</v>
       </c>
       <c r="H48" t="s">
-        <v>204</v>
+        <v>192</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>205</v>
+        <v>193</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>206</v>
+        <v>194</v>
       </c>
       <c r="D49" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E49" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F49" t="s">
-        <v>198</v>
+        <v>98</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>207</v>
+        <v>195</v>
       </c>
       <c r="H49" t="s">
-        <v>208</v>
+        <v>196</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>209</v>
+        <v>197</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>210</v>
+        <v>198</v>
       </c>
       <c r="D50" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E50" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F50" t="s">
-        <v>211</v>
+        <v>199</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>212</v>
+        <v>200</v>
       </c>
       <c r="H50" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>214</v>
+        <v>202</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>215</v>
+        <v>203</v>
       </c>
       <c r="D51" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E51" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F51" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>217</v>
+        <v>204</v>
       </c>
       <c r="H51" t="s">
-        <v>218</v>
+        <v>205</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>219</v>
+        <v>206</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>220</v>
+        <v>207</v>
       </c>
       <c r="D52" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E52" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F52" t="s">
-        <v>216</v>
+        <v>199</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>221</v>
+        <v>208</v>
       </c>
       <c r="H52" t="s">
-        <v>222</v>
+        <v>209</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>223</v>
+        <v>210</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="D53" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E53" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F53" t="s">
-        <v>69</v>
+        <v>199</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>225</v>
+        <v>212</v>
       </c>
       <c r="H53" t="s">
-        <v>226</v>
+        <v>213</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>227</v>
+        <v>214</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>228</v>
+        <v>215</v>
       </c>
       <c r="D54" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E54" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F54" t="s">
-        <v>69</v>
+        <v>199</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>229</v>
+        <v>216</v>
       </c>
       <c r="H54" t="s">
-        <v>230</v>
+        <v>217</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>231</v>
+        <v>218</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>232</v>
+        <v>219</v>
       </c>
       <c r="D55" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E55" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F55" t="s">
-        <v>233</v>
+        <v>220</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>234</v>
+        <v>221</v>
       </c>
       <c r="H55" t="s">
-        <v>235</v>
+        <v>222</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>236</v>
+        <v>223</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>237</v>
+        <v>224</v>
       </c>
       <c r="D56" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E56" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F56" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>238</v>
+        <v>226</v>
       </c>
       <c r="H56" t="s">
-        <v>239</v>
+        <v>227</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>240</v>
+        <v>228</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="D57" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E57" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F57" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>242</v>
+        <v>230</v>
       </c>
       <c r="H57" t="s">
-        <v>243</v>
+        <v>231</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>244</v>
+        <v>232</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="D58" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E58" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F58" t="s">
-        <v>233</v>
+        <v>225</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>246</v>
+        <v>234</v>
       </c>
       <c r="H58" t="s">
-        <v>247</v>
+        <v>235</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>248</v>
+        <v>236</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>249</v>
+        <v>237</v>
       </c>
       <c r="D59" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E59" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F59" t="s">
-        <v>233</v>
+        <v>238</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>250</v>
+        <v>239</v>
       </c>
       <c r="H59" t="s">
-        <v>251</v>
+        <v>240</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>252</v>
+        <v>241</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>253</v>
+        <v>242</v>
       </c>
       <c r="D60" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E60" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F60" t="s">
-        <v>254</v>
+        <v>243</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>255</v>
+        <v>244</v>
       </c>
       <c r="H60" t="s">
-        <v>256</v>
+        <v>245</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>257</v>
+        <v>246</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>258</v>
+        <v>247</v>
       </c>
       <c r="D61" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E61" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F61" t="s">
-        <v>259</v>
+        <v>243</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>260</v>
+        <v>248</v>
       </c>
       <c r="H61" t="s">
-        <v>261</v>
+        <v>249</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>262</v>
+        <v>250</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>263</v>
+        <v>251</v>
       </c>
       <c r="D62" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E62" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F62" t="s">
-        <v>216</v>
+        <v>105</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>264</v>
+        <v>252</v>
       </c>
       <c r="H62" t="s">
-        <v>265</v>
+        <v>253</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>266</v>
+        <v>254</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>267</v>
+        <v>255</v>
       </c>
       <c r="D63" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E63" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F63" t="s">
-        <v>268</v>
+        <v>105</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>269</v>
+        <v>256</v>
       </c>
       <c r="H63" t="s">
-        <v>270</v>
+        <v>257</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>271</v>
+        <v>258</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>272</v>
+        <v>259</v>
       </c>
       <c r="D64" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E64" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F64" t="s">
-        <v>62</v>
+        <v>260</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>273</v>
+        <v>261</v>
       </c>
       <c r="H64" t="s">
-        <v>274</v>
+        <v>262</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>275</v>
+        <v>263</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>276</v>
+        <v>264</v>
       </c>
       <c r="D65" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E65" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F65" t="s">
-        <v>62</v>
+        <v>260</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>277</v>
+        <v>265</v>
       </c>
       <c r="H65" t="s">
-        <v>278</v>
+        <v>266</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>279</v>
+        <v>267</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>280</v>
+        <v>268</v>
       </c>
       <c r="D66" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E66" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F66" t="s">
-        <v>62</v>
+        <v>260</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>281</v>
+        <v>269</v>
       </c>
       <c r="H66" t="s">
-        <v>282</v>
+        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>283</v>
+        <v>271</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>284</v>
+        <v>272</v>
       </c>
       <c r="D67" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E67" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F67" t="s">
-        <v>62</v>
+        <v>260</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>285</v>
+        <v>273</v>
       </c>
       <c r="H67" t="s">
-        <v>286</v>
+        <v>274</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>287</v>
+        <v>275</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>288</v>
+        <v>276</v>
       </c>
       <c r="D68" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E68" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F68" t="s">
-        <v>62</v>
+        <v>260</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>289</v>
+        <v>277</v>
       </c>
       <c r="H68" t="s">
-        <v>290</v>
+        <v>278</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>291</v>
+        <v>279</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>292</v>
+        <v>280</v>
       </c>
       <c r="D69" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E69" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F69" t="s">
-        <v>62</v>
+        <v>281</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>293</v>
+        <v>282</v>
       </c>
       <c r="H69" t="s">
-        <v>294</v>
+        <v>283</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>295</v>
+        <v>284</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>296</v>
+        <v>285</v>
       </c>
       <c r="D70" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E70" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F70" t="s">
-        <v>62</v>
+        <v>286</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>297</v>
+        <v>287</v>
       </c>
       <c r="H70" t="s">
-        <v>298</v>
+        <v>288</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>299</v>
+        <v>289</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>300</v>
+        <v>290</v>
       </c>
       <c r="D71" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E71" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F71" t="s">
-        <v>62</v>
+        <v>243</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>301</v>
+        <v>291</v>
       </c>
       <c r="H71" t="s">
-        <v>302</v>
+        <v>292</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>303</v>
+        <v>293</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>304</v>
+        <v>294</v>
       </c>
       <c r="D72" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E72" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F72" t="s">
-        <v>305</v>
+        <v>295</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>306</v>
+        <v>296</v>
       </c>
       <c r="H72" t="s">
-        <v>307</v>
+        <v>297</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>308</v>
+        <v>298</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>309</v>
+        <v>299</v>
       </c>
       <c r="D73" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E73" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F73" t="s">
-        <v>310</v>
+        <v>98</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>311</v>
+        <v>300</v>
       </c>
       <c r="H73" t="s">
-        <v>312</v>
+        <v>301</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>313</v>
+        <v>302</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>314</v>
+        <v>303</v>
       </c>
       <c r="D74" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E74" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F74" t="s">
-        <v>310</v>
+        <v>98</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="H74" t="s">
-        <v>316</v>
+        <v>305</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>317</v>
+        <v>306</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>318</v>
+        <v>307</v>
       </c>
       <c r="D75" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E75" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F75" t="s">
-        <v>319</v>
+        <v>98</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>320</v>
+        <v>308</v>
       </c>
       <c r="H75" t="s">
-        <v>321</v>
+        <v>309</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>322</v>
+        <v>310</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>323</v>
+        <v>311</v>
       </c>
       <c r="D76" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E76" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F76" t="s">
-        <v>324</v>
+        <v>98</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>325</v>
+        <v>312</v>
       </c>
       <c r="H76" t="s">
-        <v>326</v>
+        <v>313</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>327</v>
+        <v>314</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>328</v>
+        <v>315</v>
       </c>
       <c r="D77" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E77" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F77" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>329</v>
+        <v>316</v>
       </c>
       <c r="H77" t="s">
-        <v>330</v>
+        <v>317</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>331</v>
+        <v>318</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>332</v>
+        <v>319</v>
       </c>
       <c r="D78" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E78" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F78" t="s">
-        <v>333</v>
+        <v>98</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>334</v>
+        <v>320</v>
       </c>
       <c r="H78" t="s">
-        <v>335</v>
+        <v>321</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>336</v>
+        <v>322</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>337</v>
+        <v>323</v>
       </c>
       <c r="D79" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E79" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F79" t="s">
-        <v>338</v>
+        <v>98</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>339</v>
+        <v>324</v>
       </c>
       <c r="H79" t="s">
-        <v>340</v>
+        <v>325</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>341</v>
+        <v>326</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>342</v>
+        <v>327</v>
       </c>
       <c r="D80" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E80" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F80" t="s">
-        <v>338</v>
+        <v>98</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>343</v>
+        <v>328</v>
       </c>
       <c r="H80" t="s">
-        <v>344</v>
+        <v>329</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>345</v>
+        <v>330</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>346</v>
+        <v>331</v>
       </c>
       <c r="D81" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E81" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F81" t="s">
-        <v>62</v>
+        <v>332</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>347</v>
+        <v>333</v>
       </c>
       <c r="H81" t="s">
-        <v>348</v>
+        <v>334</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>349</v>
+        <v>335</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>350</v>
+        <v>336</v>
       </c>
       <c r="D82" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E82" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F82" t="s">
-        <v>62</v>
+        <v>337</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>351</v>
+        <v>338</v>
       </c>
       <c r="H82" t="s">
-        <v>352</v>
+        <v>339</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>353</v>
+        <v>340</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>354</v>
+        <v>341</v>
       </c>
       <c r="D83" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E83" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F83" t="s">
-        <v>355</v>
+        <v>337</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>356</v>
+        <v>342</v>
       </c>
       <c r="H83" t="s">
-        <v>357</v>
+        <v>343</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>358</v>
+        <v>344</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>359</v>
+        <v>345</v>
       </c>
       <c r="D84" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E84" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F84" t="s">
-        <v>360</v>
+        <v>346</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>361</v>
+        <v>347</v>
       </c>
       <c r="H84" t="s">
-        <v>362</v>
+        <v>348</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>363</v>
+        <v>349</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>364</v>
+        <v>350</v>
       </c>
       <c r="D85" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E85" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F85" t="s">
-        <v>360</v>
+        <v>351</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>365</v>
+        <v>352</v>
       </c>
       <c r="H85" t="s">
-        <v>366</v>
+        <v>353</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>367</v>
+        <v>354</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>368</v>
+        <v>355</v>
       </c>
       <c r="D86" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E86" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F86" t="s">
-        <v>69</v>
+        <v>105</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>369</v>
+        <v>356</v>
       </c>
       <c r="H86" t="s">
-        <v>370</v>
+        <v>357</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>371</v>
+        <v>358</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>372</v>
+        <v>359</v>
       </c>
       <c r="D87" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E87" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F87" t="s">
-        <v>216</v>
+        <v>360</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>373</v>
+        <v>361</v>
       </c>
       <c r="H87" t="s">
-        <v>374</v>
+        <v>362</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>375</v>
+        <v>363</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>376</v>
+        <v>364</v>
       </c>
       <c r="D88" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E88" t="s">
-        <v>49</v>
+        <v>85</v>
       </c>
       <c r="F88" t="s">
-        <v>305</v>
+        <v>365</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>377</v>
+        <v>366</v>
       </c>
       <c r="H88" t="s">
-        <v>378</v>
+        <v>367</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>379</v>
+        <v>368</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>10</v>
+        <v>369</v>
       </c>
       <c r="D89" t="s">
-        <v>380</v>
+        <v>84</v>
       </c>
       <c r="E89" t="s">
-        <v>381</v>
+        <v>85</v>
       </c>
       <c r="F89" t="s">
-        <v>382</v>
+        <v>365</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>383</v>
+        <v>370</v>
       </c>
       <c r="H89" t="s">
-        <v>384</v>
+        <v>371</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>385</v>
+        <v>372</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>16</v>
+        <v>373</v>
       </c>
       <c r="D90" t="s">
-        <v>380</v>
+        <v>84</v>
       </c>
       <c r="E90" t="s">
-        <v>381</v>
+        <v>85</v>
       </c>
       <c r="F90" t="s">
-        <v>382</v>
+        <v>98</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>386</v>
+        <v>374</v>
       </c>
       <c r="H90" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>20</v>
+        <v>377</v>
       </c>
       <c r="D91" t="s">
-        <v>380</v>
+        <v>84</v>
       </c>
       <c r="E91" t="s">
-        <v>381</v>
+        <v>85</v>
       </c>
       <c r="F91" t="s">
-        <v>389</v>
+        <v>98</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>390</v>
+        <v>378</v>
       </c>
       <c r="H91" t="s">
-        <v>391</v>
+        <v>379</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>24</v>
+        <v>381</v>
       </c>
       <c r="D92" t="s">
-        <v>380</v>
+        <v>84</v>
       </c>
       <c r="E92" t="s">
-        <v>381</v>
+        <v>85</v>
       </c>
       <c r="F92" t="s">
-        <v>389</v>
+        <v>382</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>393</v>
+        <v>383</v>
       </c>
       <c r="H92" t="s">
-        <v>394</v>
+        <v>384</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>395</v>
+        <v>385</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="D93" t="s">
-        <v>380</v>
+        <v>84</v>
       </c>
       <c r="E93" t="s">
-        <v>381</v>
+        <v>85</v>
       </c>
       <c r="F93" t="s">
+        <v>387</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H93" t="s">
         <v>389</v>
-      </c>
-[...4 lines deleted...]
-        <v>397</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>398</v>
+        <v>390</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>32</v>
+        <v>391</v>
       </c>
       <c r="D94" t="s">
-        <v>380</v>
+        <v>84</v>
       </c>
       <c r="E94" t="s">
-        <v>381</v>
+        <v>85</v>
       </c>
       <c r="F94" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>399</v>
+        <v>392</v>
       </c>
       <c r="H94" t="s">
-        <v>400</v>
+        <v>393</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>401</v>
+        <v>394</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>36</v>
+        <v>395</v>
       </c>
       <c r="D95" t="s">
-        <v>380</v>
+        <v>84</v>
       </c>
       <c r="E95" t="s">
-        <v>381</v>
+        <v>85</v>
       </c>
       <c r="F95" t="s">
-        <v>382</v>
+        <v>105</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="H95" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>40</v>
+        <v>399</v>
       </c>
       <c r="D96" t="s">
-        <v>380</v>
+        <v>84</v>
       </c>
       <c r="E96" t="s">
-        <v>381</v>
+        <v>85</v>
       </c>
       <c r="F96" t="s">
-        <v>389</v>
+        <v>243</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="H96" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>10</v>
+        <v>403</v>
       </c>
       <c r="D97" t="s">
-        <v>408</v>
+        <v>84</v>
       </c>
       <c r="E97" t="s">
-        <v>409</v>
+        <v>85</v>
       </c>
       <c r="F97" t="s">
-        <v>410</v>
+        <v>332</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="H97" t="s">
-        <v>412</v>
+        <v>405</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>413</v>
+        <v>406</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>10</v>
+        <v>407</v>
       </c>
       <c r="D98" t="s">
-        <v>414</v>
+        <v>84</v>
       </c>
       <c r="E98" t="s">
-        <v>415</v>
+        <v>85</v>
       </c>
       <c r="F98" t="s">
-        <v>416</v>
+        <v>408</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>417</v>
+        <v>409</v>
       </c>
       <c r="H98" t="s">
-        <v>418</v>
+        <v>410</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>419</v>
+        <v>411</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>16</v>
+        <v>412</v>
       </c>
       <c r="D99" t="s">
+        <v>84</v>
+      </c>
+      <c r="E99" t="s">
+        <v>85</v>
+      </c>
+      <c r="F99" t="s">
+        <v>413</v>
+      </c>
+      <c r="G99" s="1" t="s">
         <v>414</v>
       </c>
-      <c r="E99" t="s">
+      <c r="H99" t="s">
         <v>415</v>
-      </c>
-[...7 lines deleted...]
-        <v>421</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>422</v>
+        <v>416</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>20</v>
+        <v>417</v>
       </c>
       <c r="D100" t="s">
-        <v>414</v>
+        <v>84</v>
       </c>
       <c r="E100" t="s">
-        <v>415</v>
+        <v>85</v>
       </c>
       <c r="F100" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="H100" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>24</v>
+        <v>422</v>
       </c>
       <c r="D101" t="s">
-        <v>414</v>
+        <v>84</v>
       </c>
       <c r="E101" t="s">
-        <v>415</v>
+        <v>85</v>
       </c>
       <c r="F101" t="s">
-        <v>416</v>
+        <v>243</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="H101" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
+        <v>425</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>426</v>
+      </c>
+      <c r="D102" t="s">
+        <v>84</v>
+      </c>
+      <c r="E102" t="s">
+        <v>85</v>
+      </c>
+      <c r="F102" t="s">
+        <v>243</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H102" t="s">
         <v>428</v>
-      </c>
-[...19 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
+        <v>429</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>430</v>
+      </c>
+      <c r="D103" t="s">
+        <v>84</v>
+      </c>
+      <c r="E103" t="s">
+        <v>85</v>
+      </c>
+      <c r="F103" t="s">
+        <v>105</v>
+      </c>
+      <c r="G103" s="1" t="s">
         <v>431</v>
       </c>
-      <c r="B103" t="s">
-[...14 lines deleted...]
-      <c r="G103" s="1" t="s">
+      <c r="H103" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
+        <v>433</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
         <v>434</v>
       </c>
-      <c r="B104" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D104" t="s">
+        <v>84</v>
+      </c>
+      <c r="E104" t="s">
+        <v>85</v>
+      </c>
+      <c r="F104" t="s">
+        <v>105</v>
+      </c>
+      <c r="G104" s="1" t="s">
         <v>435</v>
       </c>
-      <c r="E104" t="s">
+      <c r="H104" t="s">
         <v>436</v>
-      </c>
-[...7 lines deleted...]
-        <v>438</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
+        <v>437</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>438</v>
+      </c>
+      <c r="D105" t="s">
+        <v>84</v>
+      </c>
+      <c r="E105" t="s">
+        <v>85</v>
+      </c>
+      <c r="F105" t="s">
+        <v>105</v>
+      </c>
+      <c r="G105" s="1" t="s">
         <v>439</v>
       </c>
-      <c r="B105" t="s">
-[...14 lines deleted...]
-      <c r="G105" s="1" t="s">
+      <c r="H105" t="s">
         <v>440</v>
-      </c>
-[...1 lines deleted...]
-        <v>441</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
+        <v>441</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
         <v>442</v>
       </c>
-      <c r="B106" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D106" t="s">
-        <v>435</v>
+        <v>84</v>
       </c>
       <c r="E106" t="s">
-        <v>436</v>
+        <v>85</v>
       </c>
       <c r="F106" t="s">
-        <v>416</v>
+        <v>105</v>
       </c>
       <c r="G106" s="1" t="s">
         <v>443</v>
       </c>
       <c r="H106" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
         <v>445</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>24</v>
+        <v>446</v>
       </c>
       <c r="D107" t="s">
-        <v>435</v>
+        <v>84</v>
       </c>
       <c r="E107" t="s">
-        <v>436</v>
+        <v>85</v>
       </c>
       <c r="F107" t="s">
-        <v>416</v>
+        <v>105</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="H107" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>28</v>
+        <v>450</v>
       </c>
       <c r="D108" t="s">
-        <v>435</v>
+        <v>84</v>
       </c>
       <c r="E108" t="s">
-        <v>436</v>
+        <v>85</v>
       </c>
       <c r="F108" t="s">
-        <v>416</v>
+        <v>105</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="H108" t="s">
-        <v>450</v>
+        <v>452</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>32</v>
+        <v>454</v>
       </c>
       <c r="D109" t="s">
-        <v>435</v>
+        <v>84</v>
       </c>
       <c r="E109" t="s">
-        <v>436</v>
+        <v>85</v>
       </c>
       <c r="F109" t="s">
-        <v>416</v>
+        <v>148</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="H109" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>454</v>
+        <v>457</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>36</v>
+        <v>458</v>
       </c>
       <c r="D110" t="s">
-        <v>435</v>
+        <v>84</v>
       </c>
       <c r="E110" t="s">
-        <v>436</v>
+        <v>85</v>
       </c>
       <c r="F110" t="s">
-        <v>416</v>
+        <v>148</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>455</v>
+        <v>459</v>
       </c>
       <c r="H110" t="s">
-        <v>456</v>
+        <v>460</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>40</v>
+        <v>462</v>
       </c>
       <c r="D111" t="s">
-        <v>435</v>
+        <v>84</v>
       </c>
       <c r="E111" t="s">
-        <v>436</v>
+        <v>85</v>
       </c>
       <c r="F111" t="s">
-        <v>416</v>
+        <v>463</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>458</v>
+        <v>464</v>
       </c>
       <c r="H111" t="s">
-        <v>459</v>
+        <v>465</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>460</v>
+        <v>466</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>44</v>
+        <v>467</v>
       </c>
       <c r="D112" t="s">
-        <v>435</v>
+        <v>84</v>
       </c>
       <c r="E112" t="s">
-        <v>436</v>
+        <v>85</v>
       </c>
       <c r="F112" t="s">
-        <v>416</v>
+        <v>463</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>461</v>
+        <v>468</v>
       </c>
       <c r="H112" t="s">
-        <v>462</v>
+        <v>469</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
+        <v>470</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>471</v>
+      </c>
+      <c r="D113" t="s">
+        <v>84</v>
+      </c>
+      <c r="E113" t="s">
+        <v>85</v>
+      </c>
+      <c r="F113" t="s">
         <v>463</v>
       </c>
-      <c r="B113" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G113" s="1" t="s">
-        <v>464</v>
+        <v>472</v>
       </c>
       <c r="H113" t="s">
-        <v>465</v>
+        <v>473</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>466</v>
+        <v>474</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>86</v>
+        <v>475</v>
       </c>
       <c r="D114" t="s">
-        <v>435</v>
+        <v>84</v>
       </c>
       <c r="E114" t="s">
-        <v>436</v>
+        <v>85</v>
       </c>
       <c r="F114" t="s">
-        <v>416</v>
+        <v>476</v>
       </c>
       <c r="G114" s="1" t="s">
-        <v>467</v>
+        <v>477</v>
       </c>
       <c r="H114" t="s">
-        <v>468</v>
+        <v>478</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>469</v>
+        <v>479</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>90</v>
+        <v>480</v>
       </c>
       <c r="D115" t="s">
-        <v>435</v>
+        <v>84</v>
       </c>
       <c r="E115" t="s">
-        <v>436</v>
+        <v>85</v>
       </c>
       <c r="F115" t="s">
-        <v>416</v>
+        <v>199</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>470</v>
+        <v>481</v>
       </c>
       <c r="H115" t="s">
-        <v>471</v>
+        <v>482</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>472</v>
+        <v>483</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>94</v>
+        <v>484</v>
       </c>
       <c r="D116" t="s">
-        <v>435</v>
+        <v>84</v>
       </c>
       <c r="E116" t="s">
-        <v>436</v>
+        <v>85</v>
       </c>
       <c r="F116" t="s">
-        <v>416</v>
+        <v>199</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>473</v>
+        <v>485</v>
       </c>
       <c r="H116" t="s">
-        <v>474</v>
+        <v>486</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>475</v>
+        <v>487</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>10</v>
+        <v>488</v>
       </c>
       <c r="D117" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E117" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F117" t="s">
-        <v>62</v>
+        <v>199</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="H117" t="s">
-        <v>479</v>
+        <v>490</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>16</v>
+        <v>492</v>
       </c>
       <c r="D118" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E118" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F118" t="s">
-        <v>62</v>
+        <v>295</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>481</v>
+        <v>493</v>
       </c>
       <c r="H118" t="s">
-        <v>482</v>
+        <v>494</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>483</v>
+        <v>495</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>20</v>
+        <v>496</v>
       </c>
       <c r="D119" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E119" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F119" t="s">
-        <v>130</v>
+        <v>286</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>484</v>
+        <v>497</v>
       </c>
       <c r="H119" t="s">
-        <v>485</v>
+        <v>498</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>486</v>
+        <v>499</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>24</v>
+        <v>500</v>
       </c>
       <c r="D120" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E120" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F120" t="s">
-        <v>130</v>
+        <v>501</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>487</v>
+        <v>502</v>
       </c>
       <c r="H120" t="s">
-        <v>488</v>
+        <v>503</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>489</v>
+        <v>504</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>28</v>
+        <v>505</v>
       </c>
       <c r="D121" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E121" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F121" t="s">
-        <v>490</v>
+        <v>243</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>491</v>
+        <v>506</v>
       </c>
       <c r="H121" t="s">
-        <v>492</v>
+        <v>507</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>493</v>
+        <v>508</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>32</v>
+        <v>509</v>
       </c>
       <c r="D122" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E122" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F122" t="s">
-        <v>490</v>
+        <v>243</v>
       </c>
       <c r="G122" s="1" t="s">
-        <v>494</v>
+        <v>510</v>
       </c>
       <c r="H122" t="s">
-        <v>495</v>
+        <v>511</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>496</v>
+        <v>512</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>36</v>
+        <v>513</v>
       </c>
       <c r="D123" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E123" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F123" t="s">
-        <v>490</v>
+        <v>148</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>497</v>
+        <v>514</v>
       </c>
       <c r="H123" t="s">
-        <v>498</v>
+        <v>515</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
-        <v>499</v>
+        <v>516</v>
       </c>
       <c r="B124" t="s">
         <v>9</v>
       </c>
       <c r="C124" t="s">
-        <v>40</v>
+        <v>517</v>
       </c>
       <c r="D124" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E124" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F124" t="s">
-        <v>490</v>
+        <v>148</v>
       </c>
       <c r="G124" s="1" t="s">
-        <v>500</v>
+        <v>518</v>
       </c>
       <c r="H124" t="s">
-        <v>501</v>
+        <v>519</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" t="s">
-        <v>502</v>
+        <v>520</v>
       </c>
       <c r="B125" t="s">
         <v>9</v>
       </c>
       <c r="C125" t="s">
-        <v>44</v>
+        <v>521</v>
       </c>
       <c r="D125" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E125" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F125" t="s">
-        <v>333</v>
+        <v>148</v>
       </c>
       <c r="G125" s="1" t="s">
-        <v>503</v>
+        <v>522</v>
       </c>
       <c r="H125" t="s">
-        <v>504</v>
+        <v>523</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" t="s">
-        <v>505</v>
+        <v>524</v>
       </c>
       <c r="B126" t="s">
         <v>9</v>
       </c>
       <c r="C126" t="s">
-        <v>82</v>
+        <v>525</v>
       </c>
       <c r="D126" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E126" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F126" t="s">
-        <v>333</v>
+        <v>148</v>
       </c>
       <c r="G126" s="1" t="s">
-        <v>506</v>
+        <v>526</v>
       </c>
       <c r="H126" t="s">
-        <v>507</v>
+        <v>527</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" t="s">
-        <v>508</v>
+        <v>528</v>
       </c>
       <c r="B127" t="s">
         <v>9</v>
       </c>
       <c r="C127" t="s">
-        <v>86</v>
+        <v>529</v>
       </c>
       <c r="D127" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E127" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F127" t="s">
-        <v>333</v>
+        <v>105</v>
       </c>
       <c r="G127" s="1" t="s">
-        <v>509</v>
+        <v>530</v>
       </c>
       <c r="H127" t="s">
-        <v>510</v>
+        <v>531</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" t="s">
-        <v>511</v>
+        <v>532</v>
       </c>
       <c r="B128" t="s">
         <v>9</v>
       </c>
       <c r="C128" t="s">
-        <v>90</v>
+        <v>533</v>
       </c>
       <c r="D128" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E128" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F128" t="s">
-        <v>333</v>
+        <v>105</v>
       </c>
       <c r="G128" s="1" t="s">
-        <v>512</v>
+        <v>534</v>
       </c>
       <c r="H128" t="s">
-        <v>513</v>
+        <v>535</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" t="s">
-        <v>514</v>
+        <v>536</v>
       </c>
       <c r="B129" t="s">
         <v>9</v>
       </c>
       <c r="C129" t="s">
-        <v>94</v>
+        <v>537</v>
       </c>
       <c r="D129" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E129" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F129" t="s">
-        <v>515</v>
+        <v>105</v>
       </c>
       <c r="G129" s="1" t="s">
-        <v>516</v>
+        <v>538</v>
       </c>
       <c r="H129" t="s">
-        <v>517</v>
+        <v>539</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" t="s">
-        <v>518</v>
+        <v>540</v>
       </c>
       <c r="B130" t="s">
         <v>9</v>
       </c>
       <c r="C130" t="s">
+        <v>541</v>
+      </c>
+      <c r="D130" t="s">
+        <v>84</v>
+      </c>
+      <c r="E130" t="s">
+        <v>85</v>
+      </c>
+      <c r="F130" t="s">
         <v>98</v>
       </c>
-      <c r="D130" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G130" s="1" t="s">
-        <v>519</v>
+        <v>542</v>
       </c>
       <c r="H130" t="s">
-        <v>520</v>
+        <v>543</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" t="s">
-        <v>521</v>
+        <v>544</v>
       </c>
       <c r="B131" t="s">
         <v>9</v>
       </c>
       <c r="C131" t="s">
-        <v>103</v>
+        <v>545</v>
       </c>
       <c r="D131" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E131" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F131" t="s">
-        <v>515</v>
+        <v>199</v>
       </c>
       <c r="G131" s="1" t="s">
-        <v>522</v>
+        <v>546</v>
       </c>
       <c r="H131" t="s">
-        <v>523</v>
+        <v>547</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" t="s">
-        <v>524</v>
+        <v>548</v>
       </c>
       <c r="B132" t="s">
         <v>9</v>
       </c>
       <c r="C132" t="s">
-        <v>108</v>
+        <v>549</v>
       </c>
       <c r="D132" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E132" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F132" t="s">
-        <v>525</v>
+        <v>199</v>
       </c>
       <c r="G132" s="1" t="s">
-        <v>526</v>
+        <v>550</v>
       </c>
       <c r="H132" t="s">
-        <v>527</v>
+        <v>551</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" t="s">
-        <v>528</v>
+        <v>552</v>
       </c>
       <c r="B133" t="s">
         <v>9</v>
       </c>
       <c r="C133" t="s">
-        <v>112</v>
+        <v>553</v>
       </c>
       <c r="D133" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E133" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F133" t="s">
-        <v>525</v>
+        <v>98</v>
       </c>
       <c r="G133" s="1" t="s">
-        <v>529</v>
+        <v>554</v>
       </c>
       <c r="H133" t="s">
-        <v>530</v>
+        <v>555</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" t="s">
-        <v>531</v>
+        <v>556</v>
       </c>
       <c r="B134" t="s">
         <v>9</v>
       </c>
       <c r="C134" t="s">
-        <v>116</v>
+        <v>557</v>
       </c>
       <c r="D134" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E134" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F134" t="s">
-        <v>532</v>
+        <v>199</v>
       </c>
       <c r="G134" s="1" t="s">
-        <v>533</v>
+        <v>558</v>
       </c>
       <c r="H134" t="s">
-        <v>534</v>
+        <v>559</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" t="s">
-        <v>535</v>
+        <v>560</v>
       </c>
       <c r="B135" t="s">
         <v>9</v>
       </c>
       <c r="C135" t="s">
-        <v>120</v>
+        <v>561</v>
       </c>
       <c r="D135" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E135" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F135" t="s">
-        <v>216</v>
+        <v>562</v>
       </c>
       <c r="G135" s="1" t="s">
-        <v>536</v>
+        <v>563</v>
       </c>
       <c r="H135" t="s">
-        <v>537</v>
+        <v>564</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" t="s">
-        <v>538</v>
+        <v>565</v>
       </c>
       <c r="B136" t="s">
         <v>9</v>
       </c>
       <c r="C136" t="s">
-        <v>125</v>
+        <v>566</v>
       </c>
       <c r="D136" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E136" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F136" t="s">
-        <v>539</v>
+        <v>365</v>
       </c>
       <c r="G136" s="1" t="s">
-        <v>540</v>
+        <v>567</v>
       </c>
       <c r="H136" t="s">
-        <v>541</v>
+        <v>568</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" t="s">
-        <v>542</v>
+        <v>569</v>
       </c>
       <c r="B137" t="s">
         <v>9</v>
       </c>
       <c r="C137" t="s">
-        <v>129</v>
+        <v>570</v>
       </c>
       <c r="D137" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E137" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F137" t="s">
-        <v>172</v>
+        <v>571</v>
       </c>
       <c r="G137" s="1" t="s">
-        <v>543</v>
+        <v>572</v>
       </c>
       <c r="H137" t="s">
-        <v>544</v>
+        <v>573</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" t="s">
-        <v>545</v>
+        <v>574</v>
       </c>
       <c r="B138" t="s">
         <v>9</v>
       </c>
       <c r="C138" t="s">
-        <v>134</v>
+        <v>575</v>
       </c>
       <c r="D138" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E138" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F138" t="s">
-        <v>69</v>
+        <v>571</v>
       </c>
       <c r="G138" s="1" t="s">
-        <v>546</v>
+        <v>576</v>
       </c>
       <c r="H138" t="s">
-        <v>547</v>
+        <v>577</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" t="s">
-        <v>548</v>
+        <v>578</v>
       </c>
       <c r="B139" t="s">
         <v>9</v>
       </c>
       <c r="C139" t="s">
-        <v>139</v>
+        <v>579</v>
       </c>
       <c r="D139" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E139" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F139" t="s">
-        <v>69</v>
+        <v>571</v>
       </c>
       <c r="G139" s="1" t="s">
-        <v>549</v>
+        <v>580</v>
       </c>
       <c r="H139" t="s">
-        <v>550</v>
+        <v>581</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" t="s">
-        <v>551</v>
+        <v>582</v>
       </c>
       <c r="B140" t="s">
         <v>9</v>
       </c>
       <c r="C140" t="s">
-        <v>143</v>
+        <v>583</v>
       </c>
       <c r="D140" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E140" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F140" t="s">
-        <v>69</v>
+        <v>98</v>
       </c>
       <c r="G140" s="1" t="s">
-        <v>552</v>
+        <v>584</v>
       </c>
       <c r="H140" t="s">
-        <v>553</v>
+        <v>585</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" t="s">
-        <v>554</v>
+        <v>586</v>
       </c>
       <c r="B141" t="s">
         <v>9</v>
       </c>
       <c r="C141" t="s">
-        <v>147</v>
+        <v>587</v>
       </c>
       <c r="D141" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E141" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F141" t="s">
-        <v>69</v>
+        <v>295</v>
       </c>
       <c r="G141" s="1" t="s">
-        <v>555</v>
+        <v>588</v>
       </c>
       <c r="H141" t="s">
-        <v>556</v>
+        <v>589</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" t="s">
-        <v>557</v>
+        <v>590</v>
       </c>
       <c r="B142" t="s">
         <v>9</v>
       </c>
       <c r="C142" t="s">
-        <v>151</v>
+        <v>591</v>
       </c>
       <c r="D142" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E142" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F142" t="s">
-        <v>69</v>
+        <v>243</v>
       </c>
       <c r="G142" s="1" t="s">
-        <v>558</v>
+        <v>592</v>
       </c>
       <c r="H142" t="s">
-        <v>559</v>
+        <v>593</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" t="s">
-        <v>560</v>
+        <v>594</v>
       </c>
       <c r="B143" t="s">
         <v>9</v>
       </c>
       <c r="C143" t="s">
-        <v>155</v>
+        <v>595</v>
       </c>
       <c r="D143" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E143" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F143" t="s">
-        <v>69</v>
+        <v>596</v>
       </c>
       <c r="G143" s="1" t="s">
-        <v>561</v>
+        <v>597</v>
       </c>
       <c r="H143" t="s">
-        <v>562</v>
+        <v>598</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" t="s">
-        <v>563</v>
+        <v>599</v>
       </c>
       <c r="B144" t="s">
         <v>9</v>
       </c>
       <c r="C144" t="s">
-        <v>159</v>
+        <v>600</v>
       </c>
       <c r="D144" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E144" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F144" t="s">
-        <v>564</v>
+        <v>596</v>
       </c>
       <c r="G144" s="1" t="s">
-        <v>565</v>
+        <v>601</v>
       </c>
       <c r="H144" t="s">
-        <v>566</v>
+        <v>602</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" t="s">
-        <v>567</v>
+        <v>603</v>
       </c>
       <c r="B145" t="s">
         <v>9</v>
       </c>
       <c r="C145" t="s">
-        <v>163</v>
+        <v>604</v>
       </c>
       <c r="D145" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E145" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F145" t="s">
-        <v>62</v>
+        <v>199</v>
       </c>
       <c r="G145" s="1" t="s">
-        <v>568</v>
+        <v>605</v>
       </c>
       <c r="H145" t="s">
-        <v>569</v>
+        <v>606</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" t="s">
-        <v>570</v>
+        <v>607</v>
       </c>
       <c r="B146" t="s">
         <v>9</v>
       </c>
       <c r="C146" t="s">
-        <v>167</v>
+        <v>608</v>
       </c>
       <c r="D146" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E146" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F146" t="s">
-        <v>571</v>
+        <v>199</v>
       </c>
       <c r="G146" s="1" t="s">
-        <v>572</v>
+        <v>609</v>
       </c>
       <c r="H146" t="s">
-        <v>573</v>
+        <v>610</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" t="s">
-        <v>574</v>
+        <v>611</v>
       </c>
       <c r="B147" t="s">
         <v>9</v>
       </c>
       <c r="C147" t="s">
-        <v>171</v>
+        <v>612</v>
       </c>
       <c r="D147" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E147" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F147" t="s">
-        <v>575</v>
+        <v>199</v>
       </c>
       <c r="G147" s="1" t="s">
-        <v>576</v>
+        <v>613</v>
       </c>
       <c r="H147" t="s">
-        <v>577</v>
+        <v>614</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" t="s">
-        <v>578</v>
+        <v>615</v>
       </c>
       <c r="B148" t="s">
         <v>9</v>
       </c>
       <c r="C148" t="s">
-        <v>176</v>
+        <v>616</v>
       </c>
       <c r="D148" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E148" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F148" t="s">
-        <v>579</v>
+        <v>199</v>
       </c>
       <c r="G148" s="1" t="s">
-        <v>580</v>
+        <v>617</v>
       </c>
       <c r="H148" t="s">
-        <v>581</v>
+        <v>618</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" t="s">
-        <v>582</v>
+        <v>619</v>
       </c>
       <c r="B149" t="s">
         <v>9</v>
       </c>
       <c r="C149" t="s">
-        <v>180</v>
+        <v>620</v>
       </c>
       <c r="D149" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E149" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F149" t="s">
-        <v>579</v>
+        <v>199</v>
       </c>
       <c r="G149" s="1" t="s">
-        <v>583</v>
+        <v>621</v>
       </c>
       <c r="H149" t="s">
-        <v>584</v>
+        <v>622</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" t="s">
-        <v>585</v>
+        <v>623</v>
       </c>
       <c r="B150" t="s">
         <v>9</v>
       </c>
       <c r="C150" t="s">
-        <v>184</v>
+        <v>624</v>
       </c>
       <c r="D150" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E150" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F150" t="s">
-        <v>579</v>
+        <v>625</v>
       </c>
       <c r="G150" s="1" t="s">
-        <v>586</v>
+        <v>626</v>
       </c>
       <c r="H150" t="s">
-        <v>587</v>
+        <v>627</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" t="s">
-        <v>588</v>
+        <v>628</v>
       </c>
       <c r="B151" t="s">
         <v>9</v>
       </c>
       <c r="C151" t="s">
-        <v>188</v>
+        <v>629</v>
       </c>
       <c r="D151" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E151" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F151" t="s">
-        <v>211</v>
+        <v>625</v>
       </c>
       <c r="G151" s="1" t="s">
-        <v>589</v>
+        <v>630</v>
       </c>
       <c r="H151" t="s">
-        <v>590</v>
+        <v>631</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" t="s">
-        <v>591</v>
+        <v>632</v>
       </c>
       <c r="B152" t="s">
         <v>9</v>
       </c>
       <c r="C152" t="s">
-        <v>192</v>
+        <v>633</v>
       </c>
       <c r="D152" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E152" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F152" t="s">
-        <v>211</v>
+        <v>105</v>
       </c>
       <c r="G152" s="1" t="s">
-        <v>592</v>
+        <v>634</v>
       </c>
       <c r="H152" t="s">
-        <v>593</v>
+        <v>635</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" t="s">
-        <v>594</v>
+        <v>636</v>
       </c>
       <c r="B153" t="s">
         <v>9</v>
       </c>
       <c r="C153" t="s">
-        <v>197</v>
+        <v>637</v>
       </c>
       <c r="D153" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E153" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F153" t="s">
-        <v>54</v>
+        <v>105</v>
       </c>
       <c r="G153" s="1" t="s">
-        <v>595</v>
+        <v>638</v>
       </c>
       <c r="H153" t="s">
-        <v>596</v>
+        <v>639</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" t="s">
-        <v>597</v>
+        <v>640</v>
       </c>
       <c r="B154" t="s">
         <v>9</v>
       </c>
       <c r="C154" t="s">
-        <v>202</v>
+        <v>641</v>
       </c>
       <c r="D154" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E154" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F154" t="s">
-        <v>216</v>
+        <v>148</v>
       </c>
       <c r="G154" s="1" t="s">
-        <v>598</v>
+        <v>642</v>
       </c>
       <c r="H154" t="s">
-        <v>599</v>
+        <v>643</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" t="s">
-        <v>600</v>
+        <v>644</v>
       </c>
       <c r="B155" t="s">
         <v>9</v>
       </c>
       <c r="C155" t="s">
-        <v>206</v>
+        <v>645</v>
       </c>
       <c r="D155" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E155" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F155" t="s">
-        <v>69</v>
+        <v>148</v>
       </c>
       <c r="G155" s="1" t="s">
-        <v>601</v>
+        <v>646</v>
       </c>
       <c r="H155" t="s">
-        <v>602</v>
+        <v>647</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" t="s">
-        <v>603</v>
+        <v>648</v>
       </c>
       <c r="B156" t="s">
         <v>9</v>
       </c>
       <c r="C156" t="s">
-        <v>210</v>
+        <v>649</v>
       </c>
       <c r="D156" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E156" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F156" t="s">
-        <v>69</v>
+        <v>148</v>
       </c>
       <c r="G156" s="1" t="s">
-        <v>604</v>
+        <v>650</v>
       </c>
       <c r="H156" t="s">
-        <v>605</v>
+        <v>651</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" t="s">
-        <v>606</v>
+        <v>652</v>
       </c>
       <c r="B157" t="s">
         <v>9</v>
       </c>
       <c r="C157" t="s">
-        <v>215</v>
+        <v>653</v>
       </c>
       <c r="D157" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E157" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F157" t="s">
-        <v>607</v>
+        <v>148</v>
       </c>
       <c r="G157" s="1" t="s">
-        <v>608</v>
+        <v>654</v>
       </c>
       <c r="H157" t="s">
-        <v>609</v>
+        <v>655</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" t="s">
-        <v>610</v>
+        <v>656</v>
       </c>
       <c r="B158" t="s">
         <v>9</v>
       </c>
       <c r="C158" t="s">
-        <v>220</v>
+        <v>657</v>
       </c>
       <c r="D158" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E158" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F158" t="s">
-        <v>607</v>
+        <v>332</v>
       </c>
       <c r="G158" s="1" t="s">
-        <v>611</v>
+        <v>658</v>
       </c>
       <c r="H158" t="s">
-        <v>612</v>
+        <v>659</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" t="s">
-        <v>613</v>
+        <v>660</v>
       </c>
       <c r="B159" t="s">
         <v>9</v>
       </c>
       <c r="C159" t="s">
-        <v>224</v>
+        <v>661</v>
       </c>
       <c r="D159" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E159" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F159" t="s">
-        <v>575</v>
+        <v>332</v>
       </c>
       <c r="G159" s="1" t="s">
-        <v>614</v>
+        <v>662</v>
       </c>
       <c r="H159" t="s">
-        <v>615</v>
+        <v>663</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" t="s">
-        <v>616</v>
+        <v>664</v>
       </c>
       <c r="B160" t="s">
         <v>9</v>
       </c>
       <c r="C160" t="s">
-        <v>228</v>
+        <v>665</v>
       </c>
       <c r="D160" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E160" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F160" t="s">
-        <v>211</v>
+        <v>332</v>
       </c>
       <c r="G160" s="1" t="s">
-        <v>617</v>
+        <v>666</v>
       </c>
       <c r="H160" t="s">
-        <v>618</v>
+        <v>667</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" t="s">
-        <v>619</v>
+        <v>668</v>
       </c>
       <c r="B161" t="s">
         <v>9</v>
       </c>
       <c r="C161" t="s">
-        <v>232</v>
+        <v>669</v>
       </c>
       <c r="D161" t="s">
-        <v>476</v>
+        <v>84</v>
       </c>
       <c r="E161" t="s">
-        <v>477</v>
+        <v>85</v>
       </c>
       <c r="F161" t="s">
-        <v>62</v>
+        <v>243</v>
       </c>
       <c r="G161" s="1" t="s">
-        <v>620</v>
+        <v>670</v>
       </c>
       <c r="H161" t="s">
-        <v>621</v>
+        <v>671</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" t="s">
-        <v>622</v>
+        <v>672</v>
       </c>
       <c r="B162" t="s">
         <v>9</v>
       </c>
       <c r="C162" t="s">
         <v>10</v>
       </c>
       <c r="D162" t="s">
-        <v>623</v>
+        <v>673</v>
       </c>
       <c r="E162" t="s">
-        <v>624</v>
+        <v>674</v>
       </c>
       <c r="F162" t="s">
+        <v>675</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>676</v>
+      </c>
+      <c r="H162" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>678</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>16</v>
+      </c>
+      <c r="D163" t="s">
+        <v>673</v>
+      </c>
+      <c r="E163" t="s">
+        <v>674</v>
+      </c>
+      <c r="F163" t="s">
+        <v>675</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>679</v>
+      </c>
+      <c r="H163" t="s">
+        <v>680</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>681</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>20</v>
+      </c>
+      <c r="D164" t="s">
+        <v>673</v>
+      </c>
+      <c r="E164" t="s">
+        <v>674</v>
+      </c>
+      <c r="F164" t="s">
+        <v>476</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H164" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>684</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>24</v>
+      </c>
+      <c r="D165" t="s">
+        <v>673</v>
+      </c>
+      <c r="E165" t="s">
+        <v>674</v>
+      </c>
+      <c r="F165" t="s">
+        <v>476</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>685</v>
+      </c>
+      <c r="H165" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>687</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>28</v>
+      </c>
+      <c r="D166" t="s">
+        <v>673</v>
+      </c>
+      <c r="E166" t="s">
+        <v>674</v>
+      </c>
+      <c r="F166" t="s">
+        <v>476</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>688</v>
+      </c>
+      <c r="H166" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>690</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>32</v>
+      </c>
+      <c r="D167" t="s">
+        <v>673</v>
+      </c>
+      <c r="E167" t="s">
+        <v>674</v>
+      </c>
+      <c r="F167" t="s">
+        <v>476</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>691</v>
+      </c>
+      <c r="H167" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>693</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>36</v>
+      </c>
+      <c r="D168" t="s">
+        <v>673</v>
+      </c>
+      <c r="E168" t="s">
+        <v>674</v>
+      </c>
+      <c r="F168" t="s">
+        <v>675</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H168" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>696</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>40</v>
+      </c>
+      <c r="D169" t="s">
+        <v>673</v>
+      </c>
+      <c r="E169" t="s">
+        <v>674</v>
+      </c>
+      <c r="F169" t="s">
+        <v>476</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H169" t="s">
+        <v>698</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>699</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>44</v>
+      </c>
+      <c r="D170" t="s">
+        <v>673</v>
+      </c>
+      <c r="E170" t="s">
+        <v>674</v>
+      </c>
+      <c r="F170" t="s">
+        <v>675</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H170" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>702</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>48</v>
+      </c>
+      <c r="D171" t="s">
+        <v>673</v>
+      </c>
+      <c r="E171" t="s">
+        <v>674</v>
+      </c>
+      <c r="F171" t="s">
+        <v>675</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>703</v>
+      </c>
+      <c r="H171" t="s">
+        <v>704</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>705</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>52</v>
+      </c>
+      <c r="D172" t="s">
+        <v>673</v>
+      </c>
+      <c r="E172" t="s">
+        <v>674</v>
+      </c>
+      <c r="F172" t="s">
+        <v>476</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H172" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>708</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>56</v>
+      </c>
+      <c r="D173" t="s">
+        <v>673</v>
+      </c>
+      <c r="E173" t="s">
+        <v>674</v>
+      </c>
+      <c r="F173" t="s">
+        <v>476</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>709</v>
+      </c>
+      <c r="H173" t="s">
+        <v>710</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>711</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>10</v>
+      </c>
+      <c r="D174" t="s">
+        <v>712</v>
+      </c>
+      <c r="E174" t="s">
+        <v>713</v>
+      </c>
+      <c r="F174" t="s">
+        <v>714</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>715</v>
+      </c>
+      <c r="H174" t="s">
+        <v>716</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>717</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>10</v>
+      </c>
+      <c r="D175" t="s">
+        <v>718</v>
+      </c>
+      <c r="E175" t="s">
+        <v>719</v>
+      </c>
+      <c r="F175" t="s">
+        <v>720</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>721</v>
+      </c>
+      <c r="H175" t="s">
+        <v>722</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>723</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>16</v>
+      </c>
+      <c r="D176" t="s">
+        <v>718</v>
+      </c>
+      <c r="E176" t="s">
+        <v>719</v>
+      </c>
+      <c r="F176" t="s">
+        <v>720</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>724</v>
+      </c>
+      <c r="H176" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>726</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>20</v>
+      </c>
+      <c r="D177" t="s">
+        <v>718</v>
+      </c>
+      <c r="E177" t="s">
+        <v>719</v>
+      </c>
+      <c r="F177" t="s">
+        <v>720</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>727</v>
+      </c>
+      <c r="H177" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>729</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>24</v>
+      </c>
+      <c r="D178" t="s">
+        <v>718</v>
+      </c>
+      <c r="E178" t="s">
+        <v>719</v>
+      </c>
+      <c r="F178" t="s">
+        <v>720</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H178" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>732</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>28</v>
+      </c>
+      <c r="D179" t="s">
+        <v>718</v>
+      </c>
+      <c r="E179" t="s">
+        <v>719</v>
+      </c>
+      <c r="F179" t="s">
+        <v>720</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>733</v>
+      </c>
+      <c r="H179" t="s">
+        <v>734</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>735</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>32</v>
+      </c>
+      <c r="D180" t="s">
+        <v>718</v>
+      </c>
+      <c r="E180" t="s">
+        <v>719</v>
+      </c>
+      <c r="F180" t="s">
+        <v>720</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>736</v>
+      </c>
+      <c r="H180" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>738</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>36</v>
+      </c>
+      <c r="D181" t="s">
+        <v>718</v>
+      </c>
+      <c r="E181" t="s">
+        <v>719</v>
+      </c>
+      <c r="F181" t="s">
+        <v>739</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>740</v>
+      </c>
+      <c r="H181" t="s">
+        <v>741</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>742</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>40</v>
+      </c>
+      <c r="D182" t="s">
+        <v>718</v>
+      </c>
+      <c r="E182" t="s">
+        <v>719</v>
+      </c>
+      <c r="F182" t="s">
+        <v>720</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H182" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>745</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>44</v>
+      </c>
+      <c r="D183" t="s">
+        <v>718</v>
+      </c>
+      <c r="E183" t="s">
+        <v>719</v>
+      </c>
+      <c r="F183" t="s">
+        <v>739</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H183" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>748</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" t="s">
+        <v>749</v>
+      </c>
+      <c r="E184" t="s">
+        <v>750</v>
+      </c>
+      <c r="F184" t="s">
+        <v>720</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>751</v>
+      </c>
+      <c r="H184" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>753</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>16</v>
+      </c>
+      <c r="D185" t="s">
+        <v>749</v>
+      </c>
+      <c r="E185" t="s">
+        <v>750</v>
+      </c>
+      <c r="F185" t="s">
+        <v>720</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H185" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>756</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>20</v>
+      </c>
+      <c r="D186" t="s">
+        <v>749</v>
+      </c>
+      <c r="E186" t="s">
+        <v>750</v>
+      </c>
+      <c r="F186" t="s">
+        <v>720</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>757</v>
+      </c>
+      <c r="H186" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>759</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>24</v>
+      </c>
+      <c r="D187" t="s">
+        <v>749</v>
+      </c>
+      <c r="E187" t="s">
+        <v>750</v>
+      </c>
+      <c r="F187" t="s">
+        <v>720</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>760</v>
+      </c>
+      <c r="H187" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>762</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>28</v>
+      </c>
+      <c r="D188" t="s">
+        <v>749</v>
+      </c>
+      <c r="E188" t="s">
+        <v>750</v>
+      </c>
+      <c r="F188" t="s">
+        <v>720</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>763</v>
+      </c>
+      <c r="H188" t="s">
+        <v>764</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>765</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>32</v>
+      </c>
+      <c r="D189" t="s">
+        <v>749</v>
+      </c>
+      <c r="E189" t="s">
+        <v>750</v>
+      </c>
+      <c r="F189" t="s">
+        <v>720</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H189" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>768</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>36</v>
+      </c>
+      <c r="D190" t="s">
+        <v>749</v>
+      </c>
+      <c r="E190" t="s">
+        <v>750</v>
+      </c>
+      <c r="F190" t="s">
+        <v>720</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>769</v>
+      </c>
+      <c r="H190" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>771</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>40</v>
+      </c>
+      <c r="D191" t="s">
+        <v>749</v>
+      </c>
+      <c r="E191" t="s">
+        <v>750</v>
+      </c>
+      <c r="F191" t="s">
+        <v>720</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>772</v>
+      </c>
+      <c r="H191" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>774</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>44</v>
+      </c>
+      <c r="D192" t="s">
+        <v>749</v>
+      </c>
+      <c r="E192" t="s">
+        <v>750</v>
+      </c>
+      <c r="F192" t="s">
+        <v>720</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>775</v>
+      </c>
+      <c r="H192" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>777</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>48</v>
+      </c>
+      <c r="D193" t="s">
+        <v>749</v>
+      </c>
+      <c r="E193" t="s">
+        <v>750</v>
+      </c>
+      <c r="F193" t="s">
+        <v>720</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H193" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>780</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>52</v>
+      </c>
+      <c r="D194" t="s">
+        <v>749</v>
+      </c>
+      <c r="E194" t="s">
+        <v>750</v>
+      </c>
+      <c r="F194" t="s">
+        <v>720</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>781</v>
+      </c>
+      <c r="H194" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>783</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>56</v>
+      </c>
+      <c r="D195" t="s">
+        <v>749</v>
+      </c>
+      <c r="E195" t="s">
+        <v>750</v>
+      </c>
+      <c r="F195" t="s">
+        <v>720</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>784</v>
+      </c>
+      <c r="H195" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>786</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>60</v>
+      </c>
+      <c r="D196" t="s">
+        <v>749</v>
+      </c>
+      <c r="E196" t="s">
+        <v>750</v>
+      </c>
+      <c r="F196" t="s">
+        <v>720</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>787</v>
+      </c>
+      <c r="H196" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>789</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>64</v>
+      </c>
+      <c r="D197" t="s">
+        <v>749</v>
+      </c>
+      <c r="E197" t="s">
+        <v>750</v>
+      </c>
+      <c r="F197" t="s">
+        <v>98</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H197" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>792</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>68</v>
+      </c>
+      <c r="D198" t="s">
+        <v>749</v>
+      </c>
+      <c r="E198" t="s">
+        <v>750</v>
+      </c>
+      <c r="F198" t="s">
+        <v>720</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>793</v>
+      </c>
+      <c r="H198" t="s">
+        <v>794</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>795</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>72</v>
+      </c>
+      <c r="D199" t="s">
+        <v>749</v>
+      </c>
+      <c r="E199" t="s">
+        <v>750</v>
+      </c>
+      <c r="F199" t="s">
+        <v>720</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>796</v>
+      </c>
+      <c r="H199" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>798</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>76</v>
+      </c>
+      <c r="D200" t="s">
+        <v>749</v>
+      </c>
+      <c r="E200" t="s">
+        <v>750</v>
+      </c>
+      <c r="F200" t="s">
+        <v>720</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>799</v>
+      </c>
+      <c r="H200" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>801</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>80</v>
+      </c>
+      <c r="D201" t="s">
+        <v>749</v>
+      </c>
+      <c r="E201" t="s">
+        <v>750</v>
+      </c>
+      <c r="F201" t="s">
+        <v>720</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>802</v>
+      </c>
+      <c r="H201" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>804</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>147</v>
+      </c>
+      <c r="D202" t="s">
+        <v>749</v>
+      </c>
+      <c r="E202" t="s">
+        <v>750</v>
+      </c>
+      <c r="F202" t="s">
+        <v>720</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H202" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>807</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>152</v>
+      </c>
+      <c r="D203" t="s">
+        <v>749</v>
+      </c>
+      <c r="E203" t="s">
+        <v>750</v>
+      </c>
+      <c r="F203" t="s">
+        <v>720</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>808</v>
+      </c>
+      <c r="H203" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>810</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>156</v>
+      </c>
+      <c r="D204" t="s">
+        <v>749</v>
+      </c>
+      <c r="E204" t="s">
+        <v>750</v>
+      </c>
+      <c r="F204" t="s">
+        <v>98</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>811</v>
+      </c>
+      <c r="H204" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>813</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>161</v>
+      </c>
+      <c r="D205" t="s">
+        <v>749</v>
+      </c>
+      <c r="E205" t="s">
+        <v>750</v>
+      </c>
+      <c r="F205" t="s">
+        <v>98</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>814</v>
+      </c>
+      <c r="H205" t="s">
+        <v>815</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>816</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>166</v>
+      </c>
+      <c r="D206" t="s">
+        <v>749</v>
+      </c>
+      <c r="E206" t="s">
+        <v>750</v>
+      </c>
+      <c r="F206" t="s">
+        <v>720</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>817</v>
+      </c>
+      <c r="H206" t="s">
+        <v>818</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>819</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>170</v>
+      </c>
+      <c r="D207" t="s">
+        <v>749</v>
+      </c>
+      <c r="E207" t="s">
+        <v>750</v>
+      </c>
+      <c r="F207" t="s">
+        <v>720</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>820</v>
+      </c>
+      <c r="H207" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>822</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>174</v>
+      </c>
+      <c r="D208" t="s">
+        <v>749</v>
+      </c>
+      <c r="E208" t="s">
+        <v>750</v>
+      </c>
+      <c r="F208" t="s">
+        <v>720</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>823</v>
+      </c>
+      <c r="H208" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>825</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>178</v>
+      </c>
+      <c r="D209" t="s">
+        <v>749</v>
+      </c>
+      <c r="E209" t="s">
+        <v>750</v>
+      </c>
+      <c r="F209" t="s">
+        <v>720</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H209" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>828</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>182</v>
+      </c>
+      <c r="D210" t="s">
+        <v>749</v>
+      </c>
+      <c r="E210" t="s">
+        <v>750</v>
+      </c>
+      <c r="F210" t="s">
+        <v>720</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>829</v>
+      </c>
+      <c r="H210" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>831</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>186</v>
+      </c>
+      <c r="D211" t="s">
+        <v>749</v>
+      </c>
+      <c r="E211" t="s">
+        <v>750</v>
+      </c>
+      <c r="F211" t="s">
+        <v>720</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>832</v>
+      </c>
+      <c r="H211" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>834</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>190</v>
+      </c>
+      <c r="D212" t="s">
+        <v>749</v>
+      </c>
+      <c r="E212" t="s">
+        <v>750</v>
+      </c>
+      <c r="F212" t="s">
+        <v>720</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H212" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>837</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>10</v>
+      </c>
+      <c r="D213" t="s">
+        <v>838</v>
+      </c>
+      <c r="E213" t="s">
+        <v>839</v>
+      </c>
+      <c r="F213" t="s">
+        <v>98</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>840</v>
+      </c>
+      <c r="H213" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>842</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>16</v>
+      </c>
+      <c r="D214" t="s">
+        <v>838</v>
+      </c>
+      <c r="E214" t="s">
+        <v>839</v>
+      </c>
+      <c r="F214" t="s">
+        <v>98</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H214" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>845</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>20</v>
+      </c>
+      <c r="D215" t="s">
+        <v>838</v>
+      </c>
+      <c r="E215" t="s">
+        <v>839</v>
+      </c>
+      <c r="F215" t="s">
+        <v>157</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>846</v>
+      </c>
+      <c r="H215" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>848</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>24</v>
+      </c>
+      <c r="D216" t="s">
+        <v>838</v>
+      </c>
+      <c r="E216" t="s">
+        <v>839</v>
+      </c>
+      <c r="F216" t="s">
+        <v>157</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>849</v>
+      </c>
+      <c r="H216" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>851</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>28</v>
+      </c>
+      <c r="D217" t="s">
+        <v>838</v>
+      </c>
+      <c r="E217" t="s">
+        <v>839</v>
+      </c>
+      <c r="F217" t="s">
+        <v>596</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>852</v>
+      </c>
+      <c r="H217" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>854</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>32</v>
+      </c>
+      <c r="D218" t="s">
+        <v>838</v>
+      </c>
+      <c r="E218" t="s">
+        <v>839</v>
+      </c>
+      <c r="F218" t="s">
+        <v>596</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H218" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>857</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>36</v>
+      </c>
+      <c r="D219" t="s">
+        <v>838</v>
+      </c>
+      <c r="E219" t="s">
+        <v>839</v>
+      </c>
+      <c r="F219" t="s">
+        <v>596</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>858</v>
+      </c>
+      <c r="H219" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>860</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>40</v>
+      </c>
+      <c r="D220" t="s">
+        <v>838</v>
+      </c>
+      <c r="E220" t="s">
+        <v>839</v>
+      </c>
+      <c r="F220" t="s">
+        <v>596</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>861</v>
+      </c>
+      <c r="H220" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>863</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>44</v>
+      </c>
+      <c r="D221" t="s">
+        <v>838</v>
+      </c>
+      <c r="E221" t="s">
+        <v>839</v>
+      </c>
+      <c r="F221" t="s">
+        <v>360</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>864</v>
+      </c>
+      <c r="H221" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>866</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>48</v>
+      </c>
+      <c r="D222" t="s">
+        <v>838</v>
+      </c>
+      <c r="E222" t="s">
+        <v>839</v>
+      </c>
+      <c r="F222" t="s">
+        <v>360</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H222" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>869</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>52</v>
+      </c>
+      <c r="D223" t="s">
+        <v>838</v>
+      </c>
+      <c r="E223" t="s">
+        <v>839</v>
+      </c>
+      <c r="F223" t="s">
+        <v>360</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>870</v>
+      </c>
+      <c r="H223" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>872</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>56</v>
+      </c>
+      <c r="D224" t="s">
+        <v>838</v>
+      </c>
+      <c r="E224" t="s">
+        <v>839</v>
+      </c>
+      <c r="F224" t="s">
+        <v>360</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>873</v>
+      </c>
+      <c r="H224" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>875</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>60</v>
+      </c>
+      <c r="D225" t="s">
+        <v>838</v>
+      </c>
+      <c r="E225" t="s">
+        <v>839</v>
+      </c>
+      <c r="F225" t="s">
+        <v>876</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>877</v>
+      </c>
+      <c r="H225" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>879</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>64</v>
+      </c>
+      <c r="D226" t="s">
+        <v>838</v>
+      </c>
+      <c r="E226" t="s">
+        <v>839</v>
+      </c>
+      <c r="F226" t="s">
+        <v>876</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>880</v>
+      </c>
+      <c r="H226" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>882</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>68</v>
+      </c>
+      <c r="D227" t="s">
+        <v>838</v>
+      </c>
+      <c r="E227" t="s">
+        <v>839</v>
+      </c>
+      <c r="F227" t="s">
+        <v>876</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>883</v>
+      </c>
+      <c r="H227" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>885</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>72</v>
+      </c>
+      <c r="D228" t="s">
+        <v>838</v>
+      </c>
+      <c r="E228" t="s">
+        <v>839</v>
+      </c>
+      <c r="F228" t="s">
+        <v>886</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H228" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>889</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>76</v>
+      </c>
+      <c r="D229" t="s">
+        <v>838</v>
+      </c>
+      <c r="E229" t="s">
+        <v>839</v>
+      </c>
+      <c r="F229" t="s">
+        <v>886</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>890</v>
+      </c>
+      <c r="H229" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>892</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>80</v>
+      </c>
+      <c r="D230" t="s">
+        <v>838</v>
+      </c>
+      <c r="E230" t="s">
+        <v>839</v>
+      </c>
+      <c r="F230" t="s">
+        <v>893</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>894</v>
+      </c>
+      <c r="H230" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>896</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>147</v>
+      </c>
+      <c r="D231" t="s">
+        <v>838</v>
+      </c>
+      <c r="E231" t="s">
+        <v>839</v>
+      </c>
+      <c r="F231" t="s">
+        <v>243</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H231" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>899</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>152</v>
+      </c>
+      <c r="D232" t="s">
+        <v>838</v>
+      </c>
+      <c r="E232" t="s">
+        <v>839</v>
+      </c>
+      <c r="F232" t="s">
+        <v>501</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H232" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>902</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>156</v>
+      </c>
+      <c r="D233" t="s">
+        <v>838</v>
+      </c>
+      <c r="E233" t="s">
+        <v>839</v>
+      </c>
+      <c r="F233" t="s">
+        <v>199</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H233" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>905</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>161</v>
+      </c>
+      <c r="D234" t="s">
+        <v>838</v>
+      </c>
+      <c r="E234" t="s">
+        <v>839</v>
+      </c>
+      <c r="F234" t="s">
+        <v>105</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H234" t="s">
+        <v>907</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>908</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>166</v>
+      </c>
+      <c r="D235" t="s">
+        <v>838</v>
+      </c>
+      <c r="E235" t="s">
+        <v>839</v>
+      </c>
+      <c r="F235" t="s">
+        <v>105</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>909</v>
+      </c>
+      <c r="H235" t="s">
+        <v>910</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>911</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>170</v>
+      </c>
+      <c r="D236" t="s">
+        <v>838</v>
+      </c>
+      <c r="E236" t="s">
+        <v>839</v>
+      </c>
+      <c r="F236" t="s">
+        <v>105</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H236" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>914</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>174</v>
+      </c>
+      <c r="D237" t="s">
+        <v>838</v>
+      </c>
+      <c r="E237" t="s">
+        <v>839</v>
+      </c>
+      <c r="F237" t="s">
+        <v>105</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>915</v>
+      </c>
+      <c r="H237" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>917</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>178</v>
+      </c>
+      <c r="D238" t="s">
+        <v>838</v>
+      </c>
+      <c r="E238" t="s">
+        <v>839</v>
+      </c>
+      <c r="F238" t="s">
+        <v>105</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>918</v>
+      </c>
+      <c r="H238" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>920</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>182</v>
+      </c>
+      <c r="D239" t="s">
+        <v>838</v>
+      </c>
+      <c r="E239" t="s">
+        <v>839</v>
+      </c>
+      <c r="F239" t="s">
+        <v>105</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>921</v>
+      </c>
+      <c r="H239" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>923</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>186</v>
+      </c>
+      <c r="D240" t="s">
+        <v>838</v>
+      </c>
+      <c r="E240" t="s">
+        <v>839</v>
+      </c>
+      <c r="F240" t="s">
+        <v>924</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>925</v>
+      </c>
+      <c r="H240" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>927</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>190</v>
+      </c>
+      <c r="D241" t="s">
+        <v>838</v>
+      </c>
+      <c r="E241" t="s">
+        <v>839</v>
+      </c>
+      <c r="F241" t="s">
+        <v>98</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H241" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>930</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>194</v>
+      </c>
+      <c r="D242" t="s">
+        <v>838</v>
+      </c>
+      <c r="E242" t="s">
+        <v>839</v>
+      </c>
+      <c r="F242" t="s">
+        <v>931</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H242" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>934</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>198</v>
+      </c>
+      <c r="D243" t="s">
+        <v>838</v>
+      </c>
+      <c r="E243" t="s">
+        <v>839</v>
+      </c>
+      <c r="F243" t="s">
         <v>625</v>
       </c>
-      <c r="G162" s="1" t="s">
-[...3 lines deleted...]
-        <v>474</v>
+      <c r="G243" s="1" t="s">
+        <v>935</v>
+      </c>
+      <c r="H243" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>937</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>203</v>
+      </c>
+      <c r="D244" t="s">
+        <v>838</v>
+      </c>
+      <c r="E244" t="s">
+        <v>839</v>
+      </c>
+      <c r="F244" t="s">
+        <v>938</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H244" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>941</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>207</v>
+      </c>
+      <c r="D245" t="s">
+        <v>838</v>
+      </c>
+      <c r="E245" t="s">
+        <v>839</v>
+      </c>
+      <c r="F245" t="s">
+        <v>938</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H245" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>944</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>211</v>
+      </c>
+      <c r="D246" t="s">
+        <v>838</v>
+      </c>
+      <c r="E246" t="s">
+        <v>839</v>
+      </c>
+      <c r="F246" t="s">
+        <v>938</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H246" t="s">
+        <v>946</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>947</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>215</v>
+      </c>
+      <c r="D247" t="s">
+        <v>838</v>
+      </c>
+      <c r="E247" t="s">
+        <v>839</v>
+      </c>
+      <c r="F247" t="s">
+        <v>238</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H247" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>950</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>219</v>
+      </c>
+      <c r="D248" t="s">
+        <v>838</v>
+      </c>
+      <c r="E248" t="s">
+        <v>839</v>
+      </c>
+      <c r="F248" t="s">
+        <v>238</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>951</v>
+      </c>
+      <c r="H248" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>953</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>224</v>
+      </c>
+      <c r="D249" t="s">
+        <v>838</v>
+      </c>
+      <c r="E249" t="s">
+        <v>839</v>
+      </c>
+      <c r="F249" t="s">
+        <v>90</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>954</v>
+      </c>
+      <c r="H249" t="s">
+        <v>955</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>956</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>229</v>
+      </c>
+      <c r="D250" t="s">
+        <v>838</v>
+      </c>
+      <c r="E250" t="s">
+        <v>839</v>
+      </c>
+      <c r="F250" t="s">
+        <v>243</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>957</v>
+      </c>
+      <c r="H250" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>959</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>233</v>
+      </c>
+      <c r="D251" t="s">
+        <v>838</v>
+      </c>
+      <c r="E251" t="s">
+        <v>839</v>
+      </c>
+      <c r="F251" t="s">
+        <v>105</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>960</v>
+      </c>
+      <c r="H251" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>962</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>237</v>
+      </c>
+      <c r="D252" t="s">
+        <v>838</v>
+      </c>
+      <c r="E252" t="s">
+        <v>839</v>
+      </c>
+      <c r="F252" t="s">
+        <v>105</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>963</v>
+      </c>
+      <c r="H252" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>965</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>242</v>
+      </c>
+      <c r="D253" t="s">
+        <v>838</v>
+      </c>
+      <c r="E253" t="s">
+        <v>839</v>
+      </c>
+      <c r="F253" t="s">
+        <v>966</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>967</v>
+      </c>
+      <c r="H253" t="s">
+        <v>968</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>969</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>247</v>
+      </c>
+      <c r="D254" t="s">
+        <v>838</v>
+      </c>
+      <c r="E254" t="s">
+        <v>839</v>
+      </c>
+      <c r="F254" t="s">
+        <v>966</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H254" t="s">
+        <v>971</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>972</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>251</v>
+      </c>
+      <c r="D255" t="s">
+        <v>838</v>
+      </c>
+      <c r="E255" t="s">
+        <v>839</v>
+      </c>
+      <c r="F255" t="s">
+        <v>625</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H255" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>975</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>255</v>
+      </c>
+      <c r="D256" t="s">
+        <v>838</v>
+      </c>
+      <c r="E256" t="s">
+        <v>839</v>
+      </c>
+      <c r="F256" t="s">
+        <v>238</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H256" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>978</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>259</v>
+      </c>
+      <c r="D257" t="s">
+        <v>838</v>
+      </c>
+      <c r="E257" t="s">
+        <v>839</v>
+      </c>
+      <c r="F257" t="s">
+        <v>98</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H257" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>981</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>264</v>
+      </c>
+      <c r="D258" t="s">
+        <v>838</v>
+      </c>
+      <c r="E258" t="s">
+        <v>839</v>
+      </c>
+      <c r="F258" t="s">
+        <v>243</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H258" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>984</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>268</v>
+      </c>
+      <c r="D259" t="s">
+        <v>838</v>
+      </c>
+      <c r="E259" t="s">
+        <v>839</v>
+      </c>
+      <c r="F259" t="s">
+        <v>105</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H259" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>987</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>272</v>
+      </c>
+      <c r="D260" t="s">
+        <v>838</v>
+      </c>
+      <c r="E260" t="s">
+        <v>839</v>
+      </c>
+      <c r="F260" t="s">
+        <v>105</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>988</v>
+      </c>
+      <c r="H260" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>990</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>276</v>
+      </c>
+      <c r="D261" t="s">
+        <v>838</v>
+      </c>
+      <c r="E261" t="s">
+        <v>839</v>
+      </c>
+      <c r="F261" t="s">
+        <v>238</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>991</v>
+      </c>
+      <c r="H261" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>993</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>280</v>
+      </c>
+      <c r="D262" t="s">
+        <v>838</v>
+      </c>
+      <c r="E262" t="s">
+        <v>839</v>
+      </c>
+      <c r="F262" t="s">
+        <v>238</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H262" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>996</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>285</v>
+      </c>
+      <c r="D263" t="s">
+        <v>838</v>
+      </c>
+      <c r="E263" t="s">
+        <v>839</v>
+      </c>
+      <c r="F263" t="s">
+        <v>625</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>997</v>
+      </c>
+      <c r="H263" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>999</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>290</v>
+      </c>
+      <c r="D264" t="s">
+        <v>838</v>
+      </c>
+      <c r="E264" t="s">
+        <v>839</v>
+      </c>
+      <c r="F264" t="s">
+        <v>625</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>294</v>
+      </c>
+      <c r="D265" t="s">
+        <v>838</v>
+      </c>
+      <c r="E265" t="s">
+        <v>839</v>
+      </c>
+      <c r="F265" t="s">
+        <v>1003</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1004</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1005</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1006</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>299</v>
+      </c>
+      <c r="D266" t="s">
+        <v>838</v>
+      </c>
+      <c r="E266" t="s">
+        <v>839</v>
+      </c>
+      <c r="F266" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1008</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1010</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>303</v>
+      </c>
+      <c r="D267" t="s">
+        <v>838</v>
+      </c>
+      <c r="E267" t="s">
+        <v>839</v>
+      </c>
+      <c r="F267" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1011</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1012</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1013</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>307</v>
+      </c>
+      <c r="D268" t="s">
+        <v>838</v>
+      </c>
+      <c r="E268" t="s">
+        <v>839</v>
+      </c>
+      <c r="F268" t="s">
+        <v>98</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1014</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1016</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>311</v>
+      </c>
+      <c r="D269" t="s">
+        <v>838</v>
+      </c>
+      <c r="E269" t="s">
+        <v>839</v>
+      </c>
+      <c r="F269" t="s">
+        <v>199</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1017</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1019</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>315</v>
+      </c>
+      <c r="D270" t="s">
+        <v>838</v>
+      </c>
+      <c r="E270" t="s">
+        <v>839</v>
+      </c>
+      <c r="F270" t="s">
+        <v>199</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1020</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1022</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>319</v>
+      </c>
+      <c r="D271" t="s">
+        <v>838</v>
+      </c>
+      <c r="E271" t="s">
+        <v>839</v>
+      </c>
+      <c r="F271" t="s">
+        <v>105</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1023</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1024</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1025</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>323</v>
+      </c>
+      <c r="D272" t="s">
+        <v>838</v>
+      </c>
+      <c r="E272" t="s">
+        <v>839</v>
+      </c>
+      <c r="F272" t="s">
+        <v>105</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1026</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1028</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>327</v>
+      </c>
+      <c r="D273" t="s">
+        <v>838</v>
+      </c>
+      <c r="E273" t="s">
+        <v>839</v>
+      </c>
+      <c r="F273" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1030</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>331</v>
+      </c>
+      <c r="D274" t="s">
+        <v>838</v>
+      </c>
+      <c r="E274" t="s">
+        <v>839</v>
+      </c>
+      <c r="F274" t="s">
+        <v>1029</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1033</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1035</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>336</v>
+      </c>
+      <c r="D275" t="s">
+        <v>838</v>
+      </c>
+      <c r="E275" t="s">
+        <v>839</v>
+      </c>
+      <c r="F275" t="s">
+        <v>1007</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1036</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1038</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>341</v>
+      </c>
+      <c r="D276" t="s">
+        <v>838</v>
+      </c>
+      <c r="E276" t="s">
+        <v>839</v>
+      </c>
+      <c r="F276" t="s">
+        <v>98</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1039</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1040</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1041</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>345</v>
+      </c>
+      <c r="D277" t="s">
+        <v>838</v>
+      </c>
+      <c r="E277" t="s">
+        <v>839</v>
+      </c>
+      <c r="F277" t="s">
+        <v>625</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1042</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1043</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1044</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>350</v>
+      </c>
+      <c r="D278" t="s">
+        <v>838</v>
+      </c>
+      <c r="E278" t="s">
+        <v>839</v>
+      </c>
+      <c r="F278" t="s">
+        <v>625</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1045</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1047</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>355</v>
+      </c>
+      <c r="D279" t="s">
+        <v>838</v>
+      </c>
+      <c r="E279" t="s">
+        <v>839</v>
+      </c>
+      <c r="F279" t="s">
+        <v>571</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1048</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1049</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1050</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>359</v>
+      </c>
+      <c r="D280" t="s">
+        <v>838</v>
+      </c>
+      <c r="E280" t="s">
+        <v>839</v>
+      </c>
+      <c r="F280" t="s">
+        <v>337</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1051</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1053</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>364</v>
+      </c>
+      <c r="D281" t="s">
+        <v>838</v>
+      </c>
+      <c r="E281" t="s">
+        <v>839</v>
+      </c>
+      <c r="F281" t="s">
+        <v>596</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1054</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1056</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>369</v>
+      </c>
+      <c r="D282" t="s">
+        <v>838</v>
+      </c>
+      <c r="E282" t="s">
+        <v>839</v>
+      </c>
+      <c r="F282" t="s">
+        <v>596</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1057</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1059</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>373</v>
+      </c>
+      <c r="D283" t="s">
+        <v>838</v>
+      </c>
+      <c r="E283" t="s">
+        <v>839</v>
+      </c>
+      <c r="F283" t="s">
+        <v>596</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1060</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1062</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>377</v>
+      </c>
+      <c r="D284" t="s">
+        <v>838</v>
+      </c>
+      <c r="E284" t="s">
+        <v>839</v>
+      </c>
+      <c r="F284" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1064</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1066</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>381</v>
+      </c>
+      <c r="D285" t="s">
+        <v>838</v>
+      </c>
+      <c r="E285" t="s">
+        <v>839</v>
+      </c>
+      <c r="F285" t="s">
+        <v>1063</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1067</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1069</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>386</v>
+      </c>
+      <c r="D286" t="s">
+        <v>838</v>
+      </c>
+      <c r="E286" t="s">
+        <v>839</v>
+      </c>
+      <c r="F286" t="s">
+        <v>105</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1070</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1072</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>391</v>
+      </c>
+      <c r="D287" t="s">
+        <v>838</v>
+      </c>
+      <c r="E287" t="s">
+        <v>839</v>
+      </c>
+      <c r="F287" t="s">
+        <v>98</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1073</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1075</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>395</v>
+      </c>
+      <c r="D288" t="s">
+        <v>838</v>
+      </c>
+      <c r="E288" t="s">
+        <v>839</v>
+      </c>
+      <c r="F288" t="s">
+        <v>98</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1076</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1078</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>399</v>
+      </c>
+      <c r="D289" t="s">
+        <v>838</v>
+      </c>
+      <c r="E289" t="s">
+        <v>839</v>
+      </c>
+      <c r="F289" t="s">
+        <v>625</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1079</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="290" spans="1:8">
+      <c r="A290" t="s">
+        <v>1081</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>403</v>
+      </c>
+      <c r="D290" t="s">
+        <v>838</v>
+      </c>
+      <c r="E290" t="s">
+        <v>839</v>
+      </c>
+      <c r="F290" t="s">
+        <v>625</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H290" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="291" spans="1:8">
+      <c r="A291" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>10</v>
+      </c>
+      <c r="D291" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E291" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F291" t="s">
+        <v>1087</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H291" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="292" spans="1:8">
+      <c r="A292" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>16</v>
+      </c>
+      <c r="D292" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E292" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F292" t="s">
+        <v>1090</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H292" t="s">
+        <v>1092</v>
+      </c>
+    </row>
+    <row r="293" spans="1:8">
+      <c r="A293" t="s">
+        <v>1093</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>20</v>
+      </c>
+      <c r="D293" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E293" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F293" t="s">
+        <v>1094</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>1095</v>
+      </c>
+      <c r="H293" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="294" spans="1:8">
+      <c r="A294" t="s">
+        <v>1097</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>24</v>
+      </c>
+      <c r="D294" t="s">
+        <v>1085</v>
+      </c>
+      <c r="E294" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F294" t="s">
+        <v>105</v>
+      </c>
+      <c r="G294" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H294" t="s">
+        <v>1099</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -6607,50 +11431,182 @@
     <hyperlink ref="G138" r:id="rId137"/>
     <hyperlink ref="G139" r:id="rId138"/>
     <hyperlink ref="G140" r:id="rId139"/>
     <hyperlink ref="G141" r:id="rId140"/>
     <hyperlink ref="G142" r:id="rId141"/>
     <hyperlink ref="G143" r:id="rId142"/>
     <hyperlink ref="G144" r:id="rId143"/>
     <hyperlink ref="G145" r:id="rId144"/>
     <hyperlink ref="G146" r:id="rId145"/>
     <hyperlink ref="G147" r:id="rId146"/>
     <hyperlink ref="G148" r:id="rId147"/>
     <hyperlink ref="G149" r:id="rId148"/>
     <hyperlink ref="G150" r:id="rId149"/>
     <hyperlink ref="G151" r:id="rId150"/>
     <hyperlink ref="G152" r:id="rId151"/>
     <hyperlink ref="G153" r:id="rId152"/>
     <hyperlink ref="G154" r:id="rId153"/>
     <hyperlink ref="G155" r:id="rId154"/>
     <hyperlink ref="G156" r:id="rId155"/>
     <hyperlink ref="G157" r:id="rId156"/>
     <hyperlink ref="G158" r:id="rId157"/>
     <hyperlink ref="G159" r:id="rId158"/>
     <hyperlink ref="G160" r:id="rId159"/>
     <hyperlink ref="G161" r:id="rId160"/>
     <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
+    <hyperlink ref="G290" r:id="rId289"/>
+    <hyperlink ref="G291" r:id="rId290"/>
+    <hyperlink ref="G292" r:id="rId291"/>
+    <hyperlink ref="G293" r:id="rId292"/>
+    <hyperlink ref="G294" r:id="rId293"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>