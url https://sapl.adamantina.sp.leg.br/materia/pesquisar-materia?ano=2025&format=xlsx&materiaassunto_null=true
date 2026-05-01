--- v1 (2026-02-08)
+++ v2 (2026-05-01)
@@ -10,10828 +10,10831 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7811" uniqueCount="3587">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="7811" uniqueCount="3588">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>16208</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CIRCU</t>
   </si>
   <si>
     <t>Circular Sessão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16208/circular_001.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16208/circular_001.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 1ª Sessão Ordinária, a se realizar no dia 03 de fevereiro, segunda-feira, às 19h, no Plenário Vereador José Ikeda, nada consta para ser apreciado na Ordem do Dia.</t>
   </si>
   <si>
     <t>16209</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16209/circular_002.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16209/circular_002.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 001 a 010/2025 e Projetos de Lei Complementar nºs 001 a 004/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16291</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16291/circular_003_-_2a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16291/circular_003_-_2a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 2ª Sessão Ordinária, a se realizar no dia 17 de fevereiro, segunda-feira, às 19h, no Plenário Vereador José Ikeda,</t>
   </si>
   <si>
     <t>16292</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16292/circular_004_-_comissao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16292/circular_004_-_comissao.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 011 e 012/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16295</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16295/circular_005_-_1a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16295/circular_005_-_1a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 1ª Sessão Extraordinária a se realizar no dia 19 de fevereiro, quarta-feira, às 16:30 horas</t>
   </si>
   <si>
     <t>16344</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16344/circular_006_-_3a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16344/circular_006_-_3a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 3ª Sessão Ordinária, a se realizar no dia 10 de março, segunda-feira, às 19h, no Plenário Vereador José Ikeda,</t>
   </si>
   <si>
     <t>16345</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16345/circular_007_comissoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16345/circular_007_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 013 a 015/2025, Projeto de Lei Complementar nº 005/2025 e Projeto de Emenda à LOMA n º 001/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16409</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16409/2a_sessao_solene.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16409/2a_sessao_solene.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, convoco Vossa Excelência para participar da 2ª Sessão Solene, que será realizada no dia 13 de março, quinta-feira, às 19:30 horas, no Plenário Vereador José Ikeda da Câmara Municipal de Adamantina, para apresentação da Campanha da Fraternidade 2025.</t>
   </si>
   <si>
     <t>16410</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16410/circular_009_-_4a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16410/circular_009_-_4a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 4ª Sessão Ordinária, a se realizar no dia 24 de março, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>16456</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16456/circular_010_-_5a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16456/circular_010_-_5a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 5ª Sessão Ordinária, a se realizar no dia 07 de abril, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>16457</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16457/circular_011_-_comissoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16457/circular_011_-_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 016 a 021/2025 e Projeto de Lei Complementar nº 006/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16503</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16503/circular_012_-_6a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16503/circular_012_-_6a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 6ª Sessão Ordinária, a se realizar no dia 28 de abril, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>16504</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16504/circular_013_-_comissoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16504/circular_013_-_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 022 e 023/2025, Projetos de Lei Complementar nºs 007 a 009/2025 e Projeto de Decreto Legislativo nº 001/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16507</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16507/circular_014_-_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16507/circular_014_-_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 7ª Sessão Ordinária, a se realizar no dia 05 de maio, segunda-feira, às 19h, no Plenário Vereador José Ikeda,</t>
   </si>
   <si>
     <t>16517</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16517/circular_comissao_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16517/circular_comissao_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias do Projeto de Resolução nº 001/2025, Projeto de Lei nº 024/2025 e Projeto de Lei Complementar nº 010/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16533</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16533/circular_extra_2.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16533/circular_extra_2.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 2ª Sessão Extraordinária a se realizar no dia 07 de maio, quarta-feira, às 13:15 horas</t>
   </si>
   <si>
     <t>16599</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16599/circular_017_-_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16599/circular_017_-_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 8ª Sessão Ordinária, a se realizar no dia 19 de maio, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>16604</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16604/circular_018_-_comissao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16604/circular_018_-_comissao.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias do Projeto de Emenda à LOMA nº 002/2025 e Projetos de Lei nºs 025, 026 e 027/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16630</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16630/circular_019_-_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16630/circular_019_-_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 9ª Sessão Ordinária, a se realizar no dia 02 de junho, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>16631</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16631/circular_020_-_comissoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16631/circular_020_-_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 028 e 029/2025 e Projetos de Lei Complementar nºs 011 e 012/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16663</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16663/circular_021_-_10a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16663/circular_021_-_10a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 10ª Sessão Ordinária, a se realizar no dia 16 de junho, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>16664</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16664/circular_022_-_comissoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16664/circular_022_-_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 030 a 032/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16665</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16665/circular_023_-_3a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16665/circular_023_-_3a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 3ª Sessão Extraordinária a se realizar no dia 18 de junho, quarta-feira, às 13:15 horas.</t>
   </si>
   <si>
     <t>16696</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16696/circular_024_-_11a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16696/circular_024_-_11a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 11ª Sessão Ordinária, a se realizar no dia 07 de julho, segunda-feira, às 19h, no Plenário Vereador José Ikeda,</t>
   </si>
   <si>
     <t>16697</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16697/circular_25_comissoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16697/circular_25_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências, cópia dos Projetos de Lei nºs 033 a 038/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16700</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16700/circular.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16700/circular.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 4ª Sessão Extraordinária a se realizar no dia 15 de julho, terça-feira, às 17:00 horas.</t>
   </si>
   <si>
     <t>16736</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16736/circular_12a_ordinaria_0001.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16736/circular_12a_ordinaria_0001.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 12ª Sessão Ordinária, a se realizar no dia 04 de agosto, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>16737</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16737/circular_comissao_0001.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16737/circular_comissao_0001.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas  Excelências, cópia dos Projetos de Lei n's 039, 040 e 041/2025, para conhecimento, análise e  estudos.</t>
   </si>
   <si>
     <t>16766</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16766/circular_029_-_13a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16766/circular_029_-_13a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 13ª Sessão Ordinária, a se realizar no dia 18 de agosto, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>16767</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16767/circular_comissao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16767/circular_comissao.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências, cópia dos Projetos de Lei nºs 042 a 044/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16786</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16786/circular_031_-_14a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16786/circular_031_-_14a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 14ª Sessão Ordinária, a se realizar no dia 1º de setembro, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>16787</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16787/circular_032_-_projetos_lidos.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16787/circular_032_-_projetos_lidos.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências, cópia dos Projetos de Lei nºs 045 e 046/2025 e Projeto de Resolução nº 002/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16788</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16788/circular_033_-_5a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16788/circular_033_-_5a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 5ª Sessão Extraordinária a se realizar no dia 03 de setembro, quarta-feira, às 16:30 horas</t>
   </si>
   <si>
     <t>16857</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16857/circular_034_-_15a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16857/circular_034_-_15a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 15ª Sessão Ordinária, a se realizar no dia 22 de setembro, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>16858</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16858/circular_035_-_comissoes_permanentes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16858/circular_035_-_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências, cópias dos Projetos de Lei nºs 047 e 049 a 054/2025, e Projetos de Lei Complementar nºs 013 e 014/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16868</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16868/circular_037_-_trib._contas_-_vereadores.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16868/circular_037_-_trib._contas_-_vereadores.pdf</t>
   </si>
   <si>
     <t>Encaminha cópia do parecer prévio do Tribunal de Contas referente ao Processo TC-004519.989.23-0, do exercício financeiro de 2023 da Prefeitura Municipal de Adamantina.</t>
   </si>
   <si>
     <t>16869</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16869/circular_037_-_trib._contas_-_vereadores.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16869/circular_037_-_trib._contas_-_vereadores.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, conforme art. 256 do Regimento Interno da Câmara Municipal de Adamantina, encaminho à Vossa Excelência cópia do parecer prévio do Tribunal de contas referente ao Processo TC-004519.989.23-0 do exercício financeiro de 2023 da Prefeitura do Município de Adamantina.</t>
   </si>
   <si>
     <t>16870</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16870/circular_038_-_16a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16870/circular_038_-_16a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 16ª Sessão Ordinária, a se realizar no dia 06 de outubro, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>16871</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16871/circular_039_-_projetos_lidos_16a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16871/circular_039_-_projetos_lidos_16a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia dos Projetos de Lei nºs 055 a 058/2025 e o Projeto de Lei Complementar nº 015/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16942</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16942/circular_040_-_17a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16942/circular_040_-_17a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 17ª Sessão Ordinária, a se realizar no dia 20 de outubro, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>16943</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16943/circular_comissao_21.10.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16943/circular_comissao_21.10.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências, cópia dos Projetos de Lei nºs 048, 059, 060, 061 e 062/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>16979</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16979/circular_042_-_18a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16979/circular_042_-_18a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 18ª Sessão Ordinária, a se realizar no dia 03 de novembro, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>16981</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16981/circular_043_-_comissoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16981/circular_043_-_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências, cópia do Projeto de Decreto Legislativo nº 002/2025 e dos Projetos de Lei nºs 063, 064 e 065/2025.</t>
   </si>
   <si>
     <t>17021</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17021/circular_044_-_19a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17021/circular_044_-_19a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 19ª Sessão Ordinária, a se realizar no dia 17 de novembro, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>17033</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17033/comissao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17033/comissao.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências, cópia dos Projetos de Lei nºs 066 a 075/2025 e Projeto de Lei Complementar nº 016/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>17034</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17034/circular_046_-_6a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17034/circular_046_-_6a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo    disposições   regimentais,  CONVOCO Vossa Excelência para  a  6ª  Sessão  Extraordinária  a  se realizar no  dia 26  de  novembro, quarta-feira, às 13:00h.</t>
   </si>
   <si>
     <t>17084</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17084/circular_047_-_20a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17084/circular_047_-_20a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 20ª Sessão Ordinária, a se realizar no dia 1º de dezembro, segunda-feira, _x000D_
 às 19h, no Plenário Vereador José Ikeda._x000D_
 _x000D_
 SESSÃO REMARCADA EM VIRTUDE DE QUEDA DE ENERGIA OCORRIDA NO DIA 1º DE DEZEMBRO</t>
   </si>
   <si>
     <t>17085</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17085/circular_048_-_20a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17085/circular_048_-_20a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 20ª Sessão Ordinária, a se realizar no dia 05 de dezembro, sexta-feira, às 16:00h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>17086</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17086/circular_049_-_comissoes_permanentes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17086/circular_049_-_comissoes_permanentes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências, cópia dos Projetos de Lei nºs 076 a 081/2025, Anteprojeto de Lei nº 006/2025 e Projeto de Decreto Legislativo nº 003/2025, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>17087</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17087/circular_050_-_21a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17087/circular_050_-_21a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 21ª Sessão Ordinária, a se realizar no dia 15 de dezembro, segunda-feira, às 19:00h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>17097</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17097/circular_051_-_comissoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17097/circular_051_-_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências, cópias do Projetos de Lei nºs 082, 083 e 084/2025, Projetos de Lei Complementar nºs 017 e 018/2025, e Projeto de Decreto Legislativo nº 004/2025, para conhecimento, análise e estudos.</t>
   </si>
   <si>
     <t>17104</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17104/circular_052_7a_extraordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17104/circular_052_7a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 7ª Sessão Extraordinária a se realizar no dia 17 de dezembro, quarta-feira, às 16:30 horas</t>
   </si>
   <si>
     <t>17185</t>
   </si>
   <si>
     <t>EMENM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Todos os Edis</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17185/2025_loa_emenda_01.25_lei_4482.25.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17185/2025_loa_emenda_01.25_lei_4482.25.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa ao Projeto de Lei nº 048/2025 - REMANEJAMENTO</t>
   </si>
   <si>
     <t>17186</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17186/2025_loa_emenda_02.25_lei_4482.25.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17186/2025_loa_emenda_02.25_lei_4482.25.pdf</t>
   </si>
   <si>
     <t>17187</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17187/2025_loa_emenda_03.25_lei_4482.25.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17187/2025_loa_emenda_03.25_lei_4482.25.pdf</t>
   </si>
   <si>
     <t>17188</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17188/2025_loa_emenda_04.25_lei_4482.25.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17188/2025_loa_emenda_04.25_lei_4482.25.pdf</t>
   </si>
   <si>
     <t>Modifica o Parágrafo Único do Art. 3º do Projeto de Lei nº 048/2025.</t>
   </si>
   <si>
     <t>16249</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16249/indicacao_001_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16249/indicacao_001_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Saúde estudar a possibilidade de encaminhar, à Unidade Básica de Saúde, pacientes atípicos, sem limite de idade, ou seja, munícipes definidos com alteração de tipo intelectual, emocional e/ou comportamental, que pode dificultar a interação da pessoa no meio em que cresce e se desenvolve, tendo sido identificado pelo profissional em Odontologia da Unidade Básica de Saúde que o  tratamento do paciente necessita ser realizado por profissional que autue com sedação adequada,  desde ao tratamento preventivo e também aqueles que compreendam pequeno, médio e ou alta complexidade.</t>
   </si>
   <si>
     <t>16250</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16250/indicacao_002_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16250/indicacao_002_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Saúde estudar a possibilidade de rever a escala de férias dos profissionais de Odontologia, para que as Unidades Básicas de Saúde onde prestam serviços,  não fiquem sem profissional no período de férias escolares, assim sendo,  a população  não venha  sofrer prejuízos quanto ao acesso dessa oferta de  tratamento na rede pública. Ressalto que em férias escolares as famílias têm horário mais elástico para acessarem esse tratamento.</t>
   </si>
   <si>
     <t>16251</t>
   </si>
   <si>
     <t>Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16251/indicacao_003_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16251/indicacao_003_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja contatada a Direção da FAI – Centro Universitário de Adamantina, com a finalidade de solicitar a liberação das piscinas do Campus III para as pessoas carentes de nosso município aos finais de semana, principalmente crianças, adolescentes e idosos, para práticas esportivas e atividades como hidroginástica e outras formas de lazer.</t>
   </si>
   <si>
     <t>16252</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16252/indicacao_004_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16252/indicacao_004_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à secretaria municipal competente, juntamente com o setor responsável pela zeladoria do Parque dos Pioneiros, estudar a possibilidade de colocar grade de proteção em todas as bocas de lobo existentes na parte interna do Parque.</t>
   </si>
   <si>
     <t>16253</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16253/indicacao_005_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16253/indicacao_005_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Secretaria Municipal responsável pela limpeza pública, no sentido de estudar a possibilidade de escalar servidores para fazer a limpeza das ruas avenidas no centro da cidade, aos sábados, a exemplo de algumas cidades da região que realizam este tipo de serviço.</t>
   </si>
   <si>
     <t>16254</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16254/indicacao_006_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16254/indicacao_006_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja contatada a diretoria da FAI – Centro Universitário de Adamantina, objetivando promover estudos no sentido de agilizar, através do curso de Veterinária, um atendimento mais amplo com nossos pecuaristas, com a supervisão dos profissionais da área, alunos, oferecendo assim orientações de cuidados com os animais bovinos, ovinos e equinos.</t>
   </si>
   <si>
     <t>16255</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16255/indicacao_007_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16255/indicacao_007_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Secretaria Municipal de Obras e Serviços/Setor de iluminação pública proceder com urgência a substituição de lâmpadas queimadas no Parque Caldeira.</t>
   </si>
   <si>
     <t>16256</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16256/indicacao_008_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16256/indicacao_008_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Secretaria Municipal competente estudar a possibilidade de aumentar os pontos de coleta de lixo eletrônico em nossa cidade instalando nos seguintes lugares: Paço Municipal; Almoxarifado, Terminal Rodoviário e Delegacia Seccional da Polícia de Adamantina – Polícia Civil, Delegacia de Polícia de Defesa da Mulher de Adamantina e Delegacia de Polícia Civil DIG/DISE.</t>
   </si>
   <si>
     <t>16257</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16257/indicacao_009_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16257/indicacao_009_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente atender as necessidades de reformas, adequações, aquisições entre outras reivindicações que, certamente, surgirão da escola “Navarro de Andrade”, e que sejam atendidas, a fim de garantir aos alunos daquele berço, que garante o desenvolvimento do cidadão, por ter dignidade.</t>
   </si>
   <si>
     <t>16258</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16258/indicacao_010_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16258/indicacao_010_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam realizados estudos, por meio da Secretaria Municipal de Esportes e Secretaria de Planejamento, para a implantação de marcações de metragem ao longo das pistas de caminhada do Parque Caldeira e do Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>16259</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16259/indicacao_011_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16259/indicacao_011_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam realizados estudos, por meio da Secretaria Municipal de Planejamento e da Secretaria de Obras e Serviços, para a construção de banheiros públicos no “Espaço Gastronômico”, situado no Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>16260</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16260/indicacao_012_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16260/indicacao_012_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam realizados estudos, por meio da Secretaria Municipal de Obras e da Secretaria de Planejamento, para a criação de uma via para pedestres no trecho entre o final da Avenida da Saudade e o início da Vicinal José Bocardi, com acesso aos bairros Condomínio Bellagio e Residencial Millenium. Recomenda-se, ainda, a instalação de iluminação pública, a implantação de redutores de velocidade, faixa de pedestres e sinalização adequada nesse trajeto.</t>
   </si>
   <si>
     <t>16261</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16261/indicacao_013_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16261/indicacao_013_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam realizados estudos, por meio das Secretarias Municipais de Esportes e Cultura, Turismo e Assistência Social para a retomada das atividades do grupo Estrela da Barra nos bairros Parque do Sol, Jardim Brasil, Bela Vista e na Casa Afro, como forma de promover a inclusão social e a valorização da cultura afro-brasileira.</t>
   </si>
   <si>
     <t>16262</t>
   </si>
   <si>
     <t>Eder do Nascimento Ruete</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16262/indicacao_014_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16262/indicacao_014_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal competente proceder a revitalização da área verde existente no Jardim Santa Inês, que faz frente com a Al. Luiz Endo, esquina com a Rua Antônio Schmidt Vilela, medindo 1.872,62 m², colocando postes com luminárias e LED e concretando as calçadas.</t>
   </si>
   <si>
     <t>16263</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16263/indicacao_015_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16263/indicacao_015_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal competente estudar a possibilidade de incluir no Programa Melhor Caminho, a Estrada ADM 149, denominada José Trentino, que liga Rodovia Plácido Rocha ao Bairro Córrego da Onça, a fim de melhorar o tráfego nesta importante estrada da nossa zona rural.</t>
   </si>
   <si>
     <t>16264</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16264/indicacao_016_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16264/indicacao_016_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Obras e Serviços, promover uma frente de trabalho com designação de vários funcionários para realizar um mutirão de limpeza da cidade, tanto no centro, como também nos bairros, inclusive nos dias de sábado, como foi realizado em anos anteriores.</t>
   </si>
   <si>
     <t>16265</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16265/indicacao_017_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16265/indicacao_017_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Planejamento/Diretoria Municipal de Trânsito proceder a instalação de redutor de velocidade, tipo lombada na Rua Mario Oliveiro, quadra entre a Rua Joaquim Zacarias da Silva e a Alameda José Bechara.</t>
   </si>
   <si>
     <t>16266</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16266/indicacao_018_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16266/indicacao_018_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Planejamento elaborar projeto detalhando visando realizar melhorias no campo de futebol localizado na Praça Waldemar Romanini, no Jardim Adamantina, tais como reforma completa no gramado, colocação de alambrado ao redor do campo, adequações no vestiário e banheiros, e construção de uma mini arquibancada a fim de acomodar os torcedores e público em geral nos dias de grandes eventos.</t>
   </si>
   <si>
     <t>16267</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16267/indicacao_019_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16267/indicacao_019_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do setor competente da prefeitura o funcionamento ininterrupto dos banheiros públicos localizados no pátio da antiga Fepasa, onde funcionam as feiras livres de quartas-feiras e domingos, até às 22h todos os dias da semana, bem como proceder reformas nos mesmos com reparos nas torneiras e vasos sanitários a fim de oferecer melhores condições de uso dos banheiros.</t>
   </si>
   <si>
     <t>16268</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16268/indicacao_020_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16268/indicacao_020_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Planejamento e da Secretaria Municipal de Obras, proceder a instalação de iluminação pública na praça localizada no bairro Jaraguá, continuidade do Parque dos Pioneiros, entre as ruas Birigui, Walter Massa Ferro e Francisco José de Azevedo.</t>
   </si>
   <si>
     <t>16269</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16269/indicacao_021_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16269/indicacao_021_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita junto da Secretaria Municipal competente limpeza da área verde adjacente à Rua José Brás Filho, altura do número 275, no Jardim Ipiranga, bem como a poda das árvores no local.</t>
   </si>
   <si>
     <t>16270</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16270/indicacao_022_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16270/indicacao_022_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita junto da Secretaria de Obras e Serviços a instalação de redutores de velocidade (lombadas) e faixa elevada de pedestres (lombo faixa) nos seguintes locais: 1 - Alameda Padre Nóbrega, esquina com a Rua Galdino da Silva (redutor de velocidade) 2 - Alameda Padre Nóbrega, esquina com a Rua Francisco Alves Lima (redutor de velocidade) 3 - Cruzamento da Alameda Padre Nóbrega com a Rua Turquesa (continuação da Rua Professora Maria Ester Toffoli) – Faixa elevada de pedestres (lombofaixa)</t>
   </si>
   <si>
     <t>16271</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16271/indicacao_023_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16271/indicacao_023_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita junto da Secretaria competente a necessidade urgente de melhoria da iluminação no Parque do Caldeira, garantindo maior segurança e visibilidade para os frequentadores, especialmente no período noturno.</t>
   </si>
   <si>
     <t>16272</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Eder do Nascimento Ruete, Maria Gabriela Costa Calil Bearare, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16272/indicacao_024_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16272/indicacao_024_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal competente, incluir na programação de recapeamento asfáltico de ruas de nosso município, toda a extensão da Rua Ary Barroso, no Jardim Ipiranga, encontra-se em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>16273</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16273/indicacao_025_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16273/indicacao_025_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal competente, incluir na programação de recapeamento asfáltico de ruas de nosso município, o trecho da Rua Heitor Feire de Carvalho entre a Avenida Miguel Veiga e Avenida Vitório Romanini, uma vez que o quarteirão está em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>16274</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16274/indicacao_026_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16274/indicacao_026_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal competente, incluir na programação de recapeamento de várias ruas da Vila Freitas que encontram-se em péssimo estado de conservação, atendendo a pedidos de munícipes da localidade.</t>
   </si>
   <si>
     <t>16275</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16275/indicacao_027_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16275/indicacao_027_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Obras e Serviços e de Planejamento, a implantação de iluminação da parte frontal do cemitério municipal, bem como a instalação de câmeras de monitoramento e segurança nas partes internas e externas do cemitério.</t>
   </si>
   <si>
     <t>16276</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16276/indicacao_028_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16276/indicacao_028_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao setor competente contratar por meio de terceirização, mais médicos, enfermeiros e auxiliares de enfermagem para melhor atendimento nas UNIDADES BÁSICAS DE SAÚDE de nosso município, uma vez que está havendo demora nas consultas agendadas para atendimento aos pacientes.</t>
   </si>
   <si>
     <t>16277</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16277/indicacao_029_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16277/indicacao_029_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao setor competente proceder instalação de uma Unidade Básica de Saúde (UBS), no Residencial Aliança, afim de atender os moradores do Residencial Aliança, EcoVille I e II, Parque do Sol, e os moradores dos bairros rurais adjacentes.</t>
   </si>
   <si>
     <t>16278</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16278/indicacao_030_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16278/indicacao_030_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao setor competente proceder a instalação de Parque Infantil na Vila Jardim das Flores, na Praça da Igreja Nossa Senhora Aparecida, atendendo reiterados pedidos dos pais e mães da localidade.</t>
   </si>
   <si>
     <t>16279</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16279/indicacao_031_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16279/indicacao_031_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Secretaria Municipal de Esportes proceder implantação de uma Comissão Municipal de Esportes em Adamantina, haja vista que ela será um instrumento de ação estratégica para atender às demandas crescentes da população por políticas públicas esportivas, consolidando o esporte como um direito e um pilar essencial para o desenvolvimento social, educacional e cultural de Adamantina e um apoio essencial ao trabalho realizado pela SELAR.</t>
   </si>
   <si>
     <t>16280</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16280/indicacao_032_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16280/indicacao_032_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam aos departamentos da Administração Municipal sobre a necessidade de realizar um amplo trabalho de recuperação e conservação de uma área abandonada existente na Rua Pernambuco esquina com a Rua Ceará, no Jardim Brasil, pois o estado de abandono é grande, causando vários transtornos aos moradores, em função do mato alto, tais como: mau cheiro, proliferação de insetos, aparecimento de animais peçonhentos, e de cobras, colocando em risco à saúde das pessoas residentes nas proximidades daquela localidade, principalmente crianças e pessoas idosas.</t>
   </si>
   <si>
     <t>16281</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16281/indicacao_033_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16281/indicacao_033_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Secretaria Municipal de Obras e Serviços proceder elaboração de projeto técnico, com a devida urgência, objetivando o recapeamento da Rua Laurindo Simoncelli, no Jardim Brasil, no trecho compreendido entre a Rua Rio de Janeiro e a Rua Paraná, importante via de comunicação daquele bairro, com intenso fluxo de veículos, pois a via de acesso a nossa FATEC - Faculdade de Tecnologia.</t>
   </si>
   <si>
     <t>16282</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16282/indicacao_034_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16282/indicacao_034_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao setor competente da Prefeitura para realizar com urgência um amplo trabalho de conservação e limpeza na extensa área de esportes do Bairro Jardim Brasil, que contempla dois campos de futebol médio, academia ao ar livre, parquinho infantil e pista de caminhada.</t>
   </si>
   <si>
     <t>16283</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16283/indicacao_035_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16283/indicacao_035_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam aos competentes departamentos da prefeitura estudos técnicos visando a criação e demarcação de vagas de estacionamento exclusivas para pessoas com deficiência em locais estratégicos do município, como em frente à Associação de Pais e Amigos dos Excepcionais (APAE), escolas, clínicas médicas e ambulatoriais, entidades, instituições públicas e privadas onde ainda não há essa adequação.</t>
   </si>
   <si>
     <t>16284</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16284/indicacao_036_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16284/indicacao_036_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao setor competente da Prefeitura para realizar com urgência um amplo trabalho de conservação e limpeza na extensa área de esportes do Conjunto Habitacional Mário Covas, que contempla campo de futebol médio, quadra coberta de esportes e parquinho infantil.</t>
   </si>
   <si>
     <t>16285</t>
   </si>
   <si>
     <t>Hélio José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16285/indicacao_037_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16285/indicacao_037_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao setor competente da Prefeitura a elaboração de projeto técnico para asfaltar o trecho não pavimentado da Rua Paraná, iniciando-se no cruzamento com a Rua Amazonas até o final da referida via urbana, percorrendo uma distância de menos de 100 metros ou ao menos a realização de obras de serviços de aterramento e terraplanagem daquele local, bem como a instalação de um poste de energia elétrica ao término desse logradouro público.</t>
   </si>
   <si>
     <t>16286</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16286/indicacao_038_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16286/indicacao_038_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao setor competente da Prefeitura a instalação de iluminação no Parquinho Infantil localizado na Rua Maria Esther Toffoli, no Residencial Eldorado II.</t>
   </si>
   <si>
     <t>16287</t>
   </si>
   <si>
     <t>Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16287/indicacao_039_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16287/indicacao_039_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Planejamento/Diretoria Municipal de Trânsito, promover estudos a fim de viabilizar a instalação de redutor de velocidade, tipo lombada, nos seguintes pontos de nossa cidade, abaixo relacionados:Av. Moyses Justino da Silva, no sentido Lucélia/Adamantina, proximidades do Hotel 10; Rua Germano Meira de Vasconcelos, entre o Marcado Bela vista e Bar Jardim Bela Vista; Av. Manoel Passos, proximidades do nº 08, Residencial Altos da Colina bem em frente do parquinho e campo de futebol; Rua Mario Oliveiro, um quarteirão abaixo do depósito Alvorada Construções e Acabamentos.</t>
   </si>
   <si>
     <t>16288</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16288/indicacao_040_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16288/indicacao_040_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente agendar o nome do Senhor Benício Baliero para denominar ruas, avenidas ou próprios públicos de nosso munícipio.</t>
   </si>
   <si>
     <t>16289</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16289/indicacao_041_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16289/indicacao_041_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal competente promover estudos sobre a viabilidade de colocar alambrado da quadra de areia da Praça José Parrila, Vila Fátima, atendendo inúmeros pedidos dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>16290</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16290/indicacao_042_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16290/indicacao_042_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita Secretaria Municipal de Planejamento/Diretora Municipal de Trânsito, promover estudos a fim de viabilizar a colocação de uma lombofaixa na Av. Adhemar de Barros, no quarteirão entre as Alamedas Maria Cândida Romanini e Padre Anchieta.</t>
   </si>
   <si>
     <t>16315</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Hélio José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16315/indicacao_043_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16315/indicacao_043_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Secretaria Municipal responsável estudar a possibilidade de proceder inspeção mensal, em toda extensão urbana da linha férrea e constatando que tenha vegetação volumosa, encaminhe notificação a empresa Rumo Logística, solicitando que a empresa realize a capinação, contudo, deduzindo a área que é de responsabilidade da prefeitura consoante consta no documento acima mencionado. Findado o prazo legal para execução da capinagem de responsabilidade da empresa Rumo Logística e  não tendo sido realizado o serviço pela empresa, o Poder Executivo tome as   providências cabíveis para a execução da roçagem da linha férrea e que também seja realizada a cobrança da prestação desse serviço, obedecendo o acordo realizado pela prefeitura local e a época empresa Fepasa.</t>
   </si>
   <si>
     <t>16316</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16316/indicacao_044_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16316/indicacao_044_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal competente verificar a possibilidade da construção de uma rotatória na Av. Francisco Belusci, defronte ao portão de acesso ao pátio da Clínica Veterinária da FAI, semelhante ao existente defronte a empresa Gatti situada na mesma avenida.</t>
   </si>
   <si>
     <t>16317</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16317/indicacao_045_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16317/indicacao_045_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal competente aumentar o número de vagas aos idosos para usufruírem do projeto Dia Centro, que funciona na Clínica de Repouso Nosso Lar, uma vez que há uma lista de espera farta, contendo os nomes dos idosos que necessitam desse amparo.</t>
   </si>
   <si>
     <t>16318</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16318/indicacao_046_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16318/indicacao_046_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente agendar o nome do Senhor Yukio Ujikawa para denominar ruas, avenidas ou próprios públicos de nosso munícipio.</t>
   </si>
   <si>
     <t>16319</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16319/indicacao_047_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16319/indicacao_047_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao setor competente viabilizar a contratação de profissional em Engenharia de Trânsito capacitado em efetuar  REVISÃO DO PLANO DE MOBILIDADE URBANA, objetivando realizar levantamento da atual situação da mobilidade  do município ( zona rural e urbana) visando um novo e adequado projeto de transporte viário ( conjunto de vias ou estradas que compõem a infraestrutura de transporte) o qual trará segurança no trânsito, além de proporcionar uma cidade moderna.</t>
   </si>
   <si>
     <t>16320</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16320/indicacao_048_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16320/indicacao_048_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder com urgência a roçagem e limpeza nos acostamentos da Estrada Vicinal Pedro Monego, que liga o Bairro Tupanzinho e Estrada José Bocardi.</t>
   </si>
   <si>
     <t>16321</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16321/indicacao_049_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16321/indicacao_049_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita às Secretarias Municipais competentes elaborar estudos técnicos e financeiros no sentido de promover a revitalização e o fortalecimento da nossa feira-livre, com reforma dos banheiros, iluminação adequada para o local, cobertura para abrigar os feirantes, a fim de proteger das chuvas e do sol escaldante, e também o recapeamento asfáltico em toda extensão do pátio.</t>
   </si>
   <si>
     <t>16322</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16322/indicacao_050_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16322/indicacao_050_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal competente agendar o nome do Senhor Herpílire Balista, para denominar ruas em futuros loteamentos que forem lançados em nosso município a fim de eternizar na memória da população o nome deste ilustre e prestativo adamantinense.</t>
   </si>
   <si>
     <t>16323</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16323/indicacao_051_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16323/indicacao_051_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a Secretaria Municipal competente a fim de que sejam empreendidos esforços para voltar a oferecer a distribuição de sacos de lixo verde, de forma gratuita, em todas as residências de Adamantina para o descarte de matérias recicláveis.</t>
   </si>
   <si>
     <t>16324</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16324/indicacao_052_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16324/indicacao_052_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita às Secretarias Municipais competentes promoverem estudos visando a isenção de taxas cobradas conforme Decreto 7.037/2024 que dispõe sobre preços públicos para o Exercício de 2025, cobradas para utilização de próprios públicos municipais, ginásio de esportes e estádio municipal, nos períodos diurno e noturno, nos eventos esportivos sem fins lucrativos.</t>
   </si>
   <si>
     <t>16325</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16325/indicacao_053_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16325/indicacao_053_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Secretaria Municipal de Agricultura, Abastecimento e Meio Ambiente a realização de serviços de limpeza e manutenção na área institucional do Parque Itapuã I.</t>
   </si>
   <si>
     <t>16326</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16326/indicacao_054_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16326/indicacao_054_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Secretaria Municipal de Planejamento / Departamento Municipal de Trânsito a realização de melhorias na sinalização viária e na segurança do tráfego na Rua Zequinha de Abreu e em seus cruzamentos com as vias Tsunekishi Sakai e Pastor Pedro Pereira.</t>
   </si>
   <si>
     <t>16327</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16327/indicacao_055_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16327/indicacao_055_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Secretaria Municipal de Obras e Planejamento a realização de estudos e providências para a implantação de calçamento e iluminação pública na área institucional do Parque Itapuã I.</t>
   </si>
   <si>
     <t>16328</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16328/indicacao_056_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16328/indicacao_056_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita setor competente a fim de promover estudos viabilizando a volta da EMDA – Empresa de Desenvolvimento de Adamantina.</t>
   </si>
   <si>
     <t>16329</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16329/indicacao_057_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16329/indicacao_057_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita do setor competente fiscalização da população que transporta resíduos de construção e demolição, resíduos volumosos e resíduos recicláveis na Vicinal José Bocardi.</t>
   </si>
   <si>
     <t>16330</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16330/indicacao_058_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16330/indicacao_058_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao setor competente incluir na programação de recapeamento asfáltico de ruas de nosso município, vários trechos de ruas do Jardim Ipiranga e América que se encontram em péssimo estado de conservação</t>
   </si>
   <si>
     <t>16331</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16331/indicacao_059_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16331/indicacao_059_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Secretaria Municipal de Planejamento/Diretoria Municipal de Trânsito, realizar estudos para regulamentar  e sinalizar trecho da Rua Paulo José Braz Filho, entre as Ruas Zequinha de Abreu (Jardim Ipiranga) e Takayoshi Morinaga (Parque Iguaçu), uma vez que referido trecho de rua é muito estreito e tem causado transtornos e aumentado consideravelmente a chance de acidentes de trânsito no local.</t>
   </si>
   <si>
     <t>16332</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16332/indicacao_060_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16332/indicacao_060_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal competente proceder a instalação de parquinho infantil no Jardim CECAP, na área de lazer do bairro, atendendo pedido reiterado da senhora Maria Aparecida Ivasco, da qual representa as mães de crianças que residem no tradicional bairro de nosso município.</t>
   </si>
   <si>
     <t>16333</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16333/indicacao_061_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16333/indicacao_061_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da secretaria competente, proceder a contratação de um médico regulador para atuar na rede municipal de saúde, com a função de otimizar a fila de espera para especialidades médicas e priorizar os casos de urgência e emergência.</t>
   </si>
   <si>
     <t>16334</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16334/indicacao_062_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16334/indicacao_062_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à secretaria competente, a realização de manutenção urgente nos parquinhos infantis localizados no Parque Caldeira e no Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>16335</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16335/indicacao_063_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16335/indicacao_063_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à secretaria competente proceder limpeza e manutenção nos arredores do ponto de ônibus localizado na Rua Santa Cecília, altura do número 150, no bairro Jardim Paulista, bem como remoção urgente dos entulhos e a manutenção periódica do local, garantindo melhores condições para os munícipes.</t>
   </si>
   <si>
     <t>16336</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16336/indicacao_064_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16336/indicacao_064_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à secretaria competente proceder construção de calçada na Rua José Brás Filho, altura do número 275, no Jardim Ipiranga.</t>
   </si>
   <si>
     <t>16337</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16337/indicacao_065_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16337/indicacao_065_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à secretaria competente proceder o desenvolvimento e implementação de aplicativo para dispositivos móveis destinado ao protocolo e acompanhamento de solicitações de serviços públicos municipais, com área administrativa exclusiva para monitoramento das demandas por parte dos órgãos competentes, além da disponibilização de QR Codes em locais estratégicos para facilitar o acesso dos cidadãos.</t>
   </si>
   <si>
     <t>16338</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16338/indicacao_066_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16338/indicacao_066_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à secretaria competente proceder o desenvolvimento e implementação de um de um aplicativo para dispositivos móveis destinado à avaliação do atendimento prestado pelos setores, unidades e profissionais da saúde pública municipal com área administrativa exclusiva para acesso dos órgãos competentes, permitindo análise das informações para aprimoramento dos serviços prestados.</t>
   </si>
   <si>
     <t>16339</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Daniel Augusto da Silva Fabri, Marta de Almeida Bezerra, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16339/indicacao_067_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16339/indicacao_067_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam junto aos departamentos jurídicos da Prefeitura e FAI a viabilidade de aumentar do número de bolsas de estudo de 50%, direcionadas a estudantes universitários com residência fixa no município de Adamantina e que não dispõem de condições econômicas para arcar com as mensalidades de um curso superior.</t>
   </si>
   <si>
     <t>16340</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16340/indicacao_068_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16340/indicacao_068_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Administração estudar a possibilidade de correção no valor da Bolsa de Estudos e do Vale-Transporte dos Estagiários da Prefeitura de Adamantina com os mesmos índices aplicado no reajuste da remuneração dos servidores municipais, pois, considerarmos uma medida justa e coerente com a valorização do trabalho estudantil, refletindo o compromisso da administração pública com o desenvolvimento educacional e profissional da juventude de Adamantina.</t>
   </si>
   <si>
     <t>16341</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>Marta de Almeida Bezerra, Maria Gabriela Costa Calil Bearare, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16341/indicacao_069_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16341/indicacao_069_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Planejamento elaborar a viabilidade técnica e financeira objetivando realizar uma completa reforma no prédio do CIS – Centro Integrado de Saúde de Adamantina, incluindo a colocação de vidros de proteção da recepção e instalação de aparelho de ar condicionado.</t>
   </si>
   <si>
     <t>16342</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16342/indicacao_070_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16342/indicacao_070_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras e Serviços dar continuidade na mão de obra prisional, que tem prestado excelente trabalho ao nosso município, para a limpeza geral da cidade, tais como capinação de espaços e logradouros públicos.</t>
   </si>
   <si>
     <t>16343</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16343/indicacao_071_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16343/indicacao_071_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita junto à Secretaria Municipal de Educação analisar a legalidade de implantar o transporte noturno para estudantes que fazem faculdade e não possuem veículo e/ou outro tipo de transporte para estudar.</t>
   </si>
   <si>
     <t>16366</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Cid José Aparecido dos Santos, Eder do Nascimento Ruete, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16366/indicacao_072_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16366/indicacao_072_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam o setor competente a fim de que haja o devido recapeamento asfáltico das ruas abaixo elencadas: Rua José Miguel, do nº 05 ao 119, Residencial Monte Alegre; Rua Francisco A de Lima, do nº 05 ao 106, Residencial Monte Alegre; Rua Galdino da Silva, do nº 09 ao 129, Residencial Monte Alegre; Rua Francisco Alves, do nº 13 ao 234, Jardim Ipiranga. Rua Limeira, do nº 201 ao 396, residencial Vila Jamil de Lima; Rua São Bento, do nº 170 ao 244, Vila Jamil de Lima; Rua Ary Barroso, do nº 286 ao 956m Jardim Ipiranga; Rua das Camélias, do nº 111 ao 130, Vila Jardim; Al. Porto Alegre, do nº 32 ao 281, Vila Jamil de Lima,</t>
   </si>
   <si>
     <t>16367</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16367/indicacao_073_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16367/indicacao_073_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita do setor competente seja feita demarcação no piso pavimentado dos Parques Pioneiros e Parque Caldeira com cores diferentes, indicando que um dos espaços está reservado para praticantes de corrida e o outro para quem pratica caminhada, portanto, numa velocidade inferior ao primeiro.</t>
   </si>
   <si>
     <t>16368</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16368/indicacao_074_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16368/indicacao_074_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente proceder estudos técnicos e, consequentemente, a instalação de um SEMÁFARO no cruzamento das Rua Santa Catarina com a Al. Padre Nóbrega a fim de normatizar o trânsito de veículos, pedestres e outros meios de locomoção com segurança e agilidade.</t>
   </si>
   <si>
     <t>16369</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16369/indicacao_075_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16369/indicacao_075_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita do setor competente proceder estudos técnicos viabilização do Projeto “ Construção de área coberta destinada a Educação em saúde na UBS Nove de Julho”, elaborado pelas  enfermeiras SANDRA REGINA DE LIMA POLI e MILENA CANALES SILVA, lotadas na Secretaria Municipal de Saúde  - PAS I, localizado na rua Nove de Julho, 841, centro – Adamantinas.</t>
   </si>
   <si>
     <t>16370</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16370/indicacao_076_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16370/indicacao_076_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita do setor competente proceder instalação de bicicletários nas praças, áreas de lazer, prédios públicos municipais e outros locais que julgar necessário.</t>
   </si>
   <si>
     <t>16371</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16371/indicacao_077_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16371/indicacao_077_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita do setor competente proceder estudos objetivando a adequação do índice do pagamento da atividade delegada aos policiais civis e militares e também haja a concessão de pagamento de incentivo pró-labore ao policial que fixar residência na cidade.</t>
   </si>
   <si>
     <t>16372</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16372/indicacao_078_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16372/indicacao_078_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do setor competente proceder estudos a fim de regulamentar o estacionamento dos veículos “a espera de conserto” da Auto Mecânica Monza e que tomam espaço da via pública, bem como seja dada solução ao veículo Corolla, aparentemente, abandonado. Indico também seja elaborado estudo pela Secretária de Desenvolvimento Econômico, se essa for a competência, em viabilizar espaço maior e adequado para a instalação da Auto Mecânica Monza, a fim de atender a demanda do trabalho adequadamente.</t>
   </si>
   <si>
     <t>16373</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16373/indicacao_079_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16373/indicacao_079_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do setor competente sejam tomadas as providências por setor competente no que tange a residência situada na Rua 09 de Julho, defronte à Igreja Assembleia de Deus Ministério de Belém: 1) Verificar as condições do imóvel citado, se está dentro das normas técnicas de segurança para moradia; 2) Fiscalização, retirada e proibição do acúmulo de material reciclável na calçada e no interior do terreno da residência ou até mesmo dentro dela.  3) Dentro dessa indicação incluo providências com relação os outros imóveis que estejam armazenando irregularmente material reciclável em nosso município.</t>
   </si>
   <si>
     <t>16374</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16374/indicacao_080_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16374/indicacao_080_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do setor competente sejam tomadas as providências por setor competente no que tange ao terreno situada na Rua 09 de Julho, defronte à Igreja Assembleia de Deus Ministério de Belém: 1 - Verificar as condições do terreno citado, se está dentro das normas técnicas de demolição; 2 - Imediata constatação do proprietário do imóvel e a ele determinar em tempo mínimo previsto nas normas, a correta limpeza do terreno e consequentemente, manutenção da limpeza, rotineira;</t>
   </si>
   <si>
     <t>16375</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16375/indicacao_081_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16375/indicacao_081_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita do Setor responsável para que tome as providências cabíveis para que haja identificação do proprietário do imóvel situado na al Santa Cruz, 888, Centro, e que o setor responsável da Prefeitura realize estudos técnicos que constatem as condições de moradia do imóvel, verificando se o imóvel coloca em risco morador, bem como haja a limpeza de todo o terreno, devendo acontecer  fiscalização para que essa limpeza seja continua e frequente. Se o imóvel não apresentar condições de uso que seja interditado e providências para correção sejam tomadas. Indico também maior eficiência no que tange a fiscalização de imóveis residenciais ou não que se encontram espalhados em nosso município. além de prejudicar os moradores vizinhos, é nítido o aparente demazelo por parte dos proprietários e falta de fiscalização pelo poder público. Esse desmazelo traz consequências prejudiciais ao nosso município.</t>
   </si>
   <si>
     <t>16376</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16376/indicacao_082_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16376/indicacao_082_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita do setor competente sejam tomadas as providências para que haja determinação as empresas  imobiliárias, que têm sob seu domínio imóveis para alugar ou vender, a manutenção rotineira da limpeza da parte externa dos imóveis, bem como das calçadas e franquear, com frequência, a entrada dos agentes de saúde para realizarem vistorias necessárias ao combate de endemias, observando a água parada nos vasos sanitários, calhas, ralos, etc.</t>
   </si>
   <si>
     <t>16377</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16377/indicacao_083_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16377/indicacao_083_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Planejamento/Diretoria Municipal de Trânsito estudar a possibilidade de implantar um redutor de velocidade, tipo lombofaixa, na Rua Nove de Julho, altura do nº 568, proximidades da Igreja Assembleia de Deus e Campus I FAI, visando coibir o excesso de velocidade no local.</t>
   </si>
   <si>
     <t>16378</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16378/indicacao_084_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16378/indicacao_084_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente agendar o nome da Ilustríssima Senhora Pastora Raimunda Alves da Silva, para denominar Rua em futuros loteamentos que forem lançados no município a fim de eternizar na memória da população o nome da pastora que prestou relevantes serviços à nossa comunidade.</t>
   </si>
   <si>
     <t>16379</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16379/indicacao_085_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16379/indicacao_085_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Agricultura, Abastecimento e Meio Ambiente proceder, com urgência, a roçagem e limpeza dos seguintes locais: Área verde, ao lado da Rua Dante Bolgue, acesso à Rua Santos Dumont e do antigo Campo do Marroco, Vila Joaquina.</t>
   </si>
   <si>
     <t>16380</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16380/indicacao_086_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16380/indicacao_086_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja promovido estudos junto das Secretarias Municipais competentes, objetivando elaborar projetos de engenharia para construção de arquibancadas, reforma de vestiários, colocação de alambrados e demais melhorias na Vila Jamil de Lima, Vila Freitas, Jardim das Alamandas e Jardim Adamantina.</t>
   </si>
   <si>
     <t>16381</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Maria Gabriela Costa Calil Bearare, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16381/indicacao_087_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16381/indicacao_087_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do setor competente, seja criado, em caráter de urgência, O Programa de Recuperação Fiscal Municipal – Refis, que consiste num parcelamento de débitos fiscais/ tributários propostos às pessoas físicas e jurídicas com dívidas perante o município, concedendo desconto de 50 a 70% nos juros e multas.</t>
   </si>
   <si>
     <t>16382</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Maria Gabriela Costa Calil Bearare</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16382/indicacao_088_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16382/indicacao_088_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde a realização de estudos e providências para viabilizar o funcionamento de uma farmácia 24 horas no Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>16383</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16383/indicacao_089_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16383/indicacao_089_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Obras e Planejamento a realização de estudos e providências para a correção do desnível existente no cruzamento entre a Rua Prefeito Antônio Cescom e a Avenida Osvaldo Cruz, ao atravessar a Rua Padre Nóbrega.</t>
   </si>
   <si>
     <t>16384</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16384/indicacao_090_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16384/indicacao_090_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam determine da Secretaria Municipal de Obras e Planejamento a realização de estudos e providências para a implantação de iluminação pública nas áreas institucionais 1 e 2 do Conjunto Habitacional Ipê.</t>
   </si>
   <si>
     <t>16385</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16385/indicacao_091_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16385/indicacao_091_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Planejamento/Diretoria Municipal de Trânsito a realização de estudos e providências para a melhoria da sinalização viária na Avenida Cristóvão Goulart Marmo, especialmente para evitar o tráfego na contramão.</t>
   </si>
   <si>
     <t>16386</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16386/indicacao_092_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16386/indicacao_092_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita das Secretarias Municipais de Obras e Planejamento proceder a realização de estudos e providências para a sinalização e adequação da vaga destinada a pessoas com deficiência no estacionamento do Campus 3 da FAI.</t>
   </si>
   <si>
     <t>16387</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16387/indicacao_093_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16387/indicacao_093_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Planejamento e Obras e Serviços, proceder a instalação de uma lombada na Rua Germano Meira de Vasconcelos, próximo ao Bar do Perninha (ou nº 128), Jardim Bela Vista, pois o local é de grande movimento e fluxo de veículos e motocicletas, sendo que alguns motoristas trafegam constantemente em alta velocidade, colocando em risco a vida dos moradores do local.</t>
   </si>
   <si>
     <t>16388</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16388/indicacao_094_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16388/indicacao_094_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Planejamento e Obras e Serviços, proceder a instalação de uma lombada na Avenida Francisco Belusci em frente a Fábrica de Bolachas, atendendo antiga reivindicação da empresa e funcionários, uma vez que o local é de grande concentração de pedestres, e muitos veículos trafegam em alta velocidade.</t>
   </si>
   <si>
     <t>16389</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16389/indicacao_095_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16389/indicacao_095_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Planejamento e Obras e Serviços, proceder a instalação de uma lombada na Rua Arno Kiefer em frente próximo ao número 1.032, atendendo antiga reivindicação dos moradores do local, uma vez que o local é de grande concentração de pedestres, especialmente crianças, e muitos veículos trafegam em alta velocidade.</t>
   </si>
   <si>
     <t>16390</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16390/indicacao_096_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16390/indicacao_096_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Saúde e de Obras e Serviços, proceder a construção de bancos e de cobertura em frente a Unidade Básica de Saúde do Mário Covas, atendendo reivindicação dos cidadãos atendidos na importante unidade de saúde, uma vez que os pacientes chegam para consultas e atendimentos antes das 07h00, horário de abertura da unidade, e enquanto aguardam, acabem ficam expostos à chuva e frio.</t>
   </si>
   <si>
     <t>16391</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16391/indicacao_097_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16391/indicacao_097_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Agricultura/Abastecimento e de Obras e Serviços, proceder a colocação de uma porta de ferro na sala ao lado do sanitário em frente a quadra esportiva de Hóquei no complexo esportivo do Parque dos Pioneiros, uma vez que a porta de madeira fora arrombada e foram furtados materiais esportivos pertencentes às crianças que utilizam o local para prática esportiva.</t>
   </si>
   <si>
     <t>16392</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16392/indicacao_098_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16392/indicacao_098_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Agricultura/Abastecimento e de Obras e Serviços, proceder a instalação de um chuveirão ao lado bebedouro das quadras de vôlei de areia no complexo esportivo do Parque dos Pioneiros, para serem utilizados pelos praticantes do vôlei de areia.</t>
   </si>
   <si>
     <t>16393</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16393/indicacao_099_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16393/indicacao_099_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Agricultura/Abastecimento, Planejamento e de Obras e Serviços, proceder a construção de uma arquibancada ao lado da quadra esportiva de Hóquei, no complexo esportivo do Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>16394</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16394/indicacao_100_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16394/indicacao_100_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Agricultura/Abastecimento, Planejamento e de Obras e Serviços, proceder a construção de uma pista específica para bicicleta e outra para patins no Parque dos Pioneiros, atendendo reivindicações dos pais e crianças que frequentam o local.</t>
   </si>
   <si>
     <t>16395</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16395/indicacao_101_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16395/indicacao_101_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Agricultura/Abastecimento, Planejamento e de Obras e Serviços, proceder a construção de estacionamento de motos e similares no canteiro central da Avenida Santo Antônio, entre a Alameda Armando de Sales Oliveira e Avenida Capitão José Antônio, em razão da falta de vagas para estacionamento nas proximidades.</t>
   </si>
   <si>
     <t>16396</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16396/indicacao_102_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16396/indicacao_102_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Agricultura/Abastecimento, Planejamento e de Obras e Serviços, proceder a instalação de academia ao ar livre e parque infantil ao lado do centro comunitário da Vila Ipiranga e América (AMJAIP), atendendo solicitação dos moradores dos tradicionais bairros de nosso município.</t>
   </si>
   <si>
     <t>16397</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16397/indicacao_103_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16397/indicacao_103_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao setor competente agendar os nomes dos Senhores Osvaldo Balista, Kazuyo Okazaki Hagui (Dona Lúcia do Supermercado Mituo), Kleber César Bragato, Élio Rodrigues Da Silva, Urias Bellusci, Adenir Garcia Parra para denominar futuros espaços públicos, avenidas e praças, a fim de eternizar na memória da população os nomes destes ilustres adamantinenses.</t>
   </si>
   <si>
     <t>16398</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16398/indicacao_104_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16398/indicacao_104_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao senhor Eder do Nascimento Ruete, Presidente da Câmara Municipal de Adamantina, que convide a senhora Elisabete Cristina Jacomasso Marquetti, Secretária Municipal de Saúde, para uma reunião nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>16399</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Eder do Nascimento Ruete, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16399/indicacao_105_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16399/indicacao_105_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam junto à Secretaria de Saúde, seja estudado, junto aos competentes departamentos da Administração Municipal, a transformação do cargo de Auxiliar de Enfermagem para Técnico em Enfermagem, tendo como justificativa a necessidade de adequação às exigências normativas do COFEN, melhoria na qualidade da assistência e valorização da categoria profissional. Essa mudança é essencial para atender as crescentes demandas da área da saúde, garantindo um serviço mais qualificado e seguro para a população.</t>
   </si>
   <si>
     <t>16400</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16400/indicacao_106_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16400/indicacao_106_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam junto à Secretaria Municipal de Esportes, Lazer e Recreação, seja estudada a instalação de um sistema de climatização no Centro Esportivo Carlos Santana Bueno, pois, entendermos ser esta uma necessidade urgente objetivando proporcionar um ambiente mais confortável e saudável para todos os usuários.</t>
   </si>
   <si>
     <t>16401</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16401/indicacao_107_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16401/indicacao_107_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam junto a secretaria competente estudar a viabilidade de implantar pontos de coleta para cartelas (blisters) vazias de medicamentos, visando o correto descarte e destinação adequada desse resíduo.</t>
   </si>
   <si>
     <t>16402</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16402/indicacao_108_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16402/indicacao_108_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam junto a secretaria competente a criação de um espaço de embarque e desembarque rotativo em frente a todos os Postos de Saúde do município, garantindo acessibilidade e segurança para pacientes e familiares.</t>
   </si>
   <si>
     <t>16403</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16403/indicacao_109_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16403/indicacao_109_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da secretaria competente sejam tomadas providências urgentes quanto à manutenção do Castra móvel do nosso município, especialmente no que se refere a porta do banheiro inutilizada, problemas estruturais como infiltrações e desgastes, bem como manutenções em geral.</t>
   </si>
   <si>
     <t>16404</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16404/indicacao_110_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16404/indicacao_110_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da secretaria competente proceder a instalação de um bebedouro com água gelada no referido parque, objetivando assegurar uma melhoria efetiva na qualidade dos serviços oferecidos à comunidade e promovendo a saúde e o bem-estar dos nossos munícipes, pois os equipamentos atualmente existentes não atendem à demanda gerada pelo calor intenso que temos enfrentado, fornecendo água em temperatura elevada, inadequada para o consumo.</t>
   </si>
   <si>
     <t>16405</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16405/indicacao_111_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16405/indicacao_111_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da secretaria competente promover estudos e avaliar a viabilidade técnica e financeira da instalação do sistema de monitoramento, visando a segurança e o bem-estar das crianças, com a instalação de câmeras de monitoramento em todas as salas das creches municipais, objetivando garantir a segurança e o bem-estar das crianças, além de proporcionar maior tranquilidade aos pais e funcionários.</t>
   </si>
   <si>
     <t>16406</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16406/indicacao_112_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16406/indicacao_112_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da secretaria competente proceder com urgência de instalação de redutores de velocidade (lombadas) na Rua José Brás Filho, altura do número 275, no Jardim Ipiranga.</t>
   </si>
   <si>
     <t>16407</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16407/indicacao_113_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16407/indicacao_113_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita secretaria competente proceder com urgência fiscalização e notificação dos veículos estacionados há longo período na Rua Carlos Pegoraro, bem como das empresas que utilizam a via pública para manutenção de veículos, obstruindo o espaço e comprometendo a segurança viária.</t>
   </si>
   <si>
     <t>16408</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16408/indicacao_114_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16408/indicacao_114_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da secretaria competente proceder manutenção do parque localizado no bairro Jardim das Alamandas, cruzamento da Alameda Santa Cruz com a Rua Santa Catarina, bem como a possível instalação de equipamentos voltados à prática de atividades físicas por idosos.</t>
   </si>
   <si>
     <t>16425</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16425/indicacao_115_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16425/indicacao_115_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder instalação do departamento de Defesa Civil de Adamantina, com plantão 24 horas, presencial e telefone, objetivando facilitar o atendimento aos munícipes em caso de emergência, como tem funcionado em várias cidades, a exemplo da cidade de Dracena.</t>
   </si>
   <si>
     <t>16426</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16426/indicacao_116_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16426/indicacao_116_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam manter diariamente até às 22h um funcionário nos banheiros públicos localizados no pátio da Fepasa onde é realizado a feira livre, Parque Caldeira e no Parque dos Pioneiros, que os banheiros fiquem abertos até o final de eventos realizados.</t>
   </si>
   <si>
     <t>16427</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16427/indicacao_117_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16427/indicacao_117_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com urgência a confecção e instalação de placa indicativa da Estrada Vicinal ADM 109 Vicente Lima.</t>
   </si>
   <si>
     <t>16428</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16428/indicacao_118_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16428/indicacao_118_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita incluir na programação dos serviços a serem executados o asfaltamento dos dois últimos quarteirões da Rua João Latini, entre as Ruas Dante Mantovani e Ângelo Stafuzza, no Jardim Adamantina.</t>
   </si>
   <si>
     <t>16429</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16429/indicacao_119_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16429/indicacao_119_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder com urgência a colocação de redutores de velocidade nos seguintes locais: Al. Padre Nóbrega, entre as Ruas Santa Catarina e José de Oliveira Junior e Av. Francisco Bellusci, entre a Rua São Bento e Avenida Ipiranga, proximidades da pequena praça “Celso Alves Dias Neves”.</t>
   </si>
   <si>
     <t>16430</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16430/indicacao_120_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16430/indicacao_120_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja retomado os serviços de identificação dos nomes bem como realizar os serviços nos demais bairros que ainda não tem a denominação a fim de facilitar os entregadores de mercadorias do nosso comércio e mais precisamente os Correios para entrega de correspondências.</t>
   </si>
   <si>
     <t>16431</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Maria Gabriela Costa Calil Bearare</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16431/indicacao_121_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16431/indicacao_121_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam agendar na programação de recapeamento asfáltico na Rua Cônego João Baptista de Aquino no quarteirão entre as Ruas Arno Kieffer e Antônio Shimitd Vilela, na Vila Oliveiro.</t>
   </si>
   <si>
     <t>16432</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16432/indicacao_122_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16432/indicacao_122_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam agendar na programação de aplicação de lama asfáltica as seguintes ruas na Vila Jamil de Lima: Rua São Bento, Alameda Curitiba, Rua José Frisão e Avenida Ipiranga.</t>
   </si>
   <si>
     <t>16433</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16433/indicacao_123_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16433/indicacao_123_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam atendidos pedidos dos estudantes da Escola Estadual Hellen Keller que requereram melhorias no Bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>16434</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>Marta de Almeida Bezerra, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16434/indicacao_124_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16434/indicacao_124_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder uma completa reforma nos vestiários e banheiros do Ginásio de Esportes Paulo Camargo, bem como a troca do bebedouro que encontra-se em péssimo estado para da coletividade.</t>
   </si>
   <si>
     <t>16435</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16435/indicacao_125_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16435/indicacao_125_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja oficiada a empresa SABESP para que esta esclareça os motivos da falta d’água em nossa cidade, bem como se tem projetos que objetivem sanar este tipo de problema.</t>
   </si>
   <si>
     <t>16436</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16436/indicacao_126_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16436/indicacao_126_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizada campanha para recolhimento de galhos de árvores provenientes de podas realizadas pelos munícipes nos quintais de suas residências.</t>
   </si>
   <si>
     <t>16437</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16437/indicacao_127_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16437/indicacao_127_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja agendada na programação de recapeamentos o trecho da Rua Mário Olivero nº 37, entre a Alameda Jarbas Bento da Silva e Rua José Vicente.</t>
   </si>
   <si>
     <t>16438</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16438/indicacao_128_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16438/indicacao_128_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja instalado no Parque dos Pioneiros (local turístico de nossa cidade) um Totem Colorido com os dizeres “EU AMO ADAMANTINA”,</t>
   </si>
   <si>
     <t>16439</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16439/indicacao_129_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16439/indicacao_129_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam adotadas medidas para agilizar o atendimento médico no Posto de Saúde da Cecap.</t>
   </si>
   <si>
     <t>16440</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16440/indicacao_130_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16440/indicacao_130_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder manutenção na calçada que interliga os espaços públicos da área institucional do Parque Cecap.</t>
   </si>
   <si>
     <t>16441</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16441/indicacao_131_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16441/indicacao_131_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam realizadas limpezas regulares no parquinho do Parque Cecap.</t>
   </si>
   <si>
     <t>16442</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16442/indicacao_132_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16442/indicacao_132_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a substituição das lâmpadas queimadas no Parque Caldeira a fim de melhorar a iluminação, bem como promover parcerias com o comércio local no sentido de confeccionar lixeiras para serem instaladas no interior do referido parque a fim de atender inúmeros pedidos dos usuários daquele espaço público.</t>
   </si>
   <si>
     <t>16443</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16443/indicacao_133_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16443/indicacao_133_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam tomadas várias providências no que se refere às Associações de Moradores dos Bairros do Município de Adamantina.</t>
   </si>
   <si>
     <t>16444</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16444/indicacao_134_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16444/indicacao_134_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam tomadas as providências para que haja empenho do Executivo na indicação de funcionário,  sugiro Assistente Social, que assessore os moradores dos bairros que necessitam de apoio para regularizar as Associações dos Bairros, bem como elaborar as atividades sócio culturais, previstas na exigência da Lei citada, uma vez que parte dessas atividades dependerão das secretárias da prefeitura de  Adamantina. (Secretária de Esporte, Cultura, Saúde e outras).</t>
   </si>
   <si>
     <t>16445</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16445/indicacao_135_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16445/indicacao_135_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam realizadas ações para solucionar o problema do lixo que forra o espaço de gramado do “Vale das Pedrinhas”. Ressaltamos que há placas de sinalização “proibido lixo”, mas o local não possui “latão” a disposição das pessoas usuárias das pistas.</t>
   </si>
   <si>
     <t>16446</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16446/indicacao_136_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16446/indicacao_136_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizado reparo aos danos nos brinquedos que se encontram no Parque Caldeira, os quais apresentam avarias e colocam crianças em risco de acidente.</t>
   </si>
   <si>
     <t>16447</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16447/indicacao_137_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16447/indicacao_137_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam realizadas ações para solucionar o problema recorrente da lixeira instalada defronte à Casa Afro do Município que por vezes fica abarrotada de lixo fétido, parte desse material escorre líquido escuro, trazendo um mal a população.</t>
   </si>
   <si>
     <t>16448</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16448/indicacao_138_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16448/indicacao_138_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder notificação dos proprietários dos terrenos localizados na Rua Euclídio Rossi e adjacências, no Bairro Residencial San Miguel, em razão da falta de manutenção e acúmulo de materiais indevidos e outras ações.</t>
   </si>
   <si>
     <t>16449</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16449/indicacao_139_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16449/indicacao_139_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a  instalação de postes nas esquinas da Praça José Parrilla, localizada no município de Adamantina, com a finalidade de afixação de placas indicativas com o nome da referida praça, bem como a  realização de reforma estrutural nos banheiros da mesma praça, visando à substituição de torneiras danificadas, instalação de tampas nos vasos sanitários, recuperação do piso e renovação da pintura.</t>
   </si>
   <si>
     <t>16450</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16450/indicacao_140_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16450/indicacao_140_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam adotadas providências para melhorar a infraestrutura da Praça Deputado José Costa – Pátio da Fepasa, especialmente no que se refere à iluminação públicos e banheiros públicos.</t>
   </si>
   <si>
     <t>16451</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16451/indicacao_141_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16451/indicacao_141_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam promover estudos junto aos departamentos competentes, sobre a necessidade de disponibilização da escala diária de médicos, enfermeiros e técnicos de enfermagem nos Postos de Saúde, Pronto-Socorro e Santa Casa do Município de Adamantina, em local de fácil acesso e bem visível para a população.</t>
   </si>
   <si>
     <t>16452</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16452/indicacao_142_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16452/indicacao_142_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam promover estudos visando a adoção de providências para garantir o cumprimento integral da Lei Municipal nº 3.891, de 29 de abril de 2019, que dispõe sobre a obrigatoriedade da empresa concessionária de serviço público de distribuição de energia elétrica e demais empresas ocupantes de sua infraestrutura a se restringirem à ocupação do espaço público dentro das normas técnicas aplicáveis, bem como a promoverem a regularização e retirada de fios inutilizados e fora de padrão em vias públicas.</t>
   </si>
   <si>
     <t>16453</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16453/indicacao_143_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16453/indicacao_143_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam tomadas as providências legais necessárias para destinar recursos financeiros no valor de R$10.000,00 (dez mil reais) para auxiliar nas despesas da 33º Festa Junina do Padroeiro de Adamantina (Santo Antônio), pois entendemos se tratar de uma questão de justiça e de reconhecimento pela relevância e grandiosidade desse evento em prol da população do município de Adamantina e dos municípios circunvizinhos.</t>
   </si>
   <si>
     <t>16454</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16454/indicacao_144_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16454/indicacao_144_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Reitor da FAI, Prof. Dr. Alexandre Teixeira de Souza, que adote as providências legais necessárias para destinar recursos financeiros no valor de R$10.000,00 (dez mil reais) para auxiliar nas despesas da 33º Festa Junina do Padroeiro de Adamantina (Santo Antônio).</t>
   </si>
   <si>
     <t>16455</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16455/indicacao_145_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16455/indicacao_145_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder elaboração de um projeto técnico para a realização da substituição do sistema de iluminação pública no Conjunto Residencial Mário Covas, bem como para instalação de iluminação do Campo de Futebol Médio do bairro.</t>
   </si>
   <si>
     <t>16475</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16475/indicacao_146_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16475/indicacao_146_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja contatada a Secretaria Estadual competente e apoio da Deputada Estadual Letícia Aguiar, objetivando a destinação de recursos financeiros extra orçamentários para a climatização dos dois ginásios de esportes de nossa cidade.</t>
   </si>
   <si>
     <t>16476</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16476/indicacao_147_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16476/indicacao_147_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja promovido estudos junto ao Secretário de Desenvolvimento Econômico do Município visando manter contato com a direção do SENAI – Presidente Prudente, no sentido de implantar em nosso município cursos profissionalizantes a fim de qualificar profissionais para facilitar a entrada no mercado de trabalho.</t>
   </si>
   <si>
     <t>16477</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16477/indicacao_148_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16477/indicacao_148_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam estudos técnicos e financeiros visando realizar uma completa reforma na usina de reciclagem de lixo de nosso município.</t>
   </si>
   <si>
     <t>16478</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16478/indicacao_149_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16478/indicacao_149_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder o recapeamento asfáltico ou aplicação de lama asfáltica nos dois quarteirões da Rua Duque de Caxias, entre a Av. Dep. Cunha Bueno e Av. Rio Branco.</t>
   </si>
   <si>
     <t>16479</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Marta de Almeida Bezerra, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16479/indicacao_150_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16479/indicacao_150_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar a possibilidade de designar um funcionário para fazer a segurança nos horários de atendimento do CIS – Centro Integrado de Saúde de Adamantina.</t>
   </si>
   <si>
     <t>16480</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16480/indicacao_151_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16480/indicacao_151_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam criação de um Centro de Acolhimento para Animais de Rua em nosso município.</t>
   </si>
   <si>
     <t>16481</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16481/indicacao_152_5a_ordinaria.doc.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16481/indicacao_152_5a_ordinaria.doc.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder instalação de lombofaixa na Alameda Padre Nóbrega, nas proximidades da Escola Cristã de Ensino.</t>
   </si>
   <si>
     <t>16482</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16482/indicacao_153_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16482/indicacao_153_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam realizar um estudo técnico sobre as condições das pontes localizadas no entorno da cidade, bem como a adoção de medidas de manutenção preventiva e corretiva, conforme a necessidade de cada estrutura.</t>
   </si>
   <si>
     <t>16483</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16483/indicacao_154_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16483/indicacao_154_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de ações periódicas de distribuição gratuita de mudas de árvores nativas e frutíferas à população, preferencialmente durante eventos públicos, feiras, campanhas educativas ou datas comemorativas relacionadas ao meio ambiente.</t>
   </si>
   <si>
     <t>16484</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16484/indicacao_155_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16484/indicacao_155_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja intensificada a fiscalização de imóveis abandonados em diversos bairros da cidade, com a notificação dos responsáveis e, quando necessário, a adoção de medidas legais para garantir a limpeza e manutenção desses espaços.</t>
   </si>
   <si>
     <t>16485</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16485/indicacao_156_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16485/indicacao_156_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder limpeza e manutenção do jardim localizado na entrada do bairro Jardim Europa.</t>
   </si>
   <si>
     <t>16486</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Eder do Nascimento Ruete, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16486/indicacao_157_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16486/indicacao_157_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instituir, em nosso município, uma corrida de rua anual, nos moldes da tradicional e famosa “Corrida de São Silvestre”.</t>
   </si>
   <si>
     <t>16487</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16487/indicacao_158_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16487/indicacao_158_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar a possibilidade de incluir os Auxiliares de Desenvolvimento Infantil (ADIs), no Plano de Carreira do Magistério Municipal e/ou considerar uma alteração de referência, passando da 5 para 7, permitindo uma valorização justa desses educadores.</t>
   </si>
   <si>
     <t>16488</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16488/indicacao_159_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16488/indicacao_159_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita oficie a empresa Rumo Logística Multimodal S/A solicitando, conforme o anunciado pela referida empresa, o início das obras de reativação da malha ferroviária do Oeste Paulista, incluindo o ramal ferroviário que interliga a cidade de Panorama à Bauru, com o objetivo de impulsionar a economia de nossa região.</t>
   </si>
   <si>
     <t>16489</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16489/indicacao_160_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16489/indicacao_160_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja implantada de uma rede de apoio municipal voltada às pessoas diagnosticadas com fibromialgia, com foco no acolhimento, orientação, encaminhamento e suporte social, psicológico e assistencial a essas munícipes.</t>
   </si>
   <si>
     <t>16490</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16490/indicacao_161_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16490/indicacao_161_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a instalação de iluminação e câmeras de monitoramento no parquinho infantil localizado na Rua Professora Maria Esther Toffoli, na altura do número 128.</t>
   </si>
   <si>
     <t>16491</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16491/indicacao_162_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16491/indicacao_162_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a implantação de uma lombada (redutor de velocidade) na Rua Imigrantes, nº 42, no Residencial Aliança, especialmente nas proximidades do ponto de ônibus localizado em frente ao EcoVille II.</t>
   </si>
   <si>
     <t>16492</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16492/indicacao_163_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16492/indicacao_163_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a realização de estudos técnicos para viabilizar a instalação de uma lombada (redutor de velocidade) na Rua Thereza Bordinhão Michelli, altura do número 126, no Bairro Barcelona, via de acesso principal ao Parque dos Pássaros.</t>
   </si>
   <si>
     <t>16493</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16493/indicacao_164_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16493/indicacao_164_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a poda das árvores localizadas na Rua Wilson Luiz G. Miranda, nº 15, no bairro Residencial San José, ao lado do Campo do Oiti.</t>
   </si>
   <si>
     <t>16494</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16494/indicacao_165_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16494/indicacao_165_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam realizadas ações objetivando contribuir com o escoamento das águas pluviais e garantir diminuição de espaços que sofrem com alagamentos em nosso município.</t>
   </si>
   <si>
     <t>16495</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16495/indicacao_166_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16495/indicacao_166_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam realizadas ações visando a construção de um Centro Especializado de atendimento a futura gestante, gestante e puérperas.</t>
   </si>
   <si>
     <t>16496</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16496/indicacao_167_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16496/indicacao_167_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a substituição de placa de trânsito indicativa de “vaga para pessoa idosa”, por placa indicativa de “Estacionamento rotativo com tempo limite de uso”, assim será garantido o acesso a drogaria de toda e qualquer pessoa enferma.</t>
   </si>
   <si>
     <t>16497</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16497/indicacao_168_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16497/indicacao_168_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a construção de dispositivos de controle de velocidade de usuários de veículos e motocicletas, ou seja, lombada eletrônica, que traz menos risco do que a lombada física na rua Maria das Graças, entre os números 70 e 71.</t>
   </si>
   <si>
     <t>16498</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16498/indicacao_169_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16498/indicacao_169_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam construção de dispositivos de controle de velocidade de veículos automotor como as lombadas eletrônicas com sensores e câmaras que detectam a velocidade dos veículos e emitem alertas ou multas quando os limites da via são ultrapassados.</t>
   </si>
   <si>
     <t>16499</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16499/indicacao_170_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16499/indicacao_170_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder o plantio de mudas de árvore araucária no Parque dos Pioneiros de Adamantina.</t>
   </si>
   <si>
     <t>16500</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16500/indicacao_171_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16500/indicacao_171_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a instalação de lombada de redução de velocidade na RUA PADRE CAETANO MARIA DOLCIMASCULO, proximidades do Residencial Aliança e Condomínio EcoVille II.</t>
   </si>
   <si>
     <t>16501</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16501/indicacao_172_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16501/indicacao_172_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam realizados estudos viabilizando a regulamentação de concurso de premiação denominado “IPTU PRÊMIADO”, instituído por Decreto do Poder Executivo, tendo a finalidade de incentivar o pagamento em dia do imposto sobre a propriedade predial e territorial urbana – IPTU.</t>
   </si>
   <si>
     <t>16502</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16502/indicacao_173_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16502/indicacao_173_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja incluído na programação de eventos do município a organização e realização de Evento Cristão Musical com apresentações de cantores e bandas da música cristã de Adamantina e Região.</t>
   </si>
   <si>
     <t>16534</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Eder do Nascimento Ruete</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16534/indicacao_174_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16534/indicacao_174_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam conceder a cessão de uso de imóvel pertencente ao patrimônio público municipal, o antigo Clube do Ponteli, à CAMFRA – Cooperativa Agrícola Mista Familiar da Região de Adamantina.</t>
   </si>
   <si>
     <t>16535</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16535/indicacao_175_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16535/indicacao_175_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder com a máxima urgência o recapeamento asfáltico nos dois quarteirões da Rua Ary Barroso, no trecho compreendido do nº 956 até o nº 1.171, Vila Jardim Ipiranga.</t>
   </si>
   <si>
     <t>16536</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16536/indicacao_176_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16536/indicacao_176_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita viabilizar a aplicação do material epóxi emborrachado em toda extensão da pista de caminhada construída em volta do gramado do estádio municipal Antônio Goulart Marmo.</t>
   </si>
   <si>
     <t>16537</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16537/indicacao_177_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16537/indicacao_177_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita patrulhamento policial quando da realização de eventos sem fins lucrativos ou públicos, quando entrada franca organizados pela Secretaria, até o seu término.</t>
   </si>
   <si>
     <t>16538</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16538/indicacao_178_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16538/indicacao_178_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam tomadas providências para que a única calçada de acesso a Unidade Básica de Saúde do Bairro Mário Covas receba benfeitorias no tocante a garantir acessibilidade e segurança aos pedestres.</t>
   </si>
   <si>
     <t>16539</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16539/indicacao_179_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16539/indicacao_179_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam tomadas providências para que seja construída calçada pública por toda extensão da quadra onde está instalada a Escola Municipal Ciclo Básico I “Sonho de Criança”, conjunto residencial Mário Covas a fim de garantir qualidade de vida, segurança e locomoção.</t>
   </si>
   <si>
     <t>16540</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16540/indicacao_180_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16540/indicacao_180_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam tomadas providências para que seja efetuada capinação das áreas internas e externas da Escola Municipal Ciclo Básico I “Sonho de Criança”, conjunto residencial Mário Covas, até que a calçada externa não seja construída.</t>
   </si>
   <si>
     <t>16541</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16541/indicacao_181_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16541/indicacao_181_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam tomadas providências para que venha disponibilizar exame de Papanicolau às adolescentes e jovens abaixo de 24/25 anos de idade e que se declararem com vida sexual ativa. As interessadas menores de idade deverão estar acompanhadas por um responsável legal.</t>
   </si>
   <si>
     <t>16542</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16542/indicacao_182_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16542/indicacao_182_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de estudos técnicos e a adoção de medidas para a revitalização completa da Terminal Rodoviário, bem como a reorganização dos serviços oferecidos no local, em especial a melhoria das condições dos banheiros públicos.</t>
   </si>
   <si>
     <t>16543</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16543/indicacao_183_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16543/indicacao_183_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a colocação de pedrisco brita na passagem de veículos e pedestres que liga a rotatória da Av. Antônio Tiveron, logo após a Praça Euclides Romanini, (praça dos patos) à Avenida Cristóvão Goulart Marmo.</t>
   </si>
   <si>
     <t>16544</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Hélio José dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16544/indicacao_184_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16544/indicacao_184_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder ações no Parque Caldeira, tais como, reparo e limpeza no leito do córrego, instalação de mais lixeiras e demarcação de solo na pista de caminhada, de 100 em 100 metros até o seu final, 1300 metros.</t>
   </si>
   <si>
     <t>16545</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16545/indicacao_185_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16545/indicacao_185_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam elaboração de um projeto técnico objetivando solucionar vários problemas estruturais existentes na Rua Sebastião de Almeida, no Residencial Parque Morada do Sol, na esquina com a Rua Liberdade, sobretudo com o empoçamento permanente de águas pluviais, mas também originárias das residências localizadas nas imediações.</t>
   </si>
   <si>
     <t>16546</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16546/indicacao_186_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16546/indicacao_186_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao senhor Éder do Nascimento Ruete, Presidente da Câmara Municipal de Adamantina, que convide a senhora Elisabete Cristina Jacomasso Marquetti, Secretária Municipal de Saúde, para reunião nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>16547</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16547/indicacao_187_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16547/indicacao_187_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>16548</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16548/indicacao_188_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16548/indicacao_188_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a realização de melhorias no espaço da Estação Recreio, com vistas a viabilizar a realização de rodas de capoeira e outros eventos culturais no local.</t>
   </si>
   <si>
     <t>16549</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16549/indicacao_189_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16549/indicacao_189_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a realização de estudos técnicos visando à adoção de medidas para a redução da velocidade de veículos na Rua Manoel Antônio de Azevedo.</t>
   </si>
   <si>
     <t>16550</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16550/indicacao_190_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16550/indicacao_190_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>proceder serviços de limpeza e manutenção da área verde 1 e 2, localizadas no Bairro Monte Carlo I, tendo como limites as Ruas José Valentini e Sérgio Rombaldi.</t>
   </si>
   <si>
     <t>16551</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16551/indicacao_191_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16551/indicacao_191_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam viabilizar a instalação de um portão na entrada do terreno, localizado na Al. Santa Cruz, defronte ao nº 808, Centro, o qual fica aos fundos de uma escolinha ciclo básico I, objetivando proibir o acesso de terceiros, bem como realizar a capinação periódica.</t>
   </si>
   <si>
     <t>16552</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16552/indicacao_192_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16552/indicacao_192_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita realização de estudos técnicos quanto a viabilidade da Prefeitura do Município de Adamantina, adquirir imóvel residencial localizado na Rua  João Perrone, 688 localizada ao lado da UBS, que está à venda, a fim ampliar as instalações da UBS do Jardim Adamantina que atende a essa comunidade e adjacências.</t>
   </si>
   <si>
     <t>16553</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16553/indicacao_193_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16553/indicacao_193_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a instalação de redutor de velocidade na Via de Acesso, Marechal Castelo Branco, em frente ao Campus Três da FAI.</t>
   </si>
   <si>
     <t>16554</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16554/indicacao_194_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16554/indicacao_194_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a instalação de academia ao ar livre e parquinho infantil no Parque Itaipus, bem como proceda melhorias na iluminação pública precária das ruas do bairro.</t>
   </si>
   <si>
     <t>16555</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16555/indicacao_195_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16555/indicacao_195_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam viabilizar a instalação de uma Unidade Básica de Saúde (UBS) para atender os moradores dos Bairros, Oiti, Tipuanas, Santa Mônica, Vila Cicma e demais bairros adjacentes (Vila Nilza, Espanha, San Miguel II, Parque das Esmeraldas, Vista Verde I e II,  Aviação, Gran Village, Parque Paraíso, Residencial Morumbi e Residencial San José).</t>
   </si>
   <si>
     <t>16556</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16556/indicacao_196_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16556/indicacao_196_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja avaliada a possibilidade de reenquadrar os vencimentos dos Conselheiros Tutelares da referência 08-A para a referência 09-A, da Tabela de Vencimentos do Quadro de Pessoal da Prefeitura Municipal de Adamantina, conforme anteriormente praticado.</t>
   </si>
   <si>
     <t>16557</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16557/indicacao_197_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16557/indicacao_197_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam tomadas providências quanto à limpeza da área de caminhada entre o bairro Eldorado II e Residencial Monte Alegre, bem como à desobstrução e drenagem de água parada nas proximidades da ponte sobre o Córrego Caldeiras, nas imediações da Alameda Padre Nóbrega.</t>
   </si>
   <si>
     <t>16558</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16558/indicacao_198_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16558/indicacao_198_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>16559</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16559/indicacao_199_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16559/indicacao_199_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita promover a viabilidade de remanejamento do ponto de ônibus localizado na Rua Santa Catarina, na altura da esquina com a Rua Liberato Furlan, n.º 10.</t>
   </si>
   <si>
     <t>16560</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16560/indicacao_200_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16560/indicacao_200_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam instaladas lombadas (redutores de velocidade) em pontos estratégicos da Avenida Marechal Castelo Branco, altura dos números 585 e 611, via de acesso principal à cidade.</t>
   </si>
   <si>
     <t>16561</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16561/indicacao_201_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16561/indicacao_201_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir o nome do adamantinense Martin Cobo para ser homenageado com seu nome a um logradouro público do município relacionado ao meio ambiente, como área verde, praça pública e/ou outros.</t>
   </si>
   <si>
     <t>16562</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16562/indicacao_202_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16562/indicacao_202_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder com a máxima urgência a limpeza e manutenção da área verde localizada na Rua Floriano Bernardo Santos, Residencial Montagnoli, que encontra-se tomado por enorme matagal, um verdadeiro criadouro de animais peçonhentos.</t>
   </si>
   <si>
     <t>16563</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16563/indicacao_203_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16563/indicacao_203_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita manter entendimento com a RUMO Logística objetivando promover um alinhamento visando a limpeza e manutenção em período contínuo em toda linha férrea e principalmente na área da Rua Mario Oliveiro e adjacências.</t>
   </si>
   <si>
     <t>16564</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16564/indicacao_204_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16564/indicacao_204_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a instalação de uma academia ao ar livre no Residencial Aliança.</t>
   </si>
   <si>
     <t>16565</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Cid José Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16565/indicacao_205_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16565/indicacao_205_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a sinalização de solo para estacionamento de veículos na área central da cidade.</t>
   </si>
   <si>
     <t>16566</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16566/indicacao_206_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16566/indicacao_206_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita promover a pintura dos nomes das Ruas em postes nos diversos Bairros da cidade.</t>
   </si>
   <si>
     <t>16567</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, Eder do Nascimento Ruete, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16567/indicacao_207_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16567/indicacao_207_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estude a possibilidade de conceder o aumento do valor do vale alimentação de R$33,00 para R$35,00 ainda neste 1º semestre de 2025, haja vista essa majoração não impacta no índice de despesas com pessoal e não ocasiona um aumento nessa despesa até uma nova correção nesse benefício e acreditamos se tratar de uma justa e merecida valorização dos nossos abnegados servidores municipais.</t>
   </si>
   <si>
     <t>16568</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16568/indicacao_208_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16568/indicacao_208_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam recapeamento das ruas localizadas no Bairro Residencial Eldorado I, pois algumas delas estão em péssimo estado de conservação, cujo estado de deterioração em alguns trechos está prejudicando sobremaneira tráfego de veículos e pessoas.</t>
   </si>
   <si>
     <t>16569</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16569/indicacao_209_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16569/indicacao_209_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder serviços de limpeza e manutenção da área verde 1 e 2, localizadas no Bairro Monte Carlo I, tendo como limites as Ruas José Valentini e Sérgio Rombaldi.</t>
   </si>
   <si>
     <t>16570</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16570/indicacao_210_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16570/indicacao_210_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam realização de estudos técnicos e a adoção de medidas para a melhoria da iluminação no espaço destinado à prática de jogos de carta, como baralho, localizado no Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>16571</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16571/indicacao_211_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16571/indicacao_211_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a revisão dos estudos técnicos que embasaram o recente reajuste da tarifa do transporte coletivo urbano, que passou de R$ 4,00 para R$ 5,30.</t>
   </si>
   <si>
     <t>16572</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Aguinaldo Pires Galvão, Hélio José dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16572/indicacao_212_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16572/indicacao_212_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a manutenção e reforma dos sanitários do Estádio Municipal Antônio Goulart Marmo, pois encontram-se em péssimo estado de conservação, necessitando de uma reforma urgente.</t>
   </si>
   <si>
     <t>16573</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16573/indicacao_213_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16573/indicacao_213_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a instalação de lombadas próximo ao local de treinamento de prova de tambor no Bairro Lambari, em razão do excesso de velocidade dos veículos que trafegam pelo local, bastante frequentado por crianças.</t>
   </si>
   <si>
     <t>16574</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16574/indicacao_214_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16574/indicacao_214_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam, atendendo reivindicação dos moradores da Vila Freitas e Cristina, para que não permaneça a Alameda Fernão Dias próximo ao bairro como “MÃO ÚNICA” (trecho próximo ao Colégio Objetivo), pois tal medida é prejudicial e inviável aos moradores dos referidos bairros, sendo reprovada pela grande maioria de usuários e munícipes.</t>
   </si>
   <si>
     <t>16575</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16575/indicacao_215_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16575/indicacao_215_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja mantida a abertura do CIS – Centro Integrado de saúde em todos os finais de semana, haja vista que estamos vivendo momentos críticos de surto de dengue e o atendimento prévio evita agravamento de sintomas.</t>
   </si>
   <si>
     <t>16605</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16605/indicacao_216_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16605/indicacao_216_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Planejamento, Diretoria Municipal de Trânsito, a possibilidade de permitir virar à direita com o sinal vermelho em todos os semáforos de nossa cidade, com a devida sinalização específica que o indique.</t>
   </si>
   <si>
     <t>16606</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16606/indicacao_217_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16606/indicacao_217_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Planejamento, Diretoria Municipal de Trânsito, promover estudos visando a redução de velocidade na Rua Dante Bolgue, Avenida Rio Branco, Avenida Marechal Castelo Branco e Avenida Moisés Justino da Silva, com instalações de lombadas eletrônicas (radar de velocidade).</t>
   </si>
   <si>
     <t>16607</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Hélio José dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16607/indicacao_218_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16607/indicacao_218_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a confecção e instalação de placas indicativas das estradas vicinais de nosso município.</t>
   </si>
   <si>
     <t>16608</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16608/indicacao_219_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16608/indicacao_219_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para a realização de piso asfáltico adequado nas vias públicas onde se encontra pavimentação com paralelepípedos.</t>
   </si>
   <si>
     <t>16609</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16609/indicacao_220_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16609/indicacao_220_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita estudos para a realização de piso asfáltico adequado na Rua Adoniran Barbosa, uma vez que a mesma não recebeu recapeamento asfáltico.</t>
   </si>
   <si>
     <t>16610</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16610/indicacao_221_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16610/indicacao_221_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas limpezas das bocas-de-lobo da cidade, evitando que a sujeira acabe invadindo o interior dos locais de escoamento das águas pluviais.</t>
   </si>
   <si>
     <t>16611</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16611/indicacao_222_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16611/indicacao_222_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que sejam realizadas manutenções das telas protetoras e barras de contenção que se encontram instaladas atrás de ambas traves da quadra esportiva do Ginásio de Esportes Paulo Camargo.</t>
   </si>
   <si>
     <t>16612</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16612/indicacao_223_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16612/indicacao_223_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que seja realizado recapeamento corretivo da Rua Noel Rosa, principalmente próximo a al Padre Nobrega.</t>
   </si>
   <si>
     <t>16613</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16613/indicacao_224_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16613/indicacao_224_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Setor de Obras da Prefeitura a realização de serviços de conservação, manutenção e recuperação da calçada de concreto que liga a Rua das Rosas, na Vila Jardim, à Rua Deputado Salles Filho, no centro da cidade.</t>
   </si>
   <si>
     <t>16614</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16614/indicacao_225_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16614/indicacao_225_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Presidente da Câmara Municipal, que envie convite ao Prof. Dr. Alexandre Teixeira de Souza, Reitor da FAI, para participar de uma reunião com os vereadores desta Casa Legislativa.</t>
   </si>
   <si>
     <t>16615</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16615/indicacao_226_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16615/indicacao_226_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria de Obras e Serviços Públicos incluir, na programação de recapeamento asfáltico, os dois últimos quarteirões da Rua Rui Barbosa, localizada na Vila Joaquina.</t>
   </si>
   <si>
     <t>16616</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16616/indicacao_227_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16616/indicacao_227_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Planejamento/Diretoria Municipal de Trânsito proceder a instalação de redutor de velocidade, tipo lombada na Rua Mario Oliveiro, quadra entre a Rua Joaquim Zacarias da Silva e a Alameda José Bechara.</t>
   </si>
   <si>
     <t>16617</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Daniel Augusto da Silva Fabri</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16617/indicacao_228_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16617/indicacao_228_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a substituição dos brinquedos atualmente instalados na Praça Deputado José Costa, popularmente conhecida como 'Parquinho do Foguete', por novos equipamentos de playground confeccionados com material moderno.</t>
   </si>
   <si>
     <t>16632</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16632/indicacao_229_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16632/indicacao_229_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a roçagem do mato alto e uma completa limpeza nas laterais da via marginal Antônio Barberato, que liga a Av. 15 de Novembro ao trevo de acesso e ao Centro Universitário de Adamantina – FAI, pela Rodovia Comandante João Ribeiro de Barros – SP 294.</t>
   </si>
   <si>
     <t>16633</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16633/indicacao_230_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16633/indicacao_230_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de cestos de lixo para depósito de lixos recicláveis pela população em todas as praças públicas de nossa cidade, principalmente no Parque dos Pioneiros e Caldeira.</t>
   </si>
   <si>
     <t>16634</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16634/indicacao_231_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16634/indicacao_231_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Obras e Serviços, promover uma frente de trabalho com designação de vários funcionários para realizar um mutirão de limpeza da cidade, tanto no centro, como também nos bairros.</t>
   </si>
   <si>
     <t>16635</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16635/indicacao_232_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16635/indicacao_232_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita reajustar um valor considerável a Rede de Combate ao Câncer de Adamantina, mantenedora da Casa de Apoio de Adamantina na cidade de Jaú.</t>
   </si>
   <si>
     <t>16636</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16636/indicacao_233_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16636/indicacao_233_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras e Serviços agendar, na programação de recapeamento asfáltico e aplicação de lama asfáltica, a Rua Barão de Itapetininga e Alameda Curitiba, na Vila Jamil de Lima.</t>
   </si>
   <si>
     <t>16637</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16637/indicacao_234_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16637/indicacao_234_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Obras e Serviços, setor de iluminação pública, providenciar, com urgência, a iluminação da academia ao ar livre situada na Rua Augusto Menegassi – Conjunto Tipuanas, aos fundos do Centro Comunitário.</t>
   </si>
   <si>
     <t>16638</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16638/indicacao_235_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16638/indicacao_235_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a possibilidade imediata da reorganização do CONSEG de Adamantina.</t>
   </si>
   <si>
     <t>16639</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Aguinaldo Pires Galvão, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16639/indicacao_236_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16639/indicacao_236_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam recapeamento corretivo nas vias do Distrito Industrial Valentim Gatti, Jardim Itamarati e adjacências, que possibilitam o acesso ao distrito industrial.</t>
   </si>
   <si>
     <t>16640</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16640/indicacao_237_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16640/indicacao_237_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir, nos processos seletivos para estagiários da Prefeitura de Adamantina, a participação de alunos regularmente matriculados no curso de Psicologia da FAI.</t>
   </si>
   <si>
     <t>16641</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16641/indicacao_238_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16641/indicacao_238_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de câmeras de monitoramento nas proximidades do prédio do antigo Velório Municipal, que futuramente abrigará o Setor de Controle de Vetores.</t>
   </si>
   <si>
     <t>16642</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16642/indicacao_239_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16642/indicacao_239_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a adoção de providências para a realização de melhorias na Rua Hitoshi Yamada, nº 125, no bairro Parque Iguaçu.</t>
   </si>
   <si>
     <t>16643</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16643/indicacao_240_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16643/indicacao_240_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a restauração da iluminação pública existente e a ampliação da cobertura luminosa ao longo de toda a extensão da Marginal Antônio Barberato, marginal essa que se encontra o Campus II da FAI.</t>
   </si>
   <si>
     <t>16644</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16644/indicacao_241_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16644/indicacao_241_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a vistoria e a retirada dos diversos cabos caídos e pendurados na área verde da Rua Prof. Maria Esther Tófoli, proximidades do Parque Caldeira.</t>
   </si>
   <si>
     <t>16645</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16645/indicacao_242_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16645/indicacao_242_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a reavaliação do atual modelo de coleta de lixo domiciliar, com o objetivo de evitar que os sacos de lixo sejam deixados no chão por longos períodos antes da coleta efetiva ser realizada.</t>
   </si>
   <si>
     <t>16646</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16646/indicacao_243_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16646/indicacao_243_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de um Centro Municipal de Robótica em Adamantina, com acesso gratuito aos munícipes e com utilização de estagiários da ETEC local como instrutores ou monitores do projeto.</t>
   </si>
   <si>
     <t>16677</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16677/indicacao_244_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16677/indicacao_244_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder, com urgência, uma completa limpeza no acostamento do prolongamento da Avenida da Saudade, no trecho compreendido entre o Velório Jardim da Saudade (Haddad) até o Residencial Bellagio.</t>
   </si>
   <si>
     <t>16678</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Aguinaldo Pires Galvão, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16678/indicacao_245_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16678/indicacao_245_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Obras e Serviços Públicos a adoção de providências para a pavimentação do pátio da feira localizado na Estação Recreio.</t>
   </si>
   <si>
     <t>16679</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16679/indicacao_246_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16679/indicacao_246_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Saúde e da Secretaria Municipal de Obras e Serviços Públicos a criação e implementação de um programa de descarte adequado para objetos grandes, como geladeiras, sofás, guarda-roupas, entre outros.</t>
   </si>
   <si>
     <t>16680</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Maria Gabriela Costa Calil Bearare, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16680/indicacao_247_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16680/indicacao_247_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja notificada a empresa responsável pelo loteamento do Residencial San Miguel I e/ou os responsáveis pelo empreendimento, no sentido de realizar com urgência o término das obras de ligação do referido bairro com a Alameda Francisco José de Azevedo, próximo ao Parque Iguaçu.</t>
   </si>
   <si>
     <t>16681</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16681/indicacao_248_10a_ordinaria.doc</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16681/indicacao_248_10a_ordinaria.doc</t>
   </si>
   <si>
     <t>Solicitam que seja notificado a ENEGISA, para solucionar as irregularidades de 02 (dois) postes da rede de energia elétrica na Rua José Braz Filho, Parque Iguaçu, próximo a rotatória.</t>
   </si>
   <si>
     <t>16682</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16682/indicacao_249_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16682/indicacao_249_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Planejamento e de Obras e Serviços, a instalação de uma lombada na Rua Noel Rosa, no Jardim Ipiranga (entre a Zequinha de Abreu e Ari Barroso).</t>
   </si>
   <si>
     <t>16683</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16683/indicacao_250_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16683/indicacao_250_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretária de Saúde a contratação de mais médicos, enfermeiros e auxiliares para o regular atendimento no PRONTO SOCORRO MUNICIPAL.</t>
   </si>
   <si>
     <t>16684</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16684/indicacao_251_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16684/indicacao_251_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Planejamento e de Obras e Serviços o recapeamento asfáltico da Rua Ari Barroso, Jardim Ipiranga.</t>
   </si>
   <si>
     <t>16685</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16685/indicacao_252_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16685/indicacao_252_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Planejamento e de Obras e Serviços providenciar o retorno da regulamentação do Ponto de Caminhões de Frete próximo ao Pátio da Feira, na Avenida Josefina Tiveron.</t>
   </si>
   <si>
     <t>16686</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16686/indicacao_253_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16686/indicacao_253_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Planejamento e de Obras e Serviços providenciar a construção de uma lombofaixa em frente ao Ginásio de Esportes Paulo Camargo.</t>
   </si>
   <si>
     <t>16687</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16687/indicacao_254_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16687/indicacao_254_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Planejamento e de Obras e Serviços providenciar a substituição das pedras e lajotas em toda extensão da Rua Osvaldo Cruz para pavimentação asfáltica.</t>
   </si>
   <si>
     <t>16688</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16688/indicacao_255_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16688/indicacao_255_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que tome as providências cabíveis para efetuar serviços de conserto dos aparelhos da academia ao ar livre no Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>16689</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16689/indicacao_256_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16689/indicacao_256_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam tomadas as providências para que haja empenho na manutenção da calçada pública que guarnece toda a extensão do prédio do Pelotão do Corpo de Bombeiros de Adamantina.</t>
   </si>
   <si>
     <t>16690</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16690/indicacao_257_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16690/indicacao_257_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam corrigir a calçada publica da Rua Josefina D. Tiveron, 380, que se apresenta com avarias, colocando em risco pedestres.</t>
   </si>
   <si>
     <t>16691</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16691/indicacao_258_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16691/indicacao_258_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prof. Dr. Alexandre Teixeira de Souza, Reitor do Centro Universitário de Adamantina - FAI, que adote as providências legais necessárias para destinar recursos financeiros no valor de R$1.000,00 (hum mil reais) para auxiliar nas despesas da tradicional Festa Junina do Jardim Brasil de Adamantina.</t>
   </si>
   <si>
     <t>16692</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16692/indicacao_259_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16692/indicacao_259_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a constituição de uma comissão com representantes dos mais variados segmentos da sociedade civil organizada, podendo construir um evento participativo sustentável e de grande relevância para Adamantina, inclusive Expo Verde 2025.</t>
   </si>
   <si>
     <t>16693</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Cid José Aparecido dos Santos, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16693/indicacao_260_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16693/indicacao_260_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a viabilidade da criação e implantação de um espaço municipal destinado ao acolhimento e cuidado de animais em situação de rua e abandono em Adamantina.</t>
   </si>
   <si>
     <t>16694</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Cid José Aparecido dos Santos, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16694/indicacao_261_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16694/indicacao_261_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a viabilidade de abertura do CIS em todos os finais de semana, de forma contínua.</t>
   </si>
   <si>
     <t>16718</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16718/indicacao_262_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16718/indicacao_262_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal competente proceder uma completa limpeza na área de lazer localizada na Av. da Saudade com a Rua Boêmia B. Valle, no Parque Cecap.</t>
   </si>
   <si>
     <t>16719</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16719/indicacao_263_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16719/indicacao_263_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal competente instalar estande para abrigar todos os conselhos de nossa cidade em eventos que forem realizados na cidade, como, por exemplo, a Expoverde.</t>
   </si>
   <si>
     <t>16720</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>Rogério César Sacoman, Eder do Nascimento Ruete, Hélio José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Esporte e Lazer implantar um campo de futebol society c/ grama sintética na Pça. Valdemar Romanini, no Jd. Adamantina.</t>
   </si>
   <si>
     <t>16721</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal competente proceder uma completa limpeza na área de lazer localizada na Praça Waldemar Romanini, no Jardim Adamantina.</t>
   </si>
   <si>
     <t>16722</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16722/indicacao_266_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16722/indicacao_266_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de proceder uma completa reforma da horta comunitária localizada no bairro Jardim Adamantina.</t>
   </si>
   <si>
     <t>16723</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16723/indicacao_267_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16723/indicacao_267_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Planejamento/ Diretoria Municipal de Trânsito refazer a pintura da sinalização de trânsito “Pare” e faixa de pedestres no perigoso cruzamento da Rua Osvaldo Cruz com a Alameda Maria Cândida Romanini, centro.</t>
   </si>
   <si>
     <t>16724</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16724/indicacao_268_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16724/indicacao_268_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam agendar os nomes de Gilberto Wesley Mac Fadden, Susyclair Pinto Soares (professora Susy), Fábio Bonassa, Etelvino Cardim, Nilo Shimada e Donizete Perin (professor Doni), para denominar ruas, avenidas e espaços públicos.</t>
   </si>
   <si>
     <t>16725</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16725/indicacao_269_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16725/indicacao_269_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam das Secretarias Municipais de Agricultura e de Obras e Serviços, se digne determinar instalações de placas PROIBIDO JOGAR LIXO E ENTULHOS nas estradas rurais do município.</t>
   </si>
   <si>
     <t>16726</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16726/indicacao_270_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16726/indicacao_270_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de estudos com vistas à reavaliação do LTCAT (Laudo Técnico das Condições Ambientais do Trabalho) relativo a outros cargos permanentes do quadro funcional da Prefeitura, notadamente na área de saúde, limpeza urbana, setor agrícola, pavimentação asfáltica etc., com especial atenção aos Auxiliares de Enfermagem.</t>
   </si>
   <si>
     <t>16727</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16727/indicacao_271_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16727/indicacao_271_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prof. Dr. Alexandre Teixeira de Souza, Reitor da FAI, destinar R$2.000,00 para auxiliar nas despesas da Festa do Padroeiro da Paróquia São Francisco de Assis, do Jardim Adamantina.</t>
   </si>
   <si>
     <t>16728</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16728/indicacao_272_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16728/indicacao_272_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar serviços de operação conhecida por tapa-buracos por toda extensão da Rua Adoniran Barbosa, no Jardim Ipiranga.</t>
   </si>
   <si>
     <t>16729</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16729/indicacao_273_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16729/indicacao_273_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de placa informativa nas pontes existentes na zona rural de Adamantina, devendo constar a capacidade máxima de peso que cada ponte suporta.</t>
   </si>
   <si>
     <t>16730</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16730/indicacao_274_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16730/indicacao_274_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Educação a adoção de providências para a pintura da Creche Criança Feliz, localizada no bairro Parque Itaipus.</t>
   </si>
   <si>
     <t>16731</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16731/indicacao_275_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16731/indicacao_275_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de melhorias na sinalização de solo (pintura de faixas) e na sinalização vertical (placas indicativas e de advertência) ao longo da vicinal Plácido Rocha, no trecho que dá acesso ao bairro Lagoa Seca e à Usina Branco Peres.</t>
   </si>
   <si>
     <t>16732</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16732/indicacao_276_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16732/indicacao_276_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras e Serviços proceder, com urgência, vários reparos na ponte de madeira localizada na continuação da Rua José Urbano Luize, no Parque do Sol.</t>
   </si>
   <si>
     <t>16741</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16741/indicacao_277_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16741/indicacao_277_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal responsável pelo depósito de entulhos de construções localizado na vicinal José Bocardi, estudar a viabilidade de permanecer aberto nos finais de semana para o atendimento da população.</t>
   </si>
   <si>
     <t>16742</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>Rogério César Sacoman, Hélio José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16742/indicacao_278_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16742/indicacao_278_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal competente construir uma ciclovia no final da Avenida da Saudade, estendendo-se na Vicinal José Bocardi até a Usina de Reciclagem de Lixo.</t>
   </si>
   <si>
     <t>16743</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16743/indicacao_279_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16743/indicacao_279_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Planejamento /Diretoria Municipal de Trânsito promover estudos, visando a instalação de redutor de velocidade (lombada) na Av. Miguel Veiga, proximidades do nº 314 – Vila Olivero.</t>
   </si>
   <si>
     <t>16744</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16744/indicacao_280_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16744/indicacao_280_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal competente realizar a revitalização da praça denominada Basílio Colombo Marini, localizada na Rua Euclides da Cunha.</t>
   </si>
   <si>
     <t>16745</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16745/indicacao_281_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16745/indicacao_281_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal competente a viabilidade de realizar um mutirão na cidade, com apoio dos funcionários da Prefeitura e Atiradores do Tiro de Guerra a fim de recolher no centro e nos bairros os materiais elétricos e eletrônicos.</t>
   </si>
   <si>
     <t>16746</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16746/indicacao_282_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16746/indicacao_282_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Planejamento/Diretoria Municipal de Trânsito, melhorar a sinalização de trânsito com relação à proibição do tráfego de bicicletas nas calçadas do Parque dos Pioneiros e Caldeira, inclusive com colocação de placas.</t>
   </si>
   <si>
     <t>16747</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16747/indicacao_283_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16747/indicacao_283_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal competente proceder à abertura de uma rua interligando a Al. Belo Horizonte até o desmembramento Joia, atrás do Poliesportivo.</t>
   </si>
   <si>
     <t>16748</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16748/indicacao_284_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16748/indicacao_284_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a construção de uma calçada na Rua Juruva, no trecho compreendido entre a Rua Adem e a Rua Condor, no Parque Tangará.</t>
   </si>
   <si>
     <t>16749</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16749/indicacao_285_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16749/indicacao_285_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita adequar o piso do espaço denominado “Roda da Estação Recreio”, no intuito de deixar o espaço liso para que haja a devida apresentação das rodas tanto de capoeira como da dança hip hop.</t>
   </si>
   <si>
     <t>16750</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16750/indicacao_286_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16750/indicacao_286_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita substituir as sirenes tradicionais das escolas públicas municipais por sinais musicais.</t>
   </si>
   <si>
     <t>16751</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16751/indicacao_287_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16751/indicacao_287_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita uma melhor logística entre o momento em que o lixo comum é acumulado nas vias públicas com o horário que efetivamente a equipe de coleta recolhe, para evitar que os animais rasguem os sacos e sacolas de lixos comuns.</t>
   </si>
   <si>
     <t>16752</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16752/indicacao_288_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16752/indicacao_288_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilidade de instalação de um parquinho infantil modular no terreno público localizado na Rua Dionísio Buzzetto, nº 173, no bairro Califórnia Park.</t>
   </si>
   <si>
     <t>16753</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16753/indicacao_289_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16753/indicacao_289_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a reavaliação do modelo de coleta de lixo domiciliar na Rua Esmeralda nº 287, bairro Eldorado I e em seu entorno.</t>
   </si>
   <si>
     <t>16754</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16754/indicacao_290_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16754/indicacao_290_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a confecção de calçada pública ao longo da Praça Newton Gonçalves Barreto, localizada no bairro Parque Tangará, especialmente no trecho compreendido entre as ruas Condor e Juruva.</t>
   </si>
   <si>
     <t>16755</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16755/indicacao_291_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16755/indicacao_291_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a imediata verificação e limpeza do terreno localizado ao lado do Condomínio Bellagio, com acesso pela Rua Antenor Alvetti e situado nas proximidades da Avenida da Saudade, altura do número 2300.</t>
   </si>
   <si>
     <t>16756</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16756/indicacao_292_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16756/indicacao_292_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Cultura e Turismo incluir, na programação da ExpoVerde de Adamantina, um dia destinado à apresentação de Show Musical de Temática Gospel.</t>
   </si>
   <si>
     <t>16757</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16757/indicacao_293_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16757/indicacao_293_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a substituição das lâmpadas queimadas na Praça Euclides Romanini, bem como a melhoria do sistema de iluminação.</t>
   </si>
   <si>
     <t>16758</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16758/indicacao_294_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16758/indicacao_294_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam adotar medidas necessárias para ampliar a participação popular na próxima audiência pública, com ênfase na mobilização de dirigentes de entidades locais e de associações de moradores dos diversos bairros da cidade.</t>
   </si>
   <si>
     <t>16759</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16759/indicacao_295_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16759/indicacao_295_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Eixo SP, a restauração e pleno funcionamento da iluminação pública no pontilhão dos viadutos no trevo principal da cidade.</t>
   </si>
   <si>
     <t>16760</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16760/indicacao_296_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16760/indicacao_296_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Esportes a reforma dos gols e a pintura do piso da quadra do Projeto ASA.</t>
   </si>
   <si>
     <t>16761</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16761/indicacao_297_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16761/indicacao_297_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Esportes a manutenção na quadra de grama sintética do Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>16762</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16762/indicacao_298_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16762/indicacao_298_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Planejamento, melhorar a visibilidade na rotatória situada entre a Avenida da Saudade e a Avenida Ademar de Barros.</t>
   </si>
   <si>
     <t>16763</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16763/indicacao_299_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16763/indicacao_299_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de reforma e revitalização dos banheiros públicos localizados na Estação Recreio.</t>
   </si>
   <si>
     <t>16764</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16764/indicacao_300_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16764/indicacao_300_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a manutenção, reforma, pintura e substituição do parquinho infantil da Escola Infantil CEMA IV, denominada EMEI Ciclo II Domingos Latine.</t>
   </si>
   <si>
     <t>16765</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16765/indicacao_301_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16765/indicacao_301_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de lombadas próximo ao local de treinamento de prova de tambor no Bairro Lambari.</t>
   </si>
   <si>
     <t>16793</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16793/indicacao_302_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16793/indicacao_302_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Planejamento/ Diretoria Municipal de Trânsito proceder a repintura de toda sinalização “Pare” e as faixas de pedestres na Al. Padre Nóbrega, mais precisamente no seu final, proximidades da escola Cristã, Capela São Benedito e ponte do Córrego Caldeira.</t>
   </si>
   <si>
     <t>16794</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16794/indicacao_303_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16794/indicacao_303_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita notificar todos os proprietários de terrenos dentro do perímetro urbano para que executem os serviços de conservação, limpeza e roçagem dos imóveis.</t>
   </si>
   <si>
     <t>16795</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16795/indicacao_304_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16795/indicacao_304_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita estudos viabilizando a volta da EMDA – Empresa de Desenvolvimento de Adamantina.</t>
   </si>
   <si>
     <t>16796</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16796/indicacao_305_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16796/indicacao_305_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Obras e Serviços proceder a adequação da valeta de escoamento de água situada na Av. Cunha Bueno, no cruzamento com a Rua Joaquim Nabuco.</t>
   </si>
   <si>
     <t>16797</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Cid José Aparecido dos Santos, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16797/indicacao_306_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16797/indicacao_306_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a adequação das espécies de vegetação que compõe os canteiros centrais da Av. Cunha Bueno, compreendidos entre as Ruas Nove de Julho até a Rua Euclides da Cunha.</t>
   </si>
   <si>
     <t>16798</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16798/indicacao_307_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16798/indicacao_307_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita incluir, na programação de recapeamento asfáltico, a Av. Ipiranga, entre as Alamedas Belo Horizonte e Porto Alegre, na Vila Jardim.</t>
   </si>
   <si>
     <t>16799</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Cid José Aparecido dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16799/indicacao_308_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16799/indicacao_308_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita incluir, na programação de recapeamento asfáltico, a Rua Hermenegildo Lopes Pedroso, próximo à Clínica PAI Nosso Lar.</t>
   </si>
   <si>
     <t>16800</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16800/indicacao_309_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16800/indicacao_309_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutor de velocidade na Al. Padre Nóbrega, entre as Ruas Maria Esther Tofolli e Rua Francisco Alves de Lima, no bairro Monte Alegre.</t>
   </si>
   <si>
     <t>16801</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16801/indicacao_310_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16801/indicacao_310_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de redutor de velocidade na Al. José Bechara, entre as ruas perpendiculares às ruas Santa Cecília e Carlos Gomes.</t>
   </si>
   <si>
     <t>16802</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16802/indicacao_311_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16802/indicacao_311_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de uma academia ao ar livre na divisa das Vilas Olivero e Cicma.</t>
   </si>
   <si>
     <t>16803</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16803/indicacao_312_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16803/indicacao_312_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita efetuar patrulhamento da Polícia Militar através da Atividade Delegada nas áreas escolares, principalmente nos horários de entrada e saída dos alunos.</t>
   </si>
   <si>
     <t>16804</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16804/indicacao_313_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16804/indicacao_313_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam feitas instalações de bebedouros e/ou pontos de hidratação em áreas verdes urbanas para os animais silvestres e domésticos.</t>
   </si>
   <si>
     <t>16805</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16805/indicacao_314_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16805/indicacao_314_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam um cronograma de realização de serviços cotidianos, bem como ações específicas de conservação, limpeza e manutenção do cemitério municipal, sobretudo, em função do Dia de Finados.</t>
   </si>
   <si>
     <t>16806</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Eder do Nascimento Ruete, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16806/indicacao_315_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16806/indicacao_315_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam apresentar um projeto de lei visando instituir o plano de cargos e carreiras e remuneração dos servidores profissionais da saúde do Município de Adamantina.</t>
   </si>
   <si>
     <t>16807</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16807/indicacao_316_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16807/indicacao_316_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a adoção de medidas de proteção nas laterais da fonte na Praça Hélio Micheloni, visando prevenir acidentes e garantir maior segurança à população.</t>
   </si>
   <si>
     <t>16808</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16808/indicacao_317_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16808/indicacao_317_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de melhorias no cruzamento da Avenida Antônio Tiveron com a Rua XV de Novembro, incluindo a limpeza adequada dos canteiros e o plantio de um jardim no local.</t>
   </si>
   <si>
     <t>16809</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16809/indicacao_318_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16809/indicacao_318_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a execução de melhorias urgentes na Rodoviária Municipal da nossa cidade.</t>
   </si>
   <si>
     <t>16811</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16811/indicacao_319_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16811/indicacao_319_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a necessidade de melhoria e renovação da frota de veículos utilizados para o transporte de pacientes em tratamento oncológico na cidade de Jaú.</t>
   </si>
   <si>
     <t>16837</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16837/indicacao_320_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16837/indicacao_320_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o não atendimento da implantação, construção e instalação de lombadas e lombo faixas em nosso município.</t>
   </si>
   <si>
     <t>16838</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16838/indicacao_321_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16838/indicacao_321_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a revitalização completa da Terminal Rodoviário, bem como melhoria das condições dos banheiros públicos.</t>
   </si>
   <si>
     <t>16839</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16839/indicacao_322_14a_ordinaria.doc.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16839/indicacao_322_14a_ordinaria.doc.pdf</t>
+  </si>
+  <si>
+    <t>Solicita o recapeamento asfáltico da Avenida das Rosas, no trecho entre a Alameda Vitória Régia e Rua Walter Meneghin, na Vila Jardim.</t>
   </si>
   <si>
     <t>16840</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16840/indicacao_323_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16840/indicacao_323_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita promover, com urgência, uma operação visando proceder a repintura de toda a sinalização de trânsito de nossa cidade.</t>
   </si>
   <si>
     <t>16841</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Marta de Almeida Bezerra, Cid José Aparecido dos Santos, Maria Gabriela Costa Calil Bearare, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16841/indicacao_324_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16841/indicacao_324_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a confecção e instalação de uma lixeira comunitária na altura do nº 141 da Rua Mário Olivero.</t>
   </si>
   <si>
     <t>16842</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16842/indicacao_325_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16842/indicacao_325_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam recapeamento asfáltico das ruas do Jardim Brasil, mais precisamente as Ruas Ceará, Pernambuco e Goiás.</t>
   </si>
   <si>
     <t>16843</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16843/indicacao_326_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16843/indicacao_326_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam recursos financeiros à título de subvenção à COOPERADAM, objetivando reconhecer e valorizar a atuação da Cooperativa em nosso município.</t>
   </si>
   <si>
     <t>16844</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16844/indicacao_327_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16844/indicacao_327_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a necessidade urgente do recapeamento das ruas localizadas no Bairro Residencial Eldorado I.</t>
   </si>
   <si>
     <t>16845</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16845/indicacao_328_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16845/indicacao_328_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a adoção de providências para que o município participe do Programa Estadual de Identificação e Controle da População de Cães e Gatos.</t>
   </si>
   <si>
     <t>16846</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16846/indicacao_329_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16846/indicacao_329_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a adoção de medidas para garantir maior agilidade no agendamento de consultas médicas e nos encaminhamentos realizados nos postos de saúde do município.</t>
   </si>
   <si>
     <t>16847</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16847/indicacao_330_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16847/indicacao_330_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a realização de reforma e melhorias no Centro Comunitário do Bairro Tupãnzinho.</t>
   </si>
   <si>
     <t>16848</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16848/indicacao_331_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16848/indicacao_331_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita o aumento de funcionários para trabalhar no SETOR DE AGENDAMENTO ligado a Secretária de Saúde do Município de Adamantina.</t>
   </si>
   <si>
     <t>16849</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16849/indicacao_332_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16849/indicacao_332_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>16850</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16850/indicacao_333_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16850/indicacao_333_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder, com a máxima urgência, uma operação tapa-buracos na Rua Syrlene Rodrigues de Castro, entre a Av. Dep. Cunha Bueno e Av. Rio Branco, na Vila Joaquina.</t>
   </si>
   <si>
     <t>16851</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16851/indicacao_334_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16851/indicacao_334_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a possibilidade de jogar água nas áreas de terra do Parque dos Pioneiros, a fim de evitar o levantamento de poeira e preservar a grama neste período de estiagem.</t>
   </si>
   <si>
     <t>16852</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16852/indicacao_335_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16852/indicacao_335_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam organizar um espaço para que as duplas sertanejas do nosso município se apresentem durante a realização da Expoverde, no Palco 2.</t>
   </si>
   <si>
     <t>16853</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16853/indicacao_336_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16853/indicacao_336_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a contratação de mais médicos, enfermeiros e auxiliares para o regular atendimento nas Unidades Básicas de Saúde do município.</t>
   </si>
   <si>
     <t>16854</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16854/indicacao_337_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16854/indicacao_337_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam o recapeamento asfáltico na Rua José Braz Filho, Jardim Ipiranga, no ponto crítico em frente à residência de número 15.</t>
   </si>
   <si>
     <t>16855</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16855/indicacao_338_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16855/indicacao_338_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam providenciar a liberação e o funcionamento da passarela sobre os trilhos da ferrovia na Rua Joaquim Nabuco.</t>
   </si>
   <si>
     <t>16856</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16856/indicacao_339._14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16856/indicacao_339._14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam providenciar a substituição das pedras e lajotas na Alameda Navarro de Andrade, entre as Ruas Deputado Salles Filho e Osvaldo Cruz, centro, para pavimentação asfáltica.</t>
   </si>
   <si>
     <t>16878</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16878/indicacao_340_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16878/indicacao_340_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita agendar os nomes de Enfermeira Cleusa Rocha de Oliveira Silva e Maria de Lourdes Pacheco Pereira Grion, para denominar ruas, avenidas e espaços públicos.</t>
   </si>
   <si>
     <t>16879</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16879/indicacao_341_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16879/indicacao_341_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um ponto de ônibus de transporte municipal urbano na Avenida Deputado Cunha Bueno, no quarteirão compreendido entre a Rua Euclides da Cunha e Avenida Santo Antônio, proximidades do Laboratório Adamantina.</t>
   </si>
   <si>
     <t>16880</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16880/indicacao_342_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16880/indicacao_342_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam o alargamento da Rua Paulo José Brás Filho, no trecho compreendido entre a Rua Zequinha de Abreu e a Rua Takayoshi Morinaga.</t>
   </si>
   <si>
     <t>16881</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16881/indicacao_343_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16881/indicacao_343_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a aplicação de micro revestimento asfáltico na Rua Ari Barroso, no trecho entre a Rua Augusto Calheiro e Tamoto Matuoka, no Jardim Ipiranga.</t>
   </si>
   <si>
     <t>16882</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16882/indicacao_344_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16882/indicacao_344_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam providenciar a substituição das pedras e lajotas da Al. Navarro de Andrade, no trecho compreendido entre a Rua Arno Kieffer e Av. Adhemar de Barros, centro, para pavimentação asfáltica.</t>
   </si>
   <si>
     <t>16883</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16883/indicacao_345_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16883/indicacao_345_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que mantenha aberto o portão dos fundos do Cemitério Municipal, em datas especiais como Finados, Dia dos Pais e Dia das Mães.</t>
   </si>
   <si>
     <t>16884</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16884/indicacao_346_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16884/indicacao_346_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que seja introduzida banana maçã no cardápio da merenda dos alunos da rede pública.</t>
   </si>
   <si>
     <t>16885</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16885/indicacao_347_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16885/indicacao_347_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a pintura das faixas de pedestres, lombo faixas, placas PARE e a pintura da demarcação de motos nos semáforos.</t>
   </si>
   <si>
     <t>16886</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16886/indicacao_348_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16886/indicacao_348_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade de instalar uma Creche Escola na Vila Jamil de Lima.</t>
   </si>
   <si>
     <t>16887</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16887/indicacao_349_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16887/indicacao_349_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam as podas das árvores que atrapalham as placas de sinalização de trânsito nas vias públicas do nosso município.</t>
   </si>
   <si>
     <t>16888</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16888/indicacao_350_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16888/indicacao_350_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja instalada placa indicativa de “Lombada” na Alameda Padre Nóbrega, defronte ao numeral 1209.</t>
   </si>
   <si>
     <t>16889</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16889/indicacao_351_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16889/indicacao_351_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja renovada a pintura de trânsito em várias vias da cidade, com ênfase nos obstáculos de trânsito, tipo lombadas.</t>
   </si>
   <si>
     <t>16890</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16890/indicacao_352_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16890/indicacao_352_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam renovar a pintura de trânsito da Al. Padre Nóbrega com a Rua Mário Olivero (esquina do Estádio Municipal).</t>
   </si>
   <si>
     <t>16891</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16891/indicacao_353_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16891/indicacao_353_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam disponibilizadas aos motoristas das ambulâncias que transportam pacientes para outras cidades em busca de tratamento de saúde, as relações dos pacientes que cada veículo irá transportar.</t>
   </si>
   <si>
     <t>16892</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16892/indicacao_354_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16892/indicacao_354_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja utilizada a sede da Associação Antialcoólica para a realização de atividades físicas aos idosos assistidos pela UBS 9 de julho.</t>
   </si>
   <si>
     <t>16893</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16893/indicacao_355_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16893/indicacao_355_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam convidados os proprietários e colecionadores de carros antigos do município e região, para abrilhantar os próximos desfiles públicos pela avenida Rio Branco.</t>
   </si>
   <si>
     <t>16894</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16894/indicacao_356_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16894/indicacao_356_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudos para a realização de uma exposição “De volta ao passado”, que visa expor carros, motocicletas e bicicletas antigos.</t>
   </si>
   <si>
     <t>16895</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16895/indicacao_357_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16895/indicacao_357_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam realizar limpeza nos bueiros instalados na Rua Luiz Rigatto, 230, esquina com a Rua Santa Catarina.</t>
   </si>
   <si>
     <t>16896</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16896/indicacao_358_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16896/indicacao_358_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que o caminhão coletor dos matérias declinados faça o percurso da coleta com logística a acompanhar em curto espaço de tempo os coletores que amontoam os resíduos que devam ser recolhidos.</t>
   </si>
   <si>
     <t>16897</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16897/indicacao_359_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16897/indicacao_359_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a aquisição de novos fogões para a cozinha da escola EMEF Prof. Eurico Leite de Moraes.</t>
   </si>
   <si>
     <t>16898</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16898/indicacao_360_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16898/indicacao_360_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a aquisição de bebedouro elétrico para atender aos alunos, principalmente do período integral, da Escola EMEF Prof. Eurico Leite de Moraes.</t>
   </si>
   <si>
     <t>16899</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16899/indicacao_361_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16899/indicacao_361_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam uma reunião com representantes da Santa Casa de Misericórdia de Adamantina, objetivando esclarecer diversos assuntos.</t>
   </si>
   <si>
     <t>16900</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16900/indicacao_362_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16900/indicacao_362_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a adoção de providências para ampliar as vagas de estacionamento destinadas a veículos de pessoas com deficiência no centro da cidade.</t>
   </si>
   <si>
     <t>16901</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16901/indicacao_363_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16901/indicacao_363_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de sinalização adequada para vagas de estacionamento em diagonal nos bairros San Miguel II e Vista Verde, especialmente na Rua Iracema Nair Baesso Rombaldi.</t>
   </si>
   <si>
     <t>16902</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16902/indicacao_364_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16902/indicacao_364_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a revisão e adequação dos pontos de ônibus instalados recentemente em novos bairros da cidade.</t>
   </si>
   <si>
     <t>16903</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Aguinaldo Pires Galvão, Hélio José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16903/indicacao_365_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16903/indicacao_365_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de uma cerimônia oficial de entrega da Carteira Nacional de Docente do Brasil (CNDB) aos professores do município.</t>
   </si>
   <si>
     <t>16904</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16904/indicacao_366_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16904/indicacao_366_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam implementar medidas para o escoamento de água na altura da Rua Vitório Romanini, próximo ao nº 408, Vila Cicma, bem como na Av. Cap. José A. de Oliveira, na altura do Supermercado Godoy e em outros locais críticos da cidade.</t>
   </si>
   <si>
     <t>16905</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16905/indicacao_367_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16905/indicacao_367_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de um semáforo no cruzamento da Av. Dep. Cunha Bueno e Rua Joaquim Nabuco.</t>
   </si>
   <si>
     <t>16931</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16931/indicacao_368_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16931/indicacao_368_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de 02 (dois) parques infantis nos bairros Residencial Parque dos Pássaros e Residencial Califórnia Park.</t>
   </si>
   <si>
     <t>16932</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16932/indicacao_369_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16932/indicacao_369_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita implantar, em nosso município, cursos profissionalizantes para qualificar profissionais para facilitar a entrada no mercado de trabalho e automaticamente a geração de emprego e renda às pessoas que não tem qualificação.</t>
   </si>
   <si>
     <t>16933</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16933/indicacao_370_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16933/indicacao_370_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um redutor de velocidade, tipo lombada, na Av. Rio Branco, entre as Ruas Duque de Caxias e Hermenegildo Romanini, Centro.</t>
   </si>
   <si>
     <t>16934</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16934/indicacao_371_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16934/indicacao_371_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de poda e manutenção das árvores localizadas na Rua José Cardin, no bairro Bela Vista, na calçada onde está instalada a torre de sinal de TV da cidade.</t>
   </si>
   <si>
     <t>16935</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16935/indicacao_372_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16935/indicacao_372_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja instalado um sistema de câmeras de monitoramento no Cemitério Municipal de Adamantina.</t>
   </si>
   <si>
     <t>16936</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Eder do Nascimento Ruete, Marta de Almeida Bezerra, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16936/indicacao_373_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16936/indicacao_373_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a implantação de um Hospital Regional Estadual em Adamantina.</t>
   </si>
   <si>
     <t>16937</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16937/indicacao_374_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16937/indicacao_374_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder uma avaliação e correção da iluminação pública da Marginal Antônio Barberato (via de acesso ao lado da Rodovia Comandante João Ribeiro de Barros).</t>
   </si>
   <si>
     <t>16938</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16938/indicacao_375_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16938/indicacao_375_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder, com urgência, uma avaliação, conserto e manutenção dos brinquedos do parquinho do Parque Caldeira.</t>
   </si>
   <si>
     <t>16939</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16939/indicacao_376_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16939/indicacao_376_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a possibilidade de ampliação das vagas de alunos para prática de dança artística atrelada ao grupo do Fundo Social de Solidariedade.</t>
   </si>
   <si>
     <t>16940</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16940/indicacao_377_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16940/indicacao_377_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a criação de proposta dentro da Lei nº 3.715/2016, a fim de oferecer às empresas, possivelmente interessadas em adotar a ciclovia.</t>
   </si>
   <si>
     <t>16960</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16960/indicacao_378_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16960/indicacao_378_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a adoção de providências para regulamentar e fiscalizar a aplicação da Lei Municipal nº 3.891, que trata da organização e regularização da fiação instalada em postes no município.</t>
   </si>
   <si>
     <t>16961</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16961/indicacao_379_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16961/indicacao_379_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a adoção de providências para o conserto e manutenção do bebedouro de água localizado no Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>16962</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16962/indicacao_380_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16962/indicacao_380_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a implantação de uma faixa de pedestres elevada no final da Avenida da Saudade e início da Vicinal José Bocardi, no trecho compreendido entre a Chácara Menegassi até o Clube da AFFA.</t>
   </si>
   <si>
     <t>16963</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16963/indicacao_381_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16963/indicacao_381_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita incluir, na programação de recapeamento asfáltico, os 03 (três) últimos quarteirões da Rua Rui Barbosa, localizada na Vila Joaquina.</t>
   </si>
   <si>
     <t>16964</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16964/indicacao_382_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16964/indicacao_382_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita incluir a Avenida Vitória Régia, localizada na Vila Jardim, na operação de recapeamento asfáltico ou aplicação de lama asfáltica.</t>
   </si>
   <si>
     <t>16965</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16965/indicacao_383_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16965/indicacao_383_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja feita a retirada do resto do tronco da árvore localizada na calçada que fica em frente da UBS do Conjunto Residencial Mario Covas.</t>
   </si>
   <si>
     <t>16966</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16966/indicacao_384_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16966/indicacao_384_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam realizadas vistorias e correções no telhado do “Centro Esportivo Carlos Santana Bueno”.</t>
   </si>
   <si>
     <t>16967</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16967/indicacao_385_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16967/indicacao_385_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam realizadas vistorias e correções das estradas e pontes rurais.</t>
   </si>
   <si>
     <t>16968</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16968/indicacao_386_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16968/indicacao_386_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam realizadas tratativas de parcerias com a Associação de Bairro do Jardim Adamantina, para que possa utilizar o espaço para realização de cursos de capacitação e outras ações sociais em prol da comunidade do bairro e também de todo o município.</t>
   </si>
   <si>
     <t>16969</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16969/indicacao_387_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16969/indicacao_387_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam instalados nas Unidades Básicas de Saúde de Adamantina, o “Kit vômito”.</t>
   </si>
   <si>
     <t>16970</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16970/indicacao_388_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16970/indicacao_388_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam realizadas limpezas nos bueiros das vias públicas do município, para evitar entupimento e consequentemente alagamento.</t>
   </si>
   <si>
     <t>16971</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16971/indicacao_389_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16971/indicacao_389_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam realizadas verificação das tomadas de energias instaladas na rodoviária de nossa cidade, bem como as devidas correções.</t>
   </si>
   <si>
     <t>16972</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16972/indicacao_390_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16972/indicacao_390_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a possibilidade de aumentar os pontos de coleta de lixo eletrônico em nossa cidade..</t>
   </si>
   <si>
     <t>16973</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16973/indicacao_391_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16973/indicacao_391_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de câmeras de segurança nas imediações das escolas do nosso município.</t>
   </si>
   <si>
     <t>16974</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16974/indicacao_392_17a_ordinaria.doc</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16974/indicacao_392_17a_ordinaria.doc</t>
   </si>
   <si>
     <t>Solicitam que seja implantado um Programa Permanente de Educação e Conscientização no Trânsito.</t>
   </si>
   <si>
     <t>16975</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
     <t>Solicitam uma completa reforma no prédio do CIS – Centro Integrado de Saúde.</t>
   </si>
   <si>
     <t>16976</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16976/indicacao_394_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16976/indicacao_394_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que o Executivo Municipal promova a convocação imediata dos aprovados no Concurso Público nº 001/2024.</t>
   </si>
   <si>
     <t>16977</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16977/indicacao_395_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16977/indicacao_395_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de aparelhos de ar-condicionado ou outro sistema adequado de climatização na Biblioteca Municipal “Jurema Citeli”.</t>
   </si>
   <si>
     <t>16978</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Aguinaldo Pires Galvão, Maria Gabriela Costa Calil Bearare</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16978/indicacao_396_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16978/indicacao_396_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à regulamentação da Lei nº 4.164/2022, garantindo o pleno funcionamento do Programa “Médico Adamantinense”.</t>
   </si>
   <si>
     <t>16985</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16985/indicacao_397_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16985/indicacao_397_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam realizar a limpeza dos bueiros existentes na esquina da Rua Luiz Rigatto com a Rua Santa Catarina.</t>
   </si>
   <si>
     <t>16986</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16986/indicacao_398_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16986/indicacao_398_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a retomada do projeto de distribuição gratuita de sacos plásticos na cor verde, para que população possa acondicionar material reciclável e facilitar a coleta desse material.</t>
   </si>
   <si>
     <t>16987</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Aguinaldo Pires Galvão, Eder do Nascimento Ruete</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16987/indicacao_399_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16987/indicacao_399_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a possibilidade da instalação de um semáforo na Al. Bráulio Molina Frias, especialmente em cruzamentos.</t>
   </si>
   <si>
     <t>16988</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16988/indicacao_400_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16988/indicacao_400_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam o recapeamento da Rua Manoel A. de Azevedo, no Jardim Paulista.</t>
   </si>
   <si>
     <t>16989</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
     <t>Eder do Nascimento Ruete, Aguinaldo Pires Galvão, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16989/indicacao_401_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16989/indicacao_401_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de alambrado cercando a quadra esportiva na Praça José Parrilla, conhecida como “Praça da Estrela”.</t>
   </si>
   <si>
     <t>16990</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16990/indicacao_402_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16990/indicacao_402_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que seja criado, em caráter de urgência, o Programa de Recuperação Fiscal Municipal – REFIS, que consiste num parcelamento de débitos fiscais/tributários propostos às pessoas físicas e jurídicas.</t>
   </si>
   <si>
     <t>16991</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Eder do Nascimento Ruete, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16991/indicacao_403_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16991/indicacao_403_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de placas com nomes das vias públicas.</t>
   </si>
   <si>
     <t>16992</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16992/indicacao_404_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16992/indicacao_404_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a roçagem das áreas verdes, praças e canteiros públicos do bairro Vista Verde.</t>
   </si>
   <si>
     <t>16993</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Eder do Nascimento Ruete, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16993/indicacao_405_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16993/indicacao_405_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam determinar logradouro público ou rua da nossa cidade que ainda não possui denominação ou futuramente em novos loteamentos que forem lançados em nossa urbe o nome dos Senhores José Laércio Rossi (ex-Prefeito do Município) e João Paulo de Castro.</t>
   </si>
   <si>
     <t>16994</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16994/indicacao_406_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16994/indicacao_406_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam às Secretarias de Planejamento e de Obras e Serviços, a instalação de um ponto de ônibus de transporte municipal urbano na Avenida Deputado Cunha Bueno, no quarteirão compreendido entre a Alameda Euclides da Cunha e Avenida Santo Antônio, proximidades do Laboratório Adamantina.</t>
   </si>
   <si>
     <t>16995</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16995/indicacao_407_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16995/indicacao_407_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam implantar em Adamantina o Bombeiros Comunitário.</t>
   </si>
   <si>
     <t>16996</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16996/indicacao_408_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16996/indicacao_408_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade do recapeamento asfáltico ou lama asfáltica na Avenida Ipiranga, Vila Jamil de Lima.</t>
   </si>
   <si>
     <t>16997</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16997/indicacao_409_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16997/indicacao_409_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a realização tapa-buracos na Rua Arno Kieffer nº 800, proximidades da estação de tratamento de água da Sabesp.</t>
   </si>
   <si>
     <t>16998</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16998/indicacao_410_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16998/indicacao_410_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade da poda das árvores e instalação de iluminação na Rua José Bortoletto nº 11, no bairro Jardim Adamantina.</t>
   </si>
   <si>
     <t>16999</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16999/indicacao_411_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16999/indicacao_411_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita atividades culturais e de lazer no bairro Vila Jamil de Lima.</t>
   </si>
   <si>
     <t>17000</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17000/indicacao_412_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17000/indicacao_412_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita regulamentar a guarda correta dos cachorros para que eles não fiquem na rua colocando pessoas em risco de acidente.</t>
   </si>
   <si>
     <t>17001</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17001/indicacao_413_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17001/indicacao_413_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita alguns pedidos ao Jardim Primavera tais como: limpeza da área verde, políticas públicas que regulamentem a guarda correta dos cachorros, instalação de um parquinho e uma academia ao ar livre e operação tapa buracos,</t>
   </si>
   <si>
     <t>17002</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17002/indicacao_414_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17002/indicacao_414_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita manutenção dos brinquedos do parquinho infantil e da academia ao ar livre do Jardim Adamantina e conserto do bebedouro público.</t>
   </si>
   <si>
     <t>17003</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17003/indicacao_415_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17003/indicacao_415_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a adoção de medidas legais, visando a contratação de artistas locais para os eventos relacionados ao Natal Mágico 2025.</t>
   </si>
   <si>
     <t>17004</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17004/indicacao_416_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17004/indicacao_416_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Obras a adoção de providências para instalar um corrimão em uma das escadas da Praça Hélio Micheloni.</t>
   </si>
   <si>
     <t>17005</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17005/indicacao_41718a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17005/indicacao_41718a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam adotas as seguintes providências no entorno da Santa Casa de Adamantina: instalação de placas de sinalização vertical indicando as vagas exclusivas para motocicletas e automóveis e aprimorar a fiscalização de trânsito nas imediações, com apoio da Polícia Militar.</t>
   </si>
   <si>
     <t>17035</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17035/indicacao_418_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17035/indicacao_418_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita agendar o nome do Sr. Joaquim Trentino, para denominar ruas ou avenidas em futuros loteamentos que forem lançados em nosso município.</t>
   </si>
   <si>
     <t>17036</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17036/indicacao_419_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17036/indicacao_419_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a confecção e instalação de placas indicativas de estradas vicinais como, por exemplo, Estrada Vicinal 325 – Adelino Bachega, Estrada Vicinal 315 – Esteves Bocardi, Estrada Vicinal 149 – José Trentino, Estrada Vicinal 109 – Vicente Lima.</t>
   </si>
   <si>
     <t>17037</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17037/indicacao_420_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17037/indicacao_420_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita atribuir o nome do Sr. William Branco Peres a uma avenida, rua, praça ou outro logradouro público de relevância no Município de Adamantina, como forma de reconhecimento à sua trajetória de vida e contribuição ao desenvolvimento econômico local.</t>
   </si>
   <si>
     <t>17038</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17038/indicacao_421_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17038/indicacao_421_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras e Serviços, que sejam realizadas operações tapa-buracos em toda extensão da principal avenida da cidade, a Av. Rio Branco, principalmente na faixa de pedestres da referida avenida esquina com a Rua Benjamim de Amorim Ramos.</t>
   </si>
   <si>
     <t>17039</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17039/indicacao_422_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17039/indicacao_422_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras e Serviços, que sejam instaladas pequenas lixeiras nas calçadas no centro da cidade, a fim de coletar parcos resíduos de lixo produzidos pelos transeuntes.</t>
   </si>
   <si>
     <t>17040</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17040/indicacao_423_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17040/indicacao_423_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Agricultura e Meio Ambiente, que sejam realizadas ações que incentivam o plantio de árvores em áreas públicas e nas calçadas em frente às residências da cidade.</t>
   </si>
   <si>
     <t>17041</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17041/indicacao_424_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17041/indicacao_424_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Agricultura e Meio Ambiente, que seja realizada a capinação da área verde do bairro Residencial Eldorado II e feita instalação de postes com lâmpadas no parquinho infantil.</t>
   </si>
   <si>
     <t>17042</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17042/indicacao_425_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17042/indicacao_425_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras e Serviços Públicos, que sejam realizadas ações para melhorias das estradas rurais em períodos de chuvas, em especial a Estrada 14.</t>
   </si>
   <si>
     <t>17043</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17043/indicacao_426_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17043/indicacao_426_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Agricultura e Meio Ambiente, que sejam realizadas ações para retirada de uma árvore do tipo Pinheiro, em frente da escola Helen Keller de Adamantina.</t>
   </si>
   <si>
     <t>17044</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17044/indicacao_427_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17044/indicacao_427_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Agricultura e Meio Ambiente, que solicite da Energisa podar as árvores que estão em envolvidas em fiação de alta tensão em frente da escola Helen Keller de Adamantina.</t>
   </si>
   <si>
     <t>17045</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17045/indicacao_428_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17045/indicacao_428_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Esportes, Lazer e Recreação, que sejam consertadas as barras de ferro que se encontram soltas e ou quebradas e servem de proteção na quadra do Centro Esportivo Carlos Santana Bueno, bem como instalação de placas com dizeres “Proibido subir nas grades”.</t>
   </si>
   <si>
     <t>17046</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17046/indicacao_429_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17046/indicacao_429_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal competente que sejam realizadas ações no sentido de afixar, no Parque dos Pioneiros e no Parque Caldeira, placas alusivas que estabeleçam regras de segurança e condução responsável de cães, bem como em vias públicas, logradouros ou locais de acesso público.</t>
   </si>
   <si>
     <t>17047</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17047/indicacao_430_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17047/indicacao_430_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Agricultura e Abastecimento, que seja extraída a árvore que fica do lado direito do Residencial Bellagio, na altura da casa nº 01, bloco A, da Rua Antenor Alveti.</t>
   </si>
   <si>
     <t>17048</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17048/indicacao_431_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17048/indicacao_431_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Obras e Serviços Públicos, que sejam realizadas limpeza dos galhos das arvores que dificultam a visão dos motoristas que transitam na Rua José Calimam, Conjunto Palmeiras.</t>
   </si>
   <si>
     <t>17049</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17049/indicacao_432_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17049/indicacao_432_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Planejamento a implantação da campanha “OLHE E SINALIZE”, que tem por objetivo conscientizar a população adamantinense para o respeito à faixa de pedestres.</t>
   </si>
   <si>
     <t>17050</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17050/indicacao_433_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17050/indicacao_433_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Saúde o fornecimento de sacolas plásticas para acondicionar os medicamentos fornecidos pela municipalidade na Farmácia Municipal.</t>
   </si>
   <si>
     <t>17051</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17051/indicacao_434_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17051/indicacao_434_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Planejamento para que tome as medidas necessárias no sentido de fazer cumprir a norma que não permite o tráfego de bicicletas nas calçadas e locais de passeio no Parque dos Pioneiros, Parque Caldeira e demais locais e áreas públicas do município.</t>
   </si>
   <si>
     <t>17052</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17052/indicacao_435_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17052/indicacao_435_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Senhor Prefeito e ao Reitor da FAI, que avaliem a possibilidade de conceder o abono natalino neste ano de 2025 aos servidores da Prefeitura de Adamantina e da FAI.</t>
   </si>
   <si>
     <t>17053</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17053/indicacao_436_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17053/indicacao_436_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Senhor Prefeito e ao Reitor da FAI, que avaliem a possibilidade de conceder aos servidores municipais uma concessão do reajuste salarial com base na inflação do período somada ao percentual de 2,5%.</t>
   </si>
   <si>
     <t>17054</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17054/indicacao_437_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17054/indicacao_437_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Senhor Prefeito e ao Reitor da FAI, que avaliem a possibilidade de conceder aos servidores municipais uma correção do valor do vale-alimentação para o exercício de 2026.</t>
   </si>
   <si>
     <t>17055</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17055/indicacao_438_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17055/indicacao_438_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Obras e Serviços proceder o recapeamento asfáltico na Rua José Bechara, altura do nº 343, bem como nas demais ruas do Jardim Paulista.</t>
   </si>
   <si>
     <t>17056</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17056/indicacao_439_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17056/indicacao_439_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Obras e Serviços realizar o calçamento do ponto de ônibus do bairro Estância Dorigo.</t>
   </si>
   <si>
     <t>17057</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17057/indicacao_440_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17057/indicacao_440_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal de Saúde e da Secretaria Municipal de Agricultura, Abastecimento e Meio Ambiente, ampliar o número de castrações de cães e gatos no município, incluindo o fortalecimento das ações já realizadas pelo Castramóvel.</t>
   </si>
   <si>
     <t>17058</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17058/indicacao_441_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17058/indicacao_441_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a implementação de políticas de educação animal nas escolas da rede municipal, juntamente com ações permanentes de divulgação e conscientização sobre o abandono e a causa animal no município.</t>
   </si>
   <si>
     <t>17059</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17059/indicacao_442_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17059/indicacao_442_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a adoção das providências necessárias para a implantação de um Canil e um Gatil Públicos no município de Adamantina.</t>
   </si>
   <si>
     <t>17060</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17060/indicacao_443_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17060/indicacao_443_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a adoção das providências necessárias para implantar um sistema de identificação eletrônica (microchip) em cães e gatos do município.</t>
   </si>
   <si>
     <t>17061</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17061/indicacao_444_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17061/indicacao_444_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a adoção das providências necessárias para a criação de Feiras Municipais de Adoção de Animais Abandonados, bem como a implementação de políticas permanentes de incentivo à adoção responsável no município de Adamantina.</t>
   </si>
   <si>
     <t>17062</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17062/indicacao_445_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17062/indicacao_445_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Obras e Serviços a realização de manutenção e substituição das lâmpadas da praça localizada na entrada do bairro Jardim Europa.</t>
   </si>
   <si>
     <t>17063</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17063/indicacao_446_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17063/indicacao_446_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de serviços de tapa-buracos e recapeamento asfáltico nas vias urbanas do município, com atenção especial para a Rua Fioravante Sposito, localizada aos fundos do antigo Velório Municipal.</t>
   </si>
   <si>
     <t>17064</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17064/indicacao_447_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17064/indicacao_447_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de manutenção e reparo do buraco localizado na Rua Guerino Dorino nº 18.</t>
   </si>
   <si>
     <t>17135</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17135/indicacao_448_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17135/indicacao_448_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal responsável pela limpeza pública, a possibilidade de escalar servidores para fazer a limpeza das ruas avenidas no centro da cidade, aos sábados.</t>
   </si>
   <si>
     <t>17136</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17136/indicacao_449_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17136/indicacao_449_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretaria Municipal competente denominar o nome da Senhora Maria Elizena Pinheiro Coelho em alguma avenida, rua e/ou alameda ou outro logradouro público em futuros loteamentos que forem lançados em nosso município.</t>
   </si>
   <si>
     <t>17137</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17137/indicacao_450_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17137/indicacao_450_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir, no Calendário Anual de Festas e Eventos Populares do Município de Adamantina, a “Semana da Bíblia”, que será comemorada anualmente na semana que antecede o Dia da Bíblia (2º domingo do mês de dezembro).</t>
   </si>
   <si>
     <t>17138</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17138/indicacao_451_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17138/indicacao_451_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita denominar o nome do Senhor Yuske Miyamura em alguma avenida, rua e/ou alameda ou outro logradouro público em futuros loteamentos que forem lançados em nosso município.</t>
   </si>
   <si>
     <t>17139</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17139/indicacao_452_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17139/indicacao_452_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria Municipal de Obras e Serviços proceder, com a máxima urgência, uma abertura ou outra medida que achar necessária (boca-de-lobo) para o escoamento de águas pluviais na Rua Constante Ortolam, na Estância Dorigo.</t>
   </si>
   <si>
     <t>17140</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17140/indicacao_453_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17140/indicacao_453_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que avalie o encaminhamento do Projeto de Lei, nos moldes do Anteprojeto, que institui a Política Municipal de Fiscalização de Concessões e Serviços Públicos.</t>
   </si>
   <si>
     <t>17141</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17141/indicacao_454_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17141/indicacao_454_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam aos setores competentes a imediata atenção, manutenção e revitalização da Praça José Parrilla, conhecida como Praça da Estrela.</t>
   </si>
   <si>
     <t>17142</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17142/indicacao_455_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17142/indicacao_455_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a possibilidade de regularizar as únicas duas ruas do Bairro Residencial Campos Verdes, para que recebam respectivamente os nomes de seus antigos proprietários (falecidos recentemente) da Chácara Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>17143</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17143/indicacao_456_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17143/indicacao_456_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam denominar os seguintes nomes em alguma avenida, rua, alameda, praça pública ou outro logradouro público em futuros loteamentos que forem lançados em nosso município, como forma de eternizar os nomes desses ilustres e prestativos adamantinenses: Lurrique Ferrari, Márcio Francisco Spósito Pereira, Marinalva Santos Ferrari e Clóvis Ramazotti.</t>
   </si>
   <si>
     <t>17144</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17144/indicacao_457_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17144/indicacao_457_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a elaboração de um projeto técnico objetivando solucionar vários problemas estruturais existentes na Rua Sebastião de Almeida, no Residencial Parque Morada do Sol.</t>
   </si>
   <si>
     <t>17145</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17145/indicacao_458_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17145/indicacao_458_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a adoção de medidas urgentes para o recapeamento das ruas localizadas no Bairro Residencial Eldorado I e no Parque das Nações.</t>
   </si>
   <si>
     <t>17146</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17146/indicacao_459_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17146/indicacao_459_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a elaboração de projeto técnico, objetivando o recapeamento da Rua Laurindo Simoncelli, no Jardim Brasil, no trecho compreendido entre a Rua Rio de Janeiro e a Rua Paraná.</t>
   </si>
   <si>
     <t>17147</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17147/indicacao_460_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17147/indicacao_460_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam um amplo trabalho de conservação e limpeza na área verde, bem como a execução de serviços de manutenção na área de Preservação Permanente, ambas situadas no Residencial Parque Morada do Sol.</t>
   </si>
   <si>
     <t>17148</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Maria Gabriela Costa Calil Bearare, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17148/indicacao_461_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17148/indicacao_461_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Senhor Éder do Nascimento Ruete, Presidente da Câmara Municipal de Adamantina, que convoque os Vereadores desta Casa Legislativa para uma reunião temática, com o objetivo de dialogar sobre a necessidade de incluir, no Orçamento Municipal de 2026, a recomposição inflacionária dos repasses de subvenções às entidades assistenciais de Adamantina.</t>
   </si>
   <si>
     <t>17149</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17149/indicacao_462_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17149/indicacao_462_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a adoção de providências para a criação de um espaço adequado para descarte de resíduos na área externa da Usina de Lixo.</t>
   </si>
   <si>
     <t>17150</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17150/indicacao_463_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17150/indicacao_463_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a viabilidade de implementar a instalação de telas laterais no campo de futebol do Jardim Brasil.</t>
   </si>
   <si>
     <t>17151</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17151/indicacao_464_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17151/indicacao_464_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a adoção das providências necessárias para a restauração e melhoria da iluminação da Rodoviária Municipal.</t>
   </si>
   <si>
     <t>17152</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17152/indicacao_465_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17152/indicacao_465_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a uma operação tapa-buracos em algumas ruas do Jardim Ipiranga.</t>
   </si>
   <si>
     <t>17153</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17153/indicacao_466_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17153/indicacao_466_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Secretária Municipal de Obras e Serviços, a manutenção da capinação do último quarteirão da Rua Paraná, sem asfalto, no Jardim Brasil.</t>
   </si>
   <si>
     <t>17154</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17154/indicacao_467_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17154/indicacao_467_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que realize algum trabalho com relação ao curso da água pluvial ou de outra natureza, que acaba provocando um bolsão de água no final da Rua Amazonas, no Jardim Brasil.</t>
   </si>
   <si>
     <t>17155</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17155/indicacao_468_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17155/indicacao_468_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a capinação da Praça José Parrila, atendendo reivindicação dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>17156</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17156/indicacao_469_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17156/indicacao_469_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que haja a vistoria e levantamento dos trechos de pavimentação das vias públicas que estão danificados, cujas avarias foram provadas pela empresa Sabesp.</t>
   </si>
   <si>
     <t>17157</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17157/indicacao_470_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17157/indicacao_470_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a confecção de novas placas que contemplem a adoção do novo Símbolo Internacional de Acessibilidade.</t>
   </si>
   <si>
     <t>17158</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17158/indicacao_471_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17158/indicacao_471_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que realize as ações previstas na Lei Municipal nº 4.449/2025, que institui o “Dia das Pessoas Portadora de Deficiência Visual de Baixa Visão ou Cegueira Total”.</t>
   </si>
   <si>
     <t>17159</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17159/indicacao_472_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17159/indicacao_472_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a possibilidade da instalação de climatizadores no Centro Esportivo “Carlos Santana Bueno” e no Ginásio de Esportes “Paulo Camargo”.</t>
   </si>
   <si>
     <t>17160</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17160/indicacao_473_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17160/indicacao_473_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam as ações necessárias para a limpeza, poda de árvores e manutenção da área verde localizada no Bairro Campos Verdes, na Rua General Isidoro.</t>
   </si>
   <si>
     <t>17161</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17161/indicacao_474_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17161/indicacao_474_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam providências necessárias para a melhoria e recuperação da Estrada 2 e da Estrada 6, que dão acesso ao Bairro Mourão, especialmente no trecho após o Bairro Boa Vista.</t>
   </si>
   <si>
     <t>17162</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17162/indicacao_475_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17162/indicacao_475_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que estude junto com o Reitor da FAI e com o Coordenador do curso de Veterinária, no sentido de desenvolver com os alunos do mencionado curso atividades de extensão, a fim de oferecer assistência técnica junto aos produtores de bovino, suínos, ovinos e caprinos.</t>
   </si>
   <si>
     <t>17163</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17163/indicacao_476_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17163/indicacao_476_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a possibilidade de implantar uma Política Municipal de Atividade Física Adaptada e Inclusiva, voltada às pessoas com Transtornos Globais do Desenvolvimento (TGD).</t>
   </si>
   <si>
     <t>17164</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17164/indicacao_477_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17164/indicacao_477_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a adoção imediata das providências necessárias para a recuperação da calçada da Creche Raio de Sol, localizada na Rua Olegário Campos Souza, nº 43, no Jardim Tipuanas.</t>
   </si>
   <si>
     <t>17165</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17165/indicacao_478_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17165/indicacao_478_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que providencie a retirada de pedaços de madeiras que tem inscrito nomes de frutas e preços colocados em parte da Av. Cunha Bueno, imediações da “Barraca de Frutas” instalada na Rua Joaquim Nabuco, esquina da Av. Cunha Bueno.</t>
   </si>
   <si>
     <t>17166</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17166/indicacao_479_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17166/indicacao_479_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam providências necessárias para a implantação imediata de sinalização horizontal (pintura viária) na via de acesso aos bairros Eco Ville e Aliança.</t>
   </si>
   <si>
     <t>17167</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17167/indicacao_480_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17167/indicacao_480_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que haja a vistoria e adequação do volume do som de propagandas realizadas por carros e motocicletas que fazem propaganda sonora.</t>
   </si>
   <si>
     <t>17168</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17168/indicacao_481_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17168/indicacao_481_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a manutenção e recuperação do pavimento de paralelepípedo da Rua Tsunekeshi Sakai, no trecho localizado após o campo do Marroco.</t>
   </si>
   <si>
     <t>17169</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17169/indicacao_482_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17169/indicacao_482_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a implantação de postes de iluminação pública com identificação por QR Code, permitindo que o munícipe informe, de forma rápida e direta, a ocorrência de lâmpadas queimadas ou defeitos na iluminação pública.</t>
   </si>
   <si>
     <t>17170</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17170/indicacao_483_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17170/indicacao_483_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a recuperação adequada do pavimento no trevo de entrada da cidade, com acesso aos bairros Parque do Sol, Aliança e Eco Ville.</t>
   </si>
   <si>
     <t>17171</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Hélio José dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17171/indicacao_484_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17171/indicacao_484_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudos viabilizando a regulamentação de concurso de premiação denominado “IPTU PREMIADO”.</t>
   </si>
   <si>
     <t>17172</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17172/indicacao_485_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17172/indicacao_485_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a colocação de uma porta de ferro na sala ao lado do sanitário em frente a quadra esportiva de Hóquei no complexo esportivo do Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>17173</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17173/indicacao_486_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17173/indicacao_486_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de um chuveirão ao lado bebedouro das quadras de vôlei de areia no complexo esportivo do Parque dos Pioneiros, para serem utilizados pelos praticantes do vôlei de areia.</t>
   </si>
   <si>
     <t>17174</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17174/indicacao_487_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17174/indicacao_487_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a construção de uma arquibancada ao lado da quadra esportiva de Hóquei, no complexo esportivo do Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>17175</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17175/indicacao_488_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17175/indicacao_488_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a construção de uma pista específica para bicicleta e outra para patins no Parque dos Pioneiros, atendendo reivindicações dos pais e crianças que frequentam o local.</t>
   </si>
   <si>
     <t>17176</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17176/indicacao_489_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17176/indicacao_489_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de academia ao ar livre e parque infantil ao lado do centro comunitário do Jardim Ipiranga e América.</t>
   </si>
   <si>
     <t>17177</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17177/indicacao_490_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17177/indicacao_490_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a recuperação urgente da malha asfáltica dos bairros Jardim Ipiranga e América, com aplicação de micro revestimento asfáltico nas ruas deteriorados.</t>
   </si>
   <si>
     <t>17178</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17178/indicacao_491_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17178/indicacao_491_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a possibilidade da manutenção do pagamento do ticket alimentação das servidoras municipais (lotadas na Prefeitura e na FAI) durante o período de licença-maternidade.</t>
   </si>
   <si>
     <t>17179</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17179/indicacao_492_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17179/indicacao_492_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao responsável pelo depósito de entulhos de construções estudar a viabilidade de permanecer aberto nos finais de semana para o atendimento da população.</t>
   </si>
   <si>
     <t>17180</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>Marta de Almeida Bezerra, Cid José Aparecido dos Santos, Hélio José dos Santos, Maria Gabriela Costa Calil Bearare, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17180/indicacao_493_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17180/indicacao_493_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam um ponto de ônibus em frente ou próximo ao prédio da Farmácia Municipal, recentemente inaugurada na Rua Joaquim Nabuco.</t>
   </si>
   <si>
     <t>17181</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17181/indicacao_494_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17181/indicacao_494_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que providencie a capinação e limpeza do acostamento da Vicinal José Bocardi, no espaço que compreende do cemitério até o Residencial Bellagio.</t>
   </si>
   <si>
     <t>17182</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17182/indicacao_495_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17182/indicacao_495_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de um bebedouro elétrico no complexo de quadras do Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>17183</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17183/indicacao_496_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17183/indicacao_496_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a viabilidade de que seja disponibilizado um espaço no Poliesportivo para a prática de “Wheeling” nome técnico para a modalidade de “dar grau com motocicleta”.</t>
   </si>
   <si>
     <t>17184</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17184/indicacao_497_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17184/indicacao_497_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita realizar a manutenção da estrada rural no bairro Lagoa Seca, que dá acesso a propriedade do Sr. Paulinho Olivi, José Carlos Cavichioli e outros.</t>
   </si>
   <si>
     <t>16245</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Eder do Nascimento Ruete, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Hélio José dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16245/mocao_001_-_bombeiros_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16245/mocao_001_-_bombeiros_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Cabo Carlos Eduardo Ebelling, Bombeiro lotado na Estação de Bombeiro de Adamantina, pelo rápido atendimento de emergência a um bebê de 15 dias que chegou à unidade engasgado.</t>
   </si>
   <si>
     <t>16246</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16246/mocao_002_-_inbri_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16246/mocao_002_-_inbri_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Instituto Brasileiro de Reabilitação Integrativa (INBRI), que foi inaugurado em Adamantina no dia 25 de janeiro de 2025, marcando um passo importante para a promoção de saúde e bem-estar na região.</t>
   </si>
   <si>
     <t>16247</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16247/mocao_003_-_padre_ademilson_luiz_ferreira_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16247/mocao_003_-_padre_ademilson_luiz_ferreira_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Padre Ademilson Luiz Ferreira, pela significativa e concorrida posse como Pároco da Matriz Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>16248</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16248/mocao_004_-_jubileu_de_brilhante_da_paroquia_santo_antonio_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16248/mocao_004_-_jubileu_de_brilhante_da_paroquia_santo_antonio_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS pela celebração do Jubileu de Brilhante da Paróquia Santo Antônio de Pádua de Adamantina, cujo lema foi: “Com Santo Antônio de Pádua, 75 anos de Fé, Esperança, Amor e Missão”.</t>
   </si>
   <si>
     <t>16473</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16473/mocao_005_-_camda_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16473/mocao_005_-_camda_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à CAMDA - Cooperativa Agrícola Mista de Adamantina pela comemoração de seus 60 anos de fundação, celebrados no último dia 04 de abril, e pela exitosa realização da 6ª Edição da ExpoCamda, nos dias 2 e 3 de abril de 2025, na fazenda experimental da cooperativa, em Adamantina.</t>
   </si>
   <si>
     <t>16474</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16474/mocao_006_-_lanche__cia_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16474/mocao_006_-_lanche__cia_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à empresa Lanches &amp; Cia de Adamantina, pela passagem de seus 25 anos de atividades em nosso município.</t>
   </si>
   <si>
     <t>16509</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16509/mocao_007_-_tg_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16509/mocao_007_-_tg_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Tiro de Guerra 02-080, pelos 50 anos de sua instalação, bem como às turmas do ano de 1975 pela formação militar.</t>
   </si>
   <si>
     <t>16510</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16510/mocao_008_-_corpo_de_bombeiros_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16510/mocao_008_-_corpo_de_bombeiros_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos notáveis integrantes do Corpo de Bombeiros de Adamantina - Cabo PM Juliane dos Santos Ferreira Rezende, Soldado PM Luiz Alberto de Souza Nascimento e Soldado PM Bruno Nardi, que protagonizaram de forma brilhante o salvamento de um bebê de apenas 25 dias de vida, que se encontrava engasgado após amamentação.</t>
   </si>
   <si>
     <t>16576</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Hélio José dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16576/mocao_009_-_adagro_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16576/mocao_009_-_adagro_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à empresa Adagro – Comércio de Produtos Agrícolas Ltda., pelos seus 35 anos de funcionamento em nosso município.</t>
   </si>
   <si>
     <t>16618</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16618/mocao_010_-_tiago_marcelo_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16618/mocao_010_-_tiago_marcelo_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao compositor Tiago Marcelo, que visa reconhecer suas obras e seu refinado talento e a importância de suas músicas para a cultura local e nacional.</t>
   </si>
   <si>
     <t>16619</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16619/mocao_011_-_padre_carlos_roberto_dos_santos.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16619/mocao_011_-_padre_carlos_roberto_dos_santos.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Reverendíssimo Padre Carlos Roberto dos Santos, natural de Adamantina/SP, pela sua eleição como Responsável Internacional da Fraternidade Sacerdotal Jesus Cáritas.</t>
   </si>
   <si>
     <t>16647</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16647/mocao_012_-_capitao_pm_rafael_pereira_fenille_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16647/mocao_012_-_capitao_pm_rafael_pereira_fenille_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Capitão PM Rafael Pereira Fenille, pertencente à Força Tática do 25º Batalhão de Polícia Militar do Interior, pelo ato de bravura e elevado senso de humanidade demonstrado no dia 30 de maio de 2025, no município de Adamantina/SP, ocasião em que interveio de forma decisiva e corajosa no salvamento de uma pessoa que tentava contra a própria vida.</t>
   </si>
   <si>
     <t>16648</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16648/mocao_013_-_carlos_gustavo_urquiza_scarazzato_-_juiz_de_direito_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16648/mocao_013_-_carlos_gustavo_urquiza_scarazzato_-_juiz_de_direito_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Excelentíssimo Senhor Doutor Carlos Gustavo Urquiza Scarazzato, Juiz de Direito da Comarca de Adamantina, pelo trabalho incansável em prol da saúde pública municipal, pela parceria institucional construída com a Santa Casa e pelo diálogo constante e produtivo com o Poder Legislativo, valorizando a escuta ativa e a resolução prática das demandas comunitárias.</t>
   </si>
   <si>
     <t>16649</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16649/mocao_014_-_salvamento_mulher_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16649/mocao_014_-_salvamento_mulher_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Corpo de Bombeiros de Adamantina, pelo ato de bravura e elevado senso de humanidade demonstrado no dia 30 de maio de 2025, no município de Adamantina/SP, ocasião em que intervieram de forma decisiva e corajosa no salvamento de uma pessoa que tentava contra a própria vida.</t>
   </si>
   <si>
     <t>16666</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16666/mocao_015_-_apampesp_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16666/mocao_015_-_apampesp_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO de APOIO à iniciativa da APAMPESP - Associação de Professores Aposentados do Magistério Público do Estado de São Paulo, pela urgente revisão e extinção da cobrança previdenciária imposta a aposentados e pensionistas do serviço público estadual, conhecida como "confisco" de aposentadorias e pensões.</t>
   </si>
   <si>
     <t>16667</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16667/mocao_016_-_joao_benedito_passarinho_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16667/mocao_016_-_joao_benedito_passarinho_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao senhor JOÃO BENEDITO PASSARINHO, em reconhecimento à sua justa e merecida aposentadoria após 30 anos de dedicação exemplar à Prefeitura Municipal de Adamantina, somando décadas de contribuição à história, à cultura e ao bem-estar de nossa comunidade.</t>
   </si>
   <si>
     <t>16668</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Hélio José dos Santos, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16668/mocao_017_-_dra._ruth_duarte_menegatti_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16668/mocao_017_-_dra._ruth_duarte_menegatti_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Excelentíssima Senhora Doutora Ruth Duarte Menegatti, Juíza de Direito da Comarca de Adamantina, em reconhecimento ao seu notável trabalho em prol da justiça, da saúde mental e da proteção das mulheres, contribuindo de forma efetiva para o fortalecimento da cidadania e da dignidade humana em nosso município.</t>
   </si>
   <si>
     <t>16669</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16669/mocao_018_-_etec_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16669/mocao_018_-_etec_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Escola ETEC Professor Eudécio Luiz Vicente, pela conquista do título regional, que garantiu vaga na fase regional e estadual – JEESP.</t>
   </si>
   <si>
     <t>16706</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16706/mocao_019_-_sandra_dos_santos_queiros_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16706/mocao_019_-_sandra_dos_santos_queiros_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Senhora Sandra dos Santos Queirós, natural de Adamantina, filha do meio de 3 filhos do casal João (funcionário público municipal) e Mirtes (doméstica), formada pelo CEFAM (1998-2001) em Educação Infantil Básica.</t>
   </si>
   <si>
     <t>16707</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16707/mocao_020_-_patricia_tranche_vasques_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16707/mocao_020_-_patricia_tranche_vasques_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Drª. Patrícia Tranche Vasques, pelos seus 31 anos dedicados à Polícia Civil do Estado de São Paulo, com muito orgulho e dedicação.</t>
   </si>
   <si>
     <t>16733</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16733/mocao_021_-_luiz_fernando_grassi_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16733/mocao_021_-_luiz_fernando_grassi_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao senhor Luiz Fernando Grassi, cidadão adamantinense, pela sua aprovação no 191º Concurso de Provas e Títulos para Ingresso na Magistratura do Tribunal de Justiça do Estado de São Paulo (TJSP).</t>
   </si>
   <si>
     <t>16734</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16734/mocao_022_-_helen_keller_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16734/mocao_022_-_helen_keller_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Escola Estadual Helen Keller, localizada no município de Adamantina/SP, pela honrosa conquista do título de Escola Olímpica.</t>
   </si>
   <si>
     <t>16735</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16735/mocao_023_-_igreja_amor_e_cuidado_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16735/mocao_023_-_igreja_amor_e_cuidado_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Igreja Amor e Cuidado de Adamantina, que celebrou 11 anos em Adamantina com unção episcopal dos bispos Toninho Donha e Sônia Donha.</t>
   </si>
   <si>
     <t>16771</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16771/mocao_024_-_apoio_a_sec._agricultura_de_sp_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16771/mocao_024_-_apoio_a_sec._agricultura_de_sp_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO à Carreira de Apoio da Secretaria de Agricultura de São Paulo, que sofre desmonte intenso, com quadros de servidores reduzidos, decréscimo do valor real dos salários e desestruturação intensa de seus aparatos estruturais.</t>
   </si>
   <si>
     <t>16772</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16772/mocao_025_-_bombeiros_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16772/mocao_025_-_bombeiros_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Corpo de Bombeiros de Adamantina, pela rápida e precisa ação no último dia 31 de julho, que salvou a vida de um recém-nascido de apenas dois dias de vida.</t>
   </si>
   <si>
     <t>16773</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16773/mocao_026_-_luis_eduardo_martins_graboski_de_oliveira_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16773/mocao_026_-_luis_eduardo_martins_graboski_de_oliveira_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao JORNALISTA E ASSESSOR DE MÍDIA LUÍS EDUARDO MARTINS GRABOSKI DE OLIVEIRA, carinhosamente conhecido como EDUARDO GRABOSKI, pela recente e meritória nomeação como Coordenador do Miss Brasil Internacional no Estado de São Paulo.</t>
   </si>
   <si>
     <t>16774</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16774/mocao_027_-_silvio_dos_santos_martins_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16774/mocao_027_-_silvio_dos_santos_martins_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao PROFESSOR SÍLVIO DOS SANTOS MARTINS, por sua posse como o 11º presidente do Centro do Professorado Paulista – CPP, no último dia 15 de julho de 2025, sucedendo a saudosa Professora Loretana Paolieri Pancera, falecida em 06 de julho, aos 99 anos.</t>
   </si>
   <si>
     <t>16812</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Hélio José dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16812/mocao_028_-_apoio_serv._carreira_agropecuario_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16812/mocao_028_-_apoio_serv._carreira_agropecuario_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO aos Servidores das Carreiras de Apoio Agropecuário e Apoio à Pesquisa, profissionais que atuam diretamente na fiscalização sanitária, controle de pragas e doenças, inspeções em propriedades rurais, indústrias, feiras e comércios de insumos, emissão de documentos oficiais, apoio à pesquisa científica e tecnológica, monitoramento da produção e conservação dos recursos naturais.</t>
   </si>
   <si>
     <t>16813</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16813/mocao_029_-_sensei_antonio_afonso_kazu_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16813/mocao_029_-_sensei_antonio_afonso_kazu_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos ao JOVEM DAVI LUIZ SACOMAN VIEIRA e seu TREINADOR SENSEI ANTÔNIO AFONSO KAZU, em reconhecimento ao excelente desempenho no judô e pela conquista do título de campeão da categoria leve sub-13 masculino na 28ª edição do Torneio de Judô de Bastos/SP, realizada no último dia 12 de agosto de 2025.</t>
   </si>
   <si>
     <t>16814</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16814/mocao_030_-_lucy_mirthes_coelho_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16814/mocao_030_-_lucy_mirthes_coelho_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplausos à PROFESSORA LUCY MIRTHES COELHO, Diretora da EMEI CICLO II DOMINGOS LATINE, aos PROFESSORES DA UNIDADE ESCOLAR envolvidos no projeto, à PROFESSORA ANA PAULA TARIFA, Assessora Técnica Pedagógica, e à PROFESSORA ELISABETH GOMES MEIRELLES, Secretária Municipal de Educação de Adamantina, em razão da notável conquista da EMEI Domingos Latine ao ser destaque nacional no edital para Experiências Inspiradoras, promovido pelo Ministério da Educação (MEC), em parceria com a Universidade Federal de Minas Gerais (UFMG).</t>
   </si>
   <si>
     <t>16826</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Eder do Nascimento Ruete, Hélio José dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16826/mocao_031_-_izabela_rodrigues_da_silva_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16826/mocao_031_-_izabela_rodrigues_da_silva_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à atleta Izabela Rodrigues da Silva, por sua brilhante convocação para o Campeonato Mundial de Atletismo no Japão, exaltando seu empenho, disciplina e trajetória de superação que inspiram toda a comunidade adamantinense.</t>
   </si>
   <si>
     <t>16906</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16906/mocao_032_-_tenente_coronel_pm_marcelo_cavalcante_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16906/mocao_032_-_tenente_coronel_pm_marcelo_cavalcante_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Tenente Coronel PM MARCELO CAVALCANTE, Comandante do 25º BPM/I, que assumirá o comando do 25º Batalhão de Polícia Militar do Interior sediado em Dracena e responsável pelo policiamento em 22 municípios, compreendidos entre Panorama/SP e Osvaldo Cruz/SP.</t>
   </si>
   <si>
     <t>16907</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16907/mocao_033_-_fernando_guido_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16907/mocao_033_-_fernando_guido_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao 2º Tenente PM Fernando Bicalho Guido, pela conquista de sua nova função na Polícia Militar, enaltecendo seu esforço pessoal, seu amor por Adamantina e sua dedicação em servir e proteger a população.</t>
   </si>
   <si>
     <t>16908</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16908/mocao_034_-_emanuelle_casadei_calisto_antunes_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16908/mocao_034_-_emanuelle_casadei_calisto_antunes_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à estudante adamantinense Emanuelle Casadei Calisto Antunes, pela conquista da oportunidade de intercâmbio na Nova Zelândia, bem como à Escola Estadual Fleurides Cavalini Menechino, por seu papel fundamental na formação integral de seus alunos e no incentivo à busca de novos horizontes.</t>
   </si>
   <si>
     <t>16909</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16909/mocao_035_-_jogos_escolares_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16909/mocao_035_-_jogos_escolares_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos alunos da E.E. Helen Keller pela participação nos Jogos Escolares do Estado de São Paulo, realizados entre 14 a 21 de agosto de 2025 na cidade de Águas de Lindóia – SP, obtendo a 5º colocação do Estado entre 4.330 escolas, consagrando-se campeões sub-regional, Campeões a nível Diretoria de Ensino e campeões regionais em Presidente Prudente nas categorias mirim sub 13 e 14.</t>
   </si>
   <si>
     <t>16910</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16910/mocao_036_-_irmes_mary_moreno_roque_mattara_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16910/mocao_036_-_irmes_mary_moreno_roque_mattara_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Profª. Irmes Mary Moreno Roque Mattara, Chefe de Departamento - Dirigente Regional de Ensino da Unidade Regional de Ensino de Adamantina; ao Prof. José Antônio Godoy, PEC de Tecnologia; à Profa. Nicole Mieko Takada Moreti, Coordenadora do CIEBP, bem como aos demais participantes e organizadores da III Feira de Ciências e Tecnologias.</t>
   </si>
   <si>
     <t>16923</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16923/mocao_037_-_leo_favaro_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16923/mocao_037_-_leo_favaro_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao jovem atleta Leonardo Niehues Fávaro pela participação no Pan-Americano de Beach Tennis 2025, realizada na cidade de Caraguatatuba - SP entre os dias 25 e 28 de setembro de 2025, obtendo a 2ª colocação na categoria 12 anos.</t>
   </si>
   <si>
     <t>16944</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16944/mocao_038_-_secretaria_da_cultura_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16944/mocao_038_-_secretaria_da_cultura_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Secretaria de Cultura, Economia e Indústria Criativas do Governo do Estado de São Paulo; à Professora Ana Queila Macedo da Silva Zanardo, Secretária Municipal de Cultura e Turismo de Adamantina; ao Deputado Estadual Mauro Bragato; bem como a toda a equipe de diretores e artistas envolvidos na produção e realização da ópera “Nessun Dorma: A Magia da Ópera Italiana”.</t>
   </si>
   <si>
     <t>16945</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16945/mocao_039_-_helen_keller_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16945/mocao_039_-_helen_keller_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Escola Estadual Helen Keller, à diretora Eunice Ramos da Cruz Oliveira, ao ex-diretor Paulo Alves de Araújo, ao professor Everton dos Santos, aos demais educadores e equipe gestora, bem como aos 46 estudantes das 1ª Séries A, B e C do Ensino Médio, autores da obra “Vozes Jovens: Histórias do Cotidiano”, pelo brilhante trabalho desenvolvido e pela relevante contribuição à educação e à cultura de Adamantina.</t>
   </si>
   <si>
     <t>16946</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16946/mocao_040_-_conselho_municipal_da_pessoa_idosa_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16946/mocao_040_-_conselho_municipal_da_pessoa_idosa_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Conselho Municipal da Pessoa Idosa de Adamantina, presidido atualmente pela advogada Maria Aparecida Sorrochi Pimenta e seus integrantes do Poder Público e da Sociedade Civil, pelos relevantes serviços prestados à uma população de mais de 8 mil idosos de nosso município, sendo 23% de nossa população, garantindo a participação na sociedade, reduzindo desigualdades.</t>
   </si>
   <si>
     <t>17006</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17006/mocao_041_-_pastoral_social_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17006/mocao_041_-_pastoral_social_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Pastoral Social da Matriz Nossa Senhora de Fátima de Adamantina, pelos relevantes serviços que prestam à nossa cidade, mais precisamente à comunidade de Fátima, com ações de extrema importância na área social.</t>
   </si>
   <si>
     <t>17007</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17007/mocao_042_-_prof._me._mateus_barroso_sacoman_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17007/mocao_042_-_prof._me._mateus_barroso_sacoman_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Apresentamos à Mesa, com dispensa das formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Professor Me. Mateus Barroso Sacoman, docente do Centro Universitário de Adamantina - FAI, pelo lançamento do livro “Novas perspectivas da Idade Média para o ensino fundamental e médio”, publicado pela Editora Dialética.</t>
   </si>
   <si>
     <t>17078</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17078/mocao_043_-_associacao_de_judo_de_lucelia_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17078/mocao_043_-_associacao_de_judo_de_lucelia_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao judoca João Pedro Lima Ferreira da Silva, medalhista em todos os torneios regionais dos quais participou, e recentemente foi 3º lugar no Campeonato Estadual Paulista de Judô Aspirante e Vice-Campeão na Seletiva para o Meeting de Santa Catarina, o que lhe deu a chance de representar o Estado de São Paulo em Blumenau, no Meeting de Santa Catarina, quando disputará com renomados atletas dos Estados de Santa Catarina, Paraná, Rio Grande do Sul e São Paulo.</t>
   </si>
   <si>
     <t>17079</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17079/mocao_044_-_clube_dos_desbravadores_colmeia_em_acao_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17079/mocao_044_-_clube_dos_desbravadores_colmeia_em_acao_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Clube dos Desbravadores Colmeia em Ação, pela brilhante solenidade do Ecotismo, cerimônia de admissão em lenço, momento simbólico em que jovens assumiram o compromisso de serem bons cidadãos e fomentadores de boas práticas na comunidade.</t>
   </si>
   <si>
     <t>17080</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17080/mocao_045_-_delegacao_adamantinense_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17080/mocao_045_-_delegacao_adamantinense_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Delegação Adamantinense, grupo de atletas que representa nossa cidade principalmente em competições esportivas, pela brilhante participação nos Jogos da Melhor Idade (JOMI), realizada em São João da Boa Vista – SP.</t>
   </si>
   <si>
     <t>17081</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17081/mocao_046_-_volei_adamantina_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17081/mocao_046_-_volei_adamantina_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS às Equipes de Voleibol de Adamantina de diversas categorias, pelas brilhantes conquistas em várias competições no corrente mês, demonstrando a força e a organização deste esporte em nosso município.</t>
   </si>
   <si>
     <t>17082</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17082/mocao_047_-_dr._fernando_takayuki_nakayama_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17082/mocao_047_-_dr._fernando_takayuki_nakayama_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Engenheiro Agrônomo Dr. Fernando Takayuki Nakayama, Diretor da Apta Regional de Adamantina, pela conquista do Prêmio Apta Semeador do Futuro 2025, honraria recebida em 28 de outubro, durante cerimônia realizada na sede do Instituto Biológico, em São Paulo.</t>
   </si>
   <si>
     <t>17083</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17083/mocao_048_-_felipe_pinto_soares_e_vitor_pinto_soares_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17083/mocao_048_-_felipe_pinto_soares_e_vitor_pinto_soares_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos médicos-veterinários Felipe Pinto Soares e Vitor Pinto Soares, à equipe organizadora, aos patrocinadores, apoiadores e a todos os participantes da Adamantina Animal Run, pela brilhante iniciativa e pela contribuição relevante à causa animal e ao bem-estar social do município.</t>
   </si>
   <si>
     <t>17105</t>
   </si>
   <si>
     <t>Rogério César Sacoman, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Hélio José dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17105/mocao_049_-_equipe_fratellos_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17105/mocao_049_-_equipe_fratellos_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Equipe Fratellos Sports, pela conquista do 1º lugar na categoria sub-15 da Copa de Futsal na cidade de Arandu – SP, no último final de semana.</t>
   </si>
   <si>
     <t>17106</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17106/mocao_050_-_tiago_cardoso_poli_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17106/mocao_050_-_tiago_cardoso_poli_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Ilustríssimo Senhor Tiago Cardoso Poli, 1º Tenente PM – Comandante do Pelotão de Bombeiros de Adamantina, por ter, durante o ano de 2025, conduzido de maneira profissional e com excelência o Comando do Pelotão de Bombeiros Adamantina.</t>
   </si>
   <si>
     <t>17107</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17107/mocao_051_-_sicoob_nosso_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17107/mocao_051_-_sicoob_nosso_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Sicoob Nosso, pelos seus 37 anos de atividade em nosso município.</t>
   </si>
   <si>
     <t>17108</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17108/mocao_052_-_sara_rocha_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17108/mocao_052_-_sara_rocha_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Mestre Sara Rocha, à professora Suelen Rocha e ao Grupo de Capoeira Estrela da Barra, pela inauguração do novo espaço de capoeira em Adamantina e pela relevante contribuição cultural, educativa e social oferecida à comunidade ao longo de décadas.</t>
   </si>
   <si>
     <t>17109</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17109/mocao_053_-_rafael_antonio_gualti_guerrero_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17109/mocao_053_-_rafael_antonio_gualti_guerrero_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao estudante Rafael Antônio Gualti Guerrero, do 6º Ano B da Escola Estadual Profª. Fleurides Cavallini Menechino, bem como à sua orientadora, a professora Suellen Pasquim Siqueira Morelli, e à diretora da escola, Tatiani Qualho Ayachi, pelo excelente resultado obtido na Maratona Tech 2025.</t>
   </si>
   <si>
     <t>17110</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17110/mocao_054_-_sargento_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17110/mocao_054_-_sargento_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao 1º Sargento Leonardo Pereira Souto, Chefe da Instrução do TG 02-080, pelos relevantes serviços prestados ao nosso município, pelo compromisso com os valores do civismo, da disciplina e do dever e por fazer parte de um marco histórico para o município e para o Tiro de Guerra.</t>
   </si>
   <si>
     <t>17111</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17111/mocao_055_-_engenheiros_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17111/mocao_055_-_engenheiros_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos alunos Leonardo Fagliari Sposito, Cesar Augusto Ghedini Mantovani, Geysa Mary de Carvalho de Freitas e Gabriel Crepaldi Candido Borbolan, aos professores e engenheiros Prof. Dr. Osmar Pereira da Silva Junior, Murilo Jaccoud Neto, Rafaela Ginez Gama e Silvio Macagnani, à Associação de Engenheiros, Arquitetos e Agrônomos da Alta Paulista – AEAANAP e ao Centro Universitário de Adamantina – FAI, pela relevante iniciativa extensionista e pela expressiva contribuição técnica, educacional e social prestada à comunidade regional.</t>
   </si>
   <si>
     <t>17112</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17112/mocao_056_-_dra._ruth_duarte_menegatti_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17112/mocao_056_-_dra._ruth_duarte_menegatti_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Dra. Ruth Duarte Menegatti, Juíza de Direito da 3ª Vara da Comarca de Adamantina, pela expressiva conquista do 1º lugar na categoria Magistrada/Magistrado do 3º Prêmio #Rompa - Ações de Combate à Violência de Gênero, promovido pelo Tribunal de Justiça do Estado de São Paulo (TJSP), em parceria com a Associação Paulista de Magistrados (Apamagis).</t>
   </si>
   <si>
     <t>17113</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17113/mocao_057_-_cafeicultores_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17113/mocao_057_-_cafeicultores_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos Cafeicultores de nosso município, pela excelente classificação no 24ª Concurso Estadual de Qualidade de Café do Estado de São Paulo, com destaque ao Senhor Edson Frasson Teixeira, sua esposa Berenice Josefina Tiveron e seu filho André Tiveron Teixeira.</t>
   </si>
   <si>
     <t>16530</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16530/6a_ordinaria_-_projeto_de_decreto_legislativo_001.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16530/6a_ordinaria_-_projeto_de_decreto_legislativo_001.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor Antônio Laércio Mazo o Título de Cidadão Adamantinense</t>
   </si>
   <si>
     <t>16980</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16980/projeto_de_decreto_legislativo_002_-_contas_da_prefeitura_2023.docx.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16980/projeto_de_decreto_legislativo_002_-_contas_da_prefeitura_2023.docx.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a apreciação das contas da Prefeitura do Município de Adamantina, exercício 2023 – TC 004519.989.23-0</t>
   </si>
   <si>
     <t>17089</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Eder do Nascimento Ruete, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17089/20a_projeto_de_decreto_legislativo_003_-_titulo_waldomiro.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17089/20a_projeto_de_decreto_legislativo_003_-_titulo_waldomiro.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor Waldomiro Teixeira de Carvalho Júnior o título de Cidadão Adamantinense.</t>
   </si>
   <si>
     <t>17098</t>
   </si>
   <si>
     <t>Eder do Nascimento Ruete, Cid José Aparecido dos Santos, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17098/21a_projeto_de_decreto_legislativo_004_-_titulo_tenente_coronel_pm_marcelo_cavalcante.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17098/21a_projeto_de_decreto_legislativo_004_-_titulo_tenente_coronel_pm_marcelo_cavalcante.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor Tenente Coronel PM Marcelo Cavalcante, o Título de Cidadão Adamantinense</t>
   </si>
   <si>
     <t>16346</t>
   </si>
   <si>
     <t>PRELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>Prefeito do Município</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16346/3a_ordinaria_-_pe_loma_001_m_022-_prazo_ldo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16346/3a_ordinaria_-_pe_loma_001_m_022-_prazo_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo de Parágrafo Único ao Artigo 16 das Disposições Transitórias da Lei Orgânica do Município de Adamantina - LOMA.</t>
   </si>
   <si>
     <t>16600</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16600/projeto_de_emenda_a_loma_002.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16600/projeto_de_emenda_a_loma_002.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo do inciso IX do artigo 82, da Subseção VI – Dos Direitos e Deveres, da Lei Orgânica do Município de Adamantina - LOMA.</t>
   </si>
   <si>
     <t>16220</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16220/1a_ordinaria_-_projeto_de_lei_complementar_001_-_m_004_-_institui_conselho_municipal_da_mulher.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16220/1a_ordinaria_-_projeto_de_lei_complementar_001_-_m_004_-_institui_conselho_municipal_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Conselho Municipal dos Direitos da Mulher e dá outras providências.</t>
   </si>
   <si>
     <t>16221</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16221/1a_ordinaria_-_projeto_de_lei_complementar_002_-_m_006_-__cria_vagas_de_inspetor_de_alunos_de_escola_publica.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16221/1a_ordinaria_-_projeto_de_lei_complementar_002_-_m_006_-__cria_vagas_de_inspetor_de_alunos_de_escola_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas de empregos permanentes de vagas de Inspetor de Alunos de Escola Pública e alteração do Anexo I - Quadro de Pessoal Consolidado da Lei Complementar n.º 448, de 20 de março de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>16222</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16222/1a_ordinaria_-_projeto_de_lei_complementar_003_-_013_-_reajuste_dos_servidores_prefeitura_55.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16222/1a_ordinaria_-_projeto_de_lei_complementar_003_-_013_-_reajuste_dos_servidores_prefeitura_55.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Revisão Geral Anual dos Vencimentos, Proventos e Pensões dos Servidores Públicos Ativos, Inativos e Pensionistas da Prefeitura do Município de Adamantina</t>
   </si>
   <si>
     <t>16223</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16223/1a_ordinaria_-_projeto_de_lei_complementar_004_-_m_014_-_reajuste_dos_servidores_fai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16223/1a_ordinaria_-_projeto_de_lei_complementar_004_-_m_014_-_reajuste_dos_servidores_fai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos, proventos e pensões dos servidores públicos ativos e inativos dos quadros administrativo e docente do Centro Universitário de Adamantina - FAI.</t>
   </si>
   <si>
     <t>16350</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16350/3a_ordinaria_-_plc_005_m_019_-_projeto_de_lei_criacao_de_cargos_enfermeiro.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16350/3a_ordinaria_-_plc_005_m_019_-_projeto_de_lei_criacao_de_cargos_enfermeiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de 02 (duas) novas vagas para o emprego de Enfermeiro(a) ESF – 40h/semanais, visando o preenchimento de vagas existentes, com o objetivo de preenchimento das equipes de ESF de acordo com a necessidade e dá outras providências.</t>
   </si>
   <si>
     <t>16464</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16464/5a_plc_006.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16464/5a_plc_006.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Complementar nº 094/2007, alterada pela Lei Complementar nº 440/2023, adequação do Anexo I - Quadro de Pessoal - Especialistas em Educação, da referida lei, criação de vaga para a função de confiança de Coordenador Pedagógico e dá outras providências.</t>
   </si>
   <si>
     <t>16508</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16508/6a_ordinaria_-_plc_007_-_aumento_camara.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16508/6a_ordinaria_-_plc_007_-_aumento_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e aumento real sobre os vencimentos, salários, proventos e pensões dos servidores públicos ativos, inativos e pensionistas da Câmara Municipal de Adamantina e dá outras providências</t>
   </si>
   <si>
     <t>16528</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16528/6a_ordinaria_-_plc_008_-_m_027_-_unifai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16528/6a_ordinaria_-_plc_008_-_m_027_-_unifai.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 439, de 23 de agosto de 2023 e dá outras providências._x000D_
 (Gestor de Contratos)</t>
   </si>
   <si>
     <t>16529</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16529/6a_ordinaria_-_plc_009_-_m_029_-_criacao_de_vagas.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16529/6a_ordinaria_-_plc_009_-_m_029_-_criacao_de_vagas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de novas vagas do emprego permanente de Auxiliar de Desenvolvimento Infantil – Feminino e alteração do Anexo I - Quadro de Pessoal Consolidado da Lei Complementar n.º 455/2025 e dá outras providências.</t>
   </si>
   <si>
     <t>16532</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16532/7a_ordinaria_-_projeto_de_lei_complementar_010_-_m_032_-_doa_imovel_para_empresa_vanilde_adeir_bottasso_languer_-_me.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16532/7a_ordinaria_-_projeto_de_lei_complementar_010_-_m_032_-_doa_imovel_para_empresa_vanilde_adeir_bottasso_languer_-_me.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Chefe do Poder Executivo alienar, por doação, sem encargos, à empresa VANILDE ADEIR BOTTASSO LANGUER o imóvel que específica.</t>
   </si>
   <si>
     <t>16628</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16628/9a_ordinaria_-_projeto_de_lei_complementar_011_reestruturacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16628/9a_ordinaria_-_projeto_de_lei_complementar_011_reestruturacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de novo requisito para ocupação do emprego público de Digitador e sobre reestruturação com alteração da referência inicial do emprego público de Digitador e dá outras providências.</t>
   </si>
   <si>
     <t>16629</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16629/9a_ordinaria_-_projeto_de_lei_complementar_012_novas_atribuicoes_de_digitador.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16629/9a_ordinaria_-_projeto_de_lei_complementar_012_novas_atribuicoes_de_digitador.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de novas atribuições ao emprego público efetivo de Digitador, alterando o anexo I da Lei Complementar nº 408/2022</t>
   </si>
   <si>
     <t>16866</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16866/15a_projeto_de_lei_complementar_013_m_56_-_alienacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16866/15a_projeto_de_lei_complementar_013_m_56_-_alienacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo alienar bem imóvel, pelo instituto da investidura, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>16867</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16867/15a_projeto_de_lei_complementar_014_m_55_-_reestruturacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16867/15a_projeto_de_lei_complementar_014_m_55_-_reestruturacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da nomenclatura do cargo de Secretário de Fiscalização, Tributação e Arrecadação Tributária para Secretário de Fiscalização e Arrecadação Tributária; extinção do cargo de Diretor de Urgência e Emergência e Diretor de Odontologia; a criação dos cargos em comissão de Diretor de Zeladoria e Revitalização Urbana; a alteração da nomenclatura e atribuições do cargo de Diretor Agrícola e Cadastro de Imóvel Rural INCRA para cargo de Diretor de Agricultura e Abastecimento; de Diretor de Planejamento e Trânsito para Diretor de Trânsito; de Diretor de Engenharia e Projetos Arquitetônicos para Diretor de Planejamento e Projetos Arquitetônicos; de Chefe do Museu Histórico para Chefe do Museu Histórico e Projetos Culturais; alteração das atribuições dos cargos em comissão de Diretor de Cultura e Turismo e do Chefe de Obras, Serviços e Iluminação Pública; a alteração da nomenclatura, dos requisitos e das atribuições do cargo em comissão de Diretor de Gabinete e Atos Oficiais...</t>
   </si>
   <si>
     <t>16876</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16876/16a_projeto_de_lei_complementar_015_m_059_-_nomeclatura_fai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16876/16a_projeto_de_lei_complementar_015_m_059_-_nomeclatura_fai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Complementar nº 274, de 25 de maio de 2017, e dá outras providências. (Nomenclatura FAI)</t>
   </si>
   <si>
     <t>17022</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17022/19a_projeto_de_lei_complementar_016_m_072_-_programa_de_parcelamento_incentivado__ppi_-_anexo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17022/19a_projeto_de_lei_complementar_016_m_072_-_programa_de_parcelamento_incentivado__ppi_-_anexo.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Parcelamento Incentivado – PPI, às pessoas Físicas e Jurídicas do Município de Adamantina/SP., de débitos inscritos ou não em dívida ativa, ajuizados ou não ajuizados, e dá outras providências.</t>
   </si>
   <si>
     <t>17102</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17102/21a_projeto_de_lei_complementar_017_m_083-_altera_codigo_tributario_-__iss_item_14-14_guincho.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17102/21a_projeto_de_lei_complementar_017_m_083-_altera_codigo_tributario_-__iss_item_14-14_guincho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do inciso III do artigo 65 da Lei n° 2.328, de 28 de dezembro de 2019 – Código Tributário Municipal</t>
   </si>
   <si>
     <t>17103</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17103/21a_projeto_de_lei_complementar_018_m_087_-_dispoe_sobre_autorizacao_para_abertura_de_licitacao_para_concessao_de_galpao_tucuruvi_1.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17103/21a_projeto_de_lei_complementar_018_m_087_-_dispoe_sobre_autorizacao_para_abertura_de_licitacao_para_concessao_de_galpao_tucuruvi_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o chefe do Poder Executivo possa determinar a abertura de Processo Licitatório objetivando a Concessão Onerosa de Direito Real de Uso de Bem Público Municipal, destinado à implantação de empreendimentos industriais, comerciais e de serviços, e dá outras providências.</t>
   </si>
   <si>
     <t>16210</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16210/1a_ordinaria_-_projeto_de_lei_001_-_m_001_-_altera_lei_3368_09_-_conselho_municipal_de_politica_urbana.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16210/1a_ordinaria_-_projeto_de_lei_001_-_m_001_-_altera_lei_3368_09_-_conselho_municipal_de_politica_urbana.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 3º da Lei Municipal n.º 3.368, de 14 de setembro de 2009, que Estrutura o Conselho Municipal de Política Urbana de Adamantina e dá outras providencias.</t>
   </si>
   <si>
     <t>16211</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16211/1a_ordinaria_-_projeto_de_lei_002_-_m_002_-__repasse_p_apae_-_emenda_dep_federal_marcio_alvino_-150.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16211/1a_ordinaria_-_projeto_de_lei_002_-_m_002_-__repasse_p_apae_-_emenda_dep_federal_marcio_alvino_-150.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito adicional suplementar e repassar à APAE - Associação de Pais e Amigos dos Excepcionais de Adamantina recursos do Governo Federal (Emenda Parlamentar: Deputado Federal Márcio Alvino) e dá outras providências.</t>
   </si>
   <si>
     <t>16212</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16212/1a_ordinaria_-_projeto_de_lei_003_-_m_003_-_repasse_p_apae_-_emenda_dep_gilberto_nascimento_-500.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16212/1a_ordinaria_-_projeto_de_lei_003_-_m_003_-_repasse_p_apae_-_emenda_dep_gilberto_nascimento_-500.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito adicional suplementar e repassar à APAE - Associação de Pais e Amigos dos Excepcionais de Adamantina recursos do Governo Federal (Emenda Parlamentar: Deputado Federal Gilberto Nascimento) e dá outras providências.</t>
   </si>
   <si>
     <t>16213</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16213/1a_ordinaria_-_projeto_de_lei_004_-_m_005_-_abertura_de_credito_suplementar_fai_-_r_3_720_00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16213/1a_ordinaria_-_projeto_de_lei_004_-_m_005_-_abertura_de_credito_suplementar_fai_-_r_3_720_00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento do Centro Universitário de Adamantina – FAI no valor total de R$ 3.720.000,00 (três milhões e setecentos e vinte mil reais).</t>
   </si>
   <si>
     <t>16214</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16214/1a_ordinaria_-_projeto_de_lei_005_-_m_007_-__especial_assistencia_social-vig_socioassistencial_-_drads.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16214/1a_ordinaria_-_projeto_de_lei_005_-_m_007_-__especial_assistencia_social-vig_socioassistencial_-_drads.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial para o Fundo Municipal de Assistência social ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 34.280,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16215</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16215/1a_ordinaria_-_projeto_de_lei_006_-_m_008_-_nome_de_ruas_condominio_bellagio.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16215/1a_ordinaria_-_projeto_de_lei_006_-_m_008_-_nome_de_ruas_condominio_bellagio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouros internos do Condomínio Bellagio Residencial Clube e dá outras providências.</t>
   </si>
   <si>
     <t>16216</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16216/1a_ordinaria_-_projeto_de_lei_007_-_m_009_-_repasse_p_santa_casa_-_emenda_dep_federal_adriana_ventura_-150.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16216/1a_ordinaria_-_projeto_de_lei_007_-_m_009_-_repasse_p_santa_casa_-_emenda_dep_federal_adriana_ventura_-150.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito adicional suplementar e repassar à Associação Lar São Francisco de Assis na Providência de Deus (Santa Casa de Adamantina), recursos do Governo Federal (Emenda Parlamentar: Deputada Federal Adriana Ventura) e dá outras providências.</t>
   </si>
   <si>
     <t>16217</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16217/1a_ordinaria_-_projeto_de_lei_008_-_m_010_-__saude_-_emenda_federal_-_dep_paulo_freire_costa_r_110.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16217/1a_ordinaria_-_projeto_de_lei_008_-_m_010_-__saude_-_emenda_federal_-_dep_paulo_freire_costa_r_110.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 110.000,00 e dá outras providências, (Emenda Parlamentar: Deputado Paulo Freire Costa).</t>
   </si>
   <si>
     <t>16218</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16218/1a_ordinaria_-_projeto_de_lei_009_-_m_011_-_abono_dos_servidores_fai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16218/1a_ordinaria_-_projeto_de_lei_009_-_m_011_-_abono_dos_servidores_fai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Centro Universitário de Adamantina - FAI possa conceder abono pecuniário especial aos servidores da instituição e dá outras providências.</t>
   </si>
   <si>
     <t>16219</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16219/1a_ordinaria_-_projeto_de_lei_010_-_m_012_-__abono_aos_servidores_prefeitura.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16219/1a_ordinaria_-_projeto_de_lei_010_-_m_012_-__abono_aos_servidores_prefeitura.pdf</t>
   </si>
   <si>
     <t>16293</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16293/2a_ordinaria_-_projeto_de_lei_011_-_abono_dos_servidores_fai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16293/2a_ordinaria_-_projeto_de_lei_011_-_abono_dos_servidores_fai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Centro Universitário de Adamantina - FAI possa conceder abono pecuniário especial aos servidores ativos e inativos da instituição e dá outras providências.</t>
   </si>
   <si>
     <t>16294</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16294/2a_ordinaria_-_projeto_de_lei_012_-_abono_aos_servidores_prefeitura.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16294/2a_ordinaria_-_projeto_de_lei_012_-_abono_aos_servidores_prefeitura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Chefe do Poder Executivo possa conceder abono pecuniário especial aos servidores ativos, inativos e pensionistas da Administração Direta do Município de Adamantina, e dá outras providências.</t>
   </si>
   <si>
     <t>16347</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16347/3a_ordinaria_-_pl_013_m_017_-_projeto_de_lei_-_autoriza_majorar__subsidio_tarifario_mensal_para_operacionalizacao_do_transporte_coletivo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16347/3a_ordinaria_-_pl_013_m_017_-_projeto_de_lei_-_autoriza_majorar__subsidio_tarifario_mensal_para_operacionalizacao_do_transporte_coletivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n.º 4.129, de 04 de maio de 2022, que autoriza o Poder Executivo Municipal a instituir subsídio tarifário mensal para a operacionalização dos serviços de transporte coletivo urbano no município de Adamantina e dá outras providências.</t>
   </si>
   <si>
     <t>16348</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16348/3a_ordinaria_-_pl_014_m_018_-_projeto_de_lei_iluminacao_publica_-_sec._obras_finc.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16348/3a_ordinaria_-_pl_014_m_018_-_projeto_de_lei_iluminacao_publica_-_sec._obras_finc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 900.000,00 e dá outras providências. (Iluminação pública)</t>
   </si>
   <si>
     <t>16349</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16349/3a_ordinaria_-_pl_015_m_020_-_projeto_de_lei_diario_oficial.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16349/3a_ordinaria_-_pl_015_m_020_-_projeto_de_lei_diario_oficial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Diário Oficial do Município de Adamantina e dá outras providências.</t>
   </si>
   <si>
     <t>16458</t>
   </si>
   <si>
     <t>Eder do Nascimento Ruete, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16458/pl_16.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16458/pl_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público do Residencial Bonanza._x000D_
 Av. Mário Nascimento_x000D_
 Rua Walter Shigueru Yamauti_x000D_
 Rua Dr. Benedito Benício Baliero_x000D_
 Rua Yukio Ujikawa_x000D_
 Elizabet Anabel Malo Lallanes Evangelista_x000D_
 Rua Osmar Rodrigues_x000D_
 Rua Evandro Sérgio de Oliveira_x000D_
 Rua Celso Augusto Coelho Ramenzoni_x000D_
 Rua Herpílire Balista_x000D_
 Rua Mário Pinto Alexandre Filho</t>
   </si>
   <si>
     <t>16459</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16459/pl_17.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16459/pl_17.pdf</t>
   </si>
   <si>
     <t>Institui e inclui no Calendário Municipal de Eventos, o Dia do Escritor Adamantinense (25 de julho)</t>
   </si>
   <si>
     <t>16460</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16460/5a_pl_18.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16460/5a_pl_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura crédito adicional suplementar ao  Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 530.000,00 (quinhentos e trinta mil reais) e da outras providencias.</t>
   </si>
   <si>
     <t>16461</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16461/5a_pl_19.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16461/5a_pl_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 192.465,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16462</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16462/5a_pl_20.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16462/5a_pl_20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento do Centro Universitário de Adamantina no valor total de  R$ 110.000,00 (cento e dez mil reais)</t>
   </si>
   <si>
     <t>16463</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16463/5a_pl_21.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16463/5a_pl_21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento do Centro Universitário de Adamantina no valor total de R$ 1.200.000,00 (um milhão e duzentos mil reais).</t>
   </si>
   <si>
     <t>16505</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16505/6a_ordinaria_-_projeto_de_lei_022_sindrome_de_edwards.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16505/6a_ordinaria_-_projeto_de_lei_022_sindrome_de_edwards.pdf</t>
   </si>
   <si>
     <t>Institui o Dia da Conscientização sobre a Síndrome de Edwards e dá outras providências.</t>
   </si>
   <si>
     <t>16506</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16506/6a_ordinaria_-_pl_023_-_m_030_-_servico_de_acolhimento.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16506/6a_ordinaria_-_pl_023_-_m_030_-_servico_de_acolhimento.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Convênio com as Prefeituras dos municípios de Dracena, Flórida Paulista e Osvaldo Cruz, para a manutenção do Serviço Regional de Acolhimento Institucional República para Jovens do sexo masculino e feminino, na região da Alta Paulista e dá outras providências.</t>
   </si>
   <si>
     <t>16527</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16527/7a_ordinaria_-_projeto_de_lei_024_-_m_031_-_apelos_e_patas_repasse_tac.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16527/7a_ordinaria_-_projeto_de_lei_024_-_m_031_-_apelos_e_patas_repasse_tac.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento do Município de Adamantina e autorização para que Prefeitura do Município possa repassar à ORGANIZAÇÃO NÃO GOVERNAMENTAL APELOS E PATAS DE ADAMANTINA – ONG/APA, sob a forma de subvenção, recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>16601</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16601/8a_projeto_de_lei_025_m_028_-_pdv_-_fai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16601/8a_projeto_de_lei_025_m_028_-_pdv_-_fai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Desligamento Voluntário – PDV no âmbito do Centro Universitário de Adamantina e dá outras providências.</t>
   </si>
   <si>
     <t>16602</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16602/8a_projeto_de_lei_no_026_m_033_-_projeto_de_lei_abertura_de_credito_suplementar_fai_-_r_100.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16602/8a_projeto_de_lei_no_026_m_033_-_projeto_de_lei_abertura_de_credito_suplementar_fai_-_r_100.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento do Centro Universitário de Adamantina – FAI no valor total de R$ 100.000,00 (cem mil reais).</t>
   </si>
   <si>
     <t>16603</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16603/8a_projeto_de_lei_027_-_m_034_-_projeto_de_lei_-_sec._de_assitencia_-_fundo_m_idoso_-_190.00000_maio_2025.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16603/8a_projeto_de_lei_027_-_m_034_-_projeto_de_lei_-_sec._de_assitencia_-_fundo_m_idoso_-_190.00000_maio_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 190.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16626</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16626/9a_ordinaria_-_projeto_de_lei_028_casa.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16626/9a_ordinaria_-_projeto_de_lei_028_casa.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a CASA - Centro Associativo de Suporte para a Apicultura</t>
   </si>
   <si>
     <t>16627</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16627/9a_ordinaria_-_projeto_de_lei_029_-_m_036.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16627/9a_ordinaria_-_projeto_de_lei_029_-_m_036.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 1.052.716,12 (Construção de Ciclovia) e dá outras providências.</t>
   </si>
   <si>
     <t>16660</t>
   </si>
   <si>
     <t>Eder do Nascimento Ruete, Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16660/10a_ordinaria_-_projeto_de_lei_030_-_camfra.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16660/10a_ordinaria_-_projeto_de_lei_030_-_camfra.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a CAMFRA – Cooperativa Agrícola Mista Familiar da Região de Adamantina</t>
   </si>
   <si>
     <t>16661</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16661/10a_ordinaria_-_pl_031_m_037_-_prorrogacao_de_elaboracao_do_plano_municipal_educacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16661/10a_ordinaria_-_pl_031_m_037_-_prorrogacao_de_elaboracao_do_plano_municipal_educacao.pdf</t>
   </si>
   <si>
     <t>Prorroga, até 31 de dezembro de 2025, a vigência do Plano Municipal de Educação, aprovado por meio da Lei nº 3.674, de 07 de julho de 2015 da Rede Municipal de Ensino da Prefeitura Municipal de Adamantina.</t>
   </si>
   <si>
     <t>16662</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16662/10a_ordinaria_-_pl_032_m_038_-_renova_tc_fai_-_sao_carlos.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16662/10a_ordinaria_-_pl_032_m_038_-_renova_tc_fai_-_sao_carlos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Centro Universitário de_x000D_
 Adamantina possa renovar o Termo de Colaboração com a_x000D_
 Irmandade da Santa Casa de Misericórdia de São Carlos,_x000D_
 conforme Lei Municipal n. 3.983, de 26 de maio de 2020 e Lei_x000D_
 Federal nº 13.019/14, e dá outras providências</t>
   </si>
   <si>
     <t>16698</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16698/11a_ordinaria_-_projeto_de_lei_033_-_mary.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16698/11a_ordinaria_-_projeto_de_lei_033_-_mary.pdf</t>
   </si>
   <si>
     <t>Institui o “Dia da Pessoa Portadora de Deficiência Visual de Baixa Visão ou Cegueira Total” no âmbito do Município de Adamantina e dá outras providências.</t>
   </si>
   <si>
     <t>16699</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16699/11a_ordinaria_-_projeto_de_lei_034_m_039_-_denominacao_horto_municipal_primavera.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16699/11a_ordinaria_-_projeto_de_lei_034_m_039_-_denominacao_horto_municipal_primavera.pdf</t>
   </si>
   <si>
     <t>Denomina “Horto Florestal Primavera” o horto localizado no Bairro Parque dos Lagos, no Município de Adamantina.</t>
   </si>
   <si>
     <t>16701</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16701/11a_ordinaria_-_projeto_de_lei_035_m_040_-_denominacao_ponte_manoel_teixeira_fortes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16701/11a_ordinaria_-_projeto_de_lei_035_m_040_-_denominacao_ponte_manoel_teixeira_fortes.pdf</t>
   </si>
   <si>
     <t>Denomina “PONTE MANOEL TEIXEIRA FORTES” a ponte sobre o Córrego dos Ranchos.</t>
   </si>
   <si>
     <t>16702</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16702/11a_ordinaria_-_projeto_de_lei_036_m_041_-_credito_adicional_suplementar_teto-mac_-_r_458.06851.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16702/11a_ordinaria_-_projeto_de_lei_036_m_041_-_credito_adicional_suplementar_teto-mac_-_r_458.06851.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito adicional suplementar e repassar à Associação Lar São Francisco de Assis na Providência de Deus – Santa Casa de Adamantina, Associação de Repouso Nosso Lar de Adamantina, APAE – Associação de Pais e Amigos do Excepcional de Adamantina e Rede de Combate ao Câncer de Adamantina, recursos da Atenção de Média e Alta Complexidade Ambulatorial e Hospitalar – TETO MAC, e dá outras providências.</t>
   </si>
   <si>
     <t>16703</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16703/11a_ordinaria_-_projeto_de_lei_037_m_042_-_credito_adicional_suplementar_-_r_1.297.00000_-_fai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16703/11a_ordinaria_-_projeto_de_lei_037_m_042_-_credito_adicional_suplementar_-_r_1.297.00000_-_fai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento do Centro Universitário de Adamantina – FAI no valor total de R$ 1.297.000,00 (um milhão e duzentos e noventa e sete mil reais).</t>
   </si>
   <si>
     <t>16704</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16704/11a_ordinaria_-_projeto_de_lei_038_m_043_-_atividade_delegada.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16704/11a_ordinaria_-_projeto_de_lei_038_m_043_-_atividade_delegada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração na Lei nº 4.030, de 04 de março de 2021, que dispõe sobre a alteração da Lei nº 3.530/12 que cria a Gratificação por Desempenho de Atividade Delegada.</t>
   </si>
   <si>
     <t>16738</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16738/12a_ordinaria_-_projeto_de_lei_039_-_dia_da_pessoa_portadora_de_deficiencia_visual_mary.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16738/12a_ordinaria_-_projeto_de_lei_039_-_dia_da_pessoa_portadora_de_deficiencia_visual_mary.pdf</t>
   </si>
   <si>
     <t>16739</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16739/12a_projeto_de_lei_040_-_m_044.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16739/12a_projeto_de_lei_040_-_m_044.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o chefe do Poder Executivo possa determinar a abertura de Processo Licitatório objetivando a Concessão de Direito Real de Uso de Bem Público Municipal às Empresas nos ramos da Indústria e/ou Comércio, e dá outras providências.</t>
   </si>
   <si>
     <t>16740</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16740/12a_projeto_de_lei_041_-_m_045.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16740/12a_projeto_de_lei_041_-_m_045.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 1.551.600,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16768</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16768/13a_ordinaria_-_projeto_de_lei_042_-_acesso_a_informacoes_mary.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16768/13a_ordinaria_-_projeto_de_lei_042_-_acesso_a_informacoes_mary.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso a informações sobre Secretarias Municipais, Conselhos Municipais e Entidades e Instituições Subvencionadas e/ou Convencionadas do Município de Adamantina, Estado de São Paulo e dá outras providências</t>
   </si>
   <si>
     <t>16769</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16769/13a_ordinaria_-_projeto_de_lei_043_-_dia_do_profis._de_fisioterapia.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16769/13a_ordinaria_-_projeto_de_lei_043_-_dia_do_profis._de_fisioterapia.pdf</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial do Município de Adamantina o “Dia do Profissional de Fisioterapia e Terapia Ocupacional” e a “Semana Municipal do Profissional de Fisioterapia e Terapia Ocupacional” e dá outras providências.</t>
   </si>
   <si>
     <t>16770</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16770/13a_projeto_de_lei_044_-_m_046.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16770/13a_projeto_de_lei_044_-_m_046.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Chefe do Poder Executivo possa determinar a abertura de Processo Licitatório objetivando a Concessão de Direito Real de Uso e Bem Público Municipal às Empresas nos ramos da Indústria, Comércio e/ou Serviços, e dá outras providências.</t>
   </si>
   <si>
     <t>16789</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16789/14a_ordinaria_-_projeto_de_lei_045_-_m_047.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16789/14a_ordinaria_-_projeto_de_lei_045_-_m_047.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito adicional suplementar no valor de R$ 300.000,00 (trezentos mil reais) e repassar à Associação Lar São Francisco de Assis na Providência de Deus (Santa Casa de Adamantina), recursos do Governo Federal (Emenda Parlamentar): Deputada Federal Adriana Ventura e dá outras providências</t>
   </si>
   <si>
     <t>16790</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16790/14a_ordinaria_-_projeto_de_lei_046_-_m_048.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16790/14a_ordinaria_-_projeto_de_lei_046_-_m_048.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao orçamento da Prefeitura do Município de Adamantina no valor de R$ 254.135,29 (duzentos e cinquenta e quatro mil, cento e trinta e cinco reais e vinte e nove centavos) e dá outras providências</t>
   </si>
   <si>
     <t>16859</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16859/15a_projeto_de_lei_047_mary_e_outros.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16859/15a_projeto_de_lei_047_mary_e_outros.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação dos nomes dos Secretários Municipais e Membros dos Conselhos Municipais no sítio eletrônico oficial do Município de Adamantina, Estado de São Paulo e dá outras providências</t>
   </si>
   <si>
     <t>16955</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16955/projeto_de_lei-48_-_loa_2026.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16955/projeto_de_lei-48_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Adamantina para o exercício de 2026. (LOA)</t>
   </si>
   <si>
     <t>16860</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16860/15a_projeto_de_lei_049_-_m_049.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16860/15a_projeto_de_lei_049_-_m_049.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redenominação de	logradouro no Residencial Espanha do Município. (Rua Durvalina Maria Cordioli)</t>
   </si>
   <si>
     <t>16861</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16861/15a_projeto_de_lei_050_m_50_-_emenda_dep_leonardo_siqueira-_duas_de_250.00000_-_500.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16861/15a_projeto_de_lei_050_m_50_-_emenda_dep_leonardo_siqueira-_duas_de_250.00000_-_500.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina, no valor de 500.000,00 (quinhentos mil reais), referentes a recursos do Governo Estadual, (Emenda Parlamentar: Deputado Estadual Leonardo Siqueira) e dá outras providências.</t>
   </si>
   <si>
     <t>16862</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16862/15a_projeto_de_lei_051_m_51__-_emenda_dep_mauro_bragato-485.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16862/15a_projeto_de_lei_051_m_51__-_emenda_dep_mauro_bragato-485.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina, no valor de 485.000,00 (quatrocentos e oitenta e cinco mil reais), recursos do Governo Estadual, (Emenda Parlamentar: Deputado Estadual Mauro Bragato) e dá outras providências.</t>
   </si>
   <si>
     <t>16863</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16863/15a_projeto_de_lei_052_m_52_-_emenda_dep_milton_leite_filho_-_100.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16863/15a_projeto_de_lei_052_m_52_-_emenda_dep_milton_leite_filho_-_100.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina, no valor de 100.000,00 (cem mil reais), referente a recursos do Governo Estadual, (Emenda Parlamentar: Deputado Estadual Milton Leite Filho) e dá outras providências.</t>
   </si>
   <si>
     <t>16864</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16864/15a_projeto_de_lei_053_m_53_assiduidade.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16864/15a_projeto_de_lei_053_m_53_assiduidade.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio por Assiduidade e Pontualidade aos Servidores Públicos Municipais Ativos e dá outras providências.</t>
   </si>
   <si>
     <t>16865</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16865/pl_54_0001.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16865/pl_54_0001.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 1º da Lei nº 3.590, de 23 de dezembro de 2013, que "Autoriza o Poder Executivo do Município a incorporar o valor fixo aos proventos dos Servidores Públicos do Município, Inativos e Pensionistas e dá outras providências".</t>
   </si>
   <si>
     <t>16872</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16872/16a_projeto_de_lei_055_-_redenominacao_de_rua_do_california_park.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16872/16a_projeto_de_lei_055_-_redenominacao_de_rua_do_california_park.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a redenominação de logradouro público do Residencial Califórnia Park e dá outras providências._x000D_
 (Rua José Merino Danhão)</t>
   </si>
   <si>
     <t>16873</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16873/16a_projeto_de_lei_056_m_057_-_ppa.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16873/16a_projeto_de_lei_056_m_057_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual do Município de Adamantina para o quadriênio de 2026 a 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>16874</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16874/16a_projeto_de_lei_057_m_058_-_ldo_2026.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16874/16a_projeto_de_lei_057_m_058_-_ldo_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para Elaboração e Execução da Lei Orçamentária para o Exercício Financeiro de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>16875</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16875/16a_projeto_de_lei_058_m_060_-_apelos_e_patas_-_r_47.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16875/16a_projeto_de_lei_058_m_060_-_apelos_e_patas_-_r_47.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar no orçamento do Município de Adamantina e autorização para que Prefeitura do Município possa repassar à ORGANIZAÇÃO NÃO GOVERNAMENTAL APELOS E_x000D_
 PATAS DE ADAMANTINA – ONG/APA, sob a forma de subvenção, recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>16956</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16956/msg_65_pl_59-2025.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16956/msg_65_pl_59-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 3.000.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16957</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16957/msg_62_pl_60-2025.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16957/msg_62_pl_60-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 3.415.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16958</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16958/17a_projeto_de_lei_061_m_063_-_r_2.240.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16958/17a_projeto_de_lei_061_m_063_-_r_2.240.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 2.240.000,00 e dá outras providências. (FUNDEB)</t>
   </si>
   <si>
     <t>16959</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16959/17a_projeto_de_lei_062_m_064_-_r_8.005.00000_fai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16959/17a_projeto_de_lei_062_m_064_-_r_8.005.00000_fai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento do Centro Universitário de Adamantina no valor total de R$ 8.005.000,00 (oito milhões e cinco mil reais). (FAI)</t>
   </si>
   <si>
     <t>16982</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16982/18a_projeto_de_lei_063_m_066_-_credito_adicional_suplementar_r_8.005.00000_-_fai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16982/18a_projeto_de_lei_063_m_066_-_credito_adicional_suplementar_r_8.005.00000_-_fai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento do Centro Universitário de Adamantina no valor total de R$ 8.005.000,00 (oito milhões e cinco mil reais).</t>
   </si>
   <si>
     <t>16983</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16983/18a_projeto_de_lei_064_m_067_-_credito_adicional_suplementar_r_2.240.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16983/18a_projeto_de_lei_064_m_067_-_credito_adicional_suplementar_r_2.240.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 2.240.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>16984</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16984/18a_projeto_de_lei_065_m_068_-_credito_adicional_suplementar_r_3.000.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16984/18a_projeto_de_lei_065_m_068_-_credito_adicional_suplementar_r_3.000.00000.pdf</t>
   </si>
   <si>
     <t>17023</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17023/19a_projeto_de_lei_066_-_utilidade_publica_rotary_club_de_adamantina.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17023/19a_projeto_de_lei_066_-_utilidade_publica_rotary_club_de_adamantina.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a entidade que especifica Rotary Club de Adamantina</t>
   </si>
   <si>
     <t>17024</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17024/19a_projeto_de_lei_067_-_utilidade_publica_a_associacao_de_rotarianos.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17024/19a_projeto_de_lei_067_-_utilidade_publica_a_associacao_de_rotarianos.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a entidade que especifica Associação de Rotarianos do Rotary Club de Adamantina</t>
   </si>
   <si>
     <t>17025</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17025/19a_projeto_de_lei_068_m_069_-_institui_o_projeto_soul_feminina_-_anexo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17025/19a_projeto_de_lei_068_m_069_-_institui_o_projeto_soul_feminina_-_anexo.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto Transdisciplinar “Soul Feminina”, destinado à prevenção, enfrentamento e erradicação da violência contra a mulher, no âmbito do Município de Adamantina.</t>
   </si>
   <si>
     <t>17026</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17026/19a_projeto_de_lei_069_m_070_-_pagamento_de_contas_de_luz_agua_e_esgoto_-_associacoes_-_anexo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17026/19a_projeto_de_lei_069_m_070_-_pagamento_de_contas_de_luz_agua_e_esgoto_-_associacoes_-_anexo.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal nº 4.174, de 31 de outubro de 2022, e dispõe sobre a concessão de apoio financeiro destinado ao custeio de despesas com consumo de água, esgoto e energia elétrica dos Centros Comunitários do Município de Adamantina, e dá outras providências</t>
   </si>
   <si>
     <t>17027</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17027/19a_projeto_de_lei_070_m_071_-_liberdade_economica_-_anexo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17027/19a_projeto_de_lei_070_m_071_-_liberdade_economica_-_anexo.pdf</t>
   </si>
   <si>
     <t>Institui a Declaração Municipal de Direitos de Liberdade Econômica e estabelece normas para garantir o livre exercício de atividades econômicas no âmbito do Município de Adamantina, e dá outras providências.</t>
   </si>
   <si>
     <t>17028</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17028/19a_projeto_de_lei_071_m_073_-_itbi_-_anexo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17028/19a_projeto_de_lei_071_m_073_-_itbi_-_anexo.pdf</t>
   </si>
   <si>
     <t>Estabelece o valor do alqueire para cálculo do Imposto sobre Transmissão de Bens Imóveis – “Inter Vivos” – ITBI.</t>
   </si>
   <si>
     <t>17029</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17029/19a_projeto_de_lei_072_m_074_-_comissao_itbi.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17029/19a_projeto_de_lei_072_m_074_-_comissao_itbi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração das Leis 2.917, de 30 de dezembro de 1999 e 3.258, de 20 de setembro de 2007.</t>
   </si>
   <si>
     <t>17030</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17030/19a_projeto_de_lei_073_m_075_-_credito_adicional_suplementar_r_150.00000_-_pai_nosso_lar_-_anexo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17030/19a_projeto_de_lei_073_m_075_-_credito_adicional_suplementar_r_150.00000_-_pai_nosso_lar_-_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina repassar para a Associação de Repouso Nosso Lar, recurso do Governo Federal (Emenda Parlamentar: Deputado Federal Arlindo Chinaglia) e dá outras providências.</t>
   </si>
   <si>
     <t>17031</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17031/19a_projeto_de_lei_074_m_076_-_credito_adicional_suplementar_r_100.00000_-_anexo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17031/19a_projeto_de_lei_074_m_076_-_credito_adicional_suplementar_r_100.00000_-_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina, recursos do Governo Federal, (Emenda Parlamentar: Deputado Federal Fernando Marangoni) e dá outras providências.</t>
   </si>
   <si>
     <t>17032</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17032/19a_projeto_de_lei_075_m_077_-_desafetacao_-_anexo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17032/19a_projeto_de_lei_075_m_077_-_desafetacao_-_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transformação da área de 13,28 m² do imóvel urbano descrito na Matrícula 25.596 e dá outras providências</t>
   </si>
   <si>
     <t>17090</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17090/20a_projeto_de_lei_076_-_.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17090/20a_projeto_de_lei_076_-_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouro público do Residencial Vilas de Portugal</t>
   </si>
   <si>
     <t>17091</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17091/20a_projeto_de_lei_077_m_079_-_altera_a_lei_3891.19_-_energisa.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17091/20a_projeto_de_lei_077_m_079_-_altera_a_lei_3891.19_-_energisa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 3.891, de 29 de abril de 2019, que dispõe sobre a obrigatoriedade da empresa concessionária de serviço público de distribuição de energia elétrica e demais empresas ocupantes de sua infraestrutura a se restringir à ocupação do espaço público dentro do que estabelece as normas técnicas aplicáveis e promover a regularização e a retirada dos fios inutilizados em vias públicas.</t>
   </si>
   <si>
     <t>17092</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17092/20a_projeto_de_lei_078_m_080_-_autorizacao_credio_desenvolve_sp_-_2.100.00000_-_caminhao_de_lixo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17092/20a_projeto_de_lei_078_m_080_-_autorizacao_credio_desenvolve_sp_-_2.100.00000_-_caminhao_de_lixo.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de Adamantina a contratar com a Desenvolve SP - Agência de Fomento do Estado de São Paulo, operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>17093</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17093/20a_projeto_de_lei_079_m_078_-_abono_aos_servidores_prefeitura.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17093/20a_projeto_de_lei_079_m_078_-_abono_aos_servidores_prefeitura.pdf</t>
   </si>
   <si>
     <t>17094</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17094/20a_projeto_de_lei_080_m_081_-_zona_azul.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17094/20a_projeto_de_lei_080_m_081_-_zona_azul.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.765, de 19 de novembro de 1997, que dispõe sobre a criação de áreas especiais de estacionamento de veículos automotores nas vias e logradouros públicos denominadas “ZONA AZUL”, para incluir a obrigatoriedade de uso de bolsões exclusivos para motocicletas, motonetas, ciclomotores e similares, e dá outras providências.</t>
   </si>
   <si>
     <t>17095</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17095/20a_projeto_de_lei_081_m_082_-_abono_dos_servidores_fai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17095/20a_projeto_de_lei_081_m_082_-_abono_dos_servidores_fai.pdf</t>
   </si>
   <si>
     <t>17099</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17099/21a_projeto_de_lei_082_m_084-_prorroga_a_vigencia_do_plano_municipal_de_educacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17099/21a_projeto_de_lei_082_m_084-_prorroga_a_vigencia_do_plano_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação do Município de Adamantina, instituído pela Lei Municipal nº 3.674, de 07 de julho de 2015, até a publicação e entrada em vigor do novo Plano Nacional de Educação</t>
   </si>
   <si>
     <t>17100</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17100/21a_projeto_de_lei_083_m_085_-_altera_a_lei_3530_-_gratificacao_atividade_delegada.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17100/21a_projeto_de_lei_083_m_085_-_altera_a_lei_3530_-_gratificacao_atividade_delegada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 3.530, de 24 de maio de 2012, que cria a Gratificação por Desempenho de Atividade Delegada, e dá outras providências.</t>
   </si>
   <si>
     <t>17101</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17101/21a_projeto_de_lei_084_m_086_-_abertura_de_credito_dep_dalben_200.000_donato_400.000_e_lucas_bove_100.000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17101/21a_projeto_de_lei_084_m_086_-_abertura_de_credito_dep_dalben_200.000_donato_400.000_e_lucas_bove_100.000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina, no valor total de R$ 700.000,00 (setecentos mil reais), provenientes de emendas parlamentares dos Deputados Estaduais Dirceu Dalben, Antônio Donato Madormo e Lucas Bove, e dá outras providências.</t>
   </si>
   <si>
     <t>16531</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16531/7a_ordinaria_-_projeto_de_resolucao_001.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16531/7a_ordinaria_-_projeto_de_resolucao_001.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao § 3º do artigo 175 e institui o § 4º do mesmo dispositivo do Regimento Interno da Câmara Municipal de Adamantina, estabelecendo a obrigatoriedade de apresentação de mensagem ampla e detalhada nos projetos de lei e dá outras providências.</t>
   </si>
   <si>
     <t>16791</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16791/14a_ordinaria_-_projeto_de_resolucao_002_-_assinatura_digital.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16791/14a_ordinaria_-_projeto_de_resolucao_002_-_assinatura_digital.pdf</t>
   </si>
   <si>
     <t>Regulamenta a utilização de assinatura digital nos documentos produzidos no âmbito da Câmara Municipal de Adamantina.</t>
   </si>
   <si>
     <t>16224</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16224/requerimento_001_-_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16224/requerimento_001_-_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam as seguintes informações: Quais os projetos previstos pela Secretaria de Desenvolvimento Econômico no presente ano, no sentido de fomentar empregos e o desenvolvimento econômico da nossa cidade? Tem previsão de licitações para concessão de novas áreas para novos empreendimentos?</t>
   </si>
   <si>
     <t>16225</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16225/requerimento_002_-_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16225/requerimento_002_-_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Fausto Pinato Emenda Parlamentar para a área da saúde de nosso município, no valor de R$ 300 mil.</t>
   </si>
   <si>
     <t>16226</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16226/requerimento_003_-_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16226/requerimento_003_-_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a seguinte informação, a seguinte informação: Quando se dará início às obras para implantação do novo Cemitério Municipal no terreno em frente ao atual, área devidamente regularizada e com licença aprovada pelo órgão que estabelece o licenciamento de forma específica – CETESB?</t>
   </si>
   <si>
     <t>16227</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16227/requerimento_004_-_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16227/requerimento_004_-_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Delegado da Cunha, uma emenda no valor de R$ 500 mil, a serem alocados em obras de infraestrutura urbana (recapeamento asfáltico e pavimentação asfáltica).</t>
   </si>
   <si>
     <t>16228</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16228/requerimento_005_-_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16228/requerimento_005_-_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Delegado da Cunha, a inclusão de uma emenda no valor de R$ 500 mil, para custeio e manutenção dos serviços da atenção básica da rede municipal de saúde, por intermédio das Unidades Básicas de Saúde (UBS), bem como pelo Centro Integrado de Saúde (CIS).</t>
   </si>
   <si>
     <t>16229</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16229/requerimento_006_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16229/requerimento_006_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os gastos exorbitantes em razão de condenações judicias e ainda de perda de prazos para interpor recursos processuais nas demandas judiciais que envolvem a municipalidade representada pela Procuradoria do Município de Adamantina.</t>
   </si>
   <si>
     <t>16230</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16230/requerimento_007_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16230/requerimento_007_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre a atual situação das filas de espera para consultas e exames na rede municipal de saúde, bem como o status da infraestrutura dos postos de atendimento da cidade.</t>
   </si>
   <si>
     <t>16231</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16231/requerimento_008_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16231/requerimento_008_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Arlindo Chinaglia, a inclusão de uma emenda no valor de R$ 250 mil, destinados ao custeio e manutenção do Polo de Atividades Integradas (PAI) Nosso Lar de Adamantina.</t>
   </si>
   <si>
     <t>16232</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16232/requerimento_009_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16232/requerimento_009_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Arlindo Chinaglia, emenda no valor de R$500 mil, a serem alocados em obras de infraestrutura urbana (recapeamento asfáltico e pavimentação asfáltica) no município de Adamantina.</t>
   </si>
   <si>
     <t>16233</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16233/requerimento_010_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16233/requerimento_010_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Fausto Pinato, emenda no valor de R$ 500mil, a serem alocados em obras de infraestrutura urbana (recapeamento asfáltico e pavimentação asfáltica) no município de Adamantina.</t>
   </si>
   <si>
     <t>16234</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16234/requerimento_011_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16234/requerimento_011_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Fausto Pinato, emenda no valor de R$ 500mil, a serem alocados no custeio e manutenção dos serviços da atenção básica da rede municipal de saúde, por intermédio das Unidades Básicas de Saúde (UBS), bem como pelo Centro Integrado de Saúde (CIS).</t>
   </si>
   <si>
     <t>16235</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Marta de Almeida Bezerra, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16235/requerimento_012_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16235/requerimento_012_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, emenda no valor de R$ 500 mil, a serem alocados no custeio e manutenção dos serviços da atenção básica da rede municipal de saúde, por intermédio das Unidades Básicas de Saúde (UBS), bem como pelo Centro Integrado de Saúde (CIS).</t>
   </si>
   <si>
     <t>16236</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16236/requerimento_013_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16236/requerimento_013_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, Emenda no valor de R$100 mil, a serem alocados no custeio e manutenção da Casa do Garoto.</t>
   </si>
   <si>
     <t>16237</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16237/requerimento_014_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16237/requerimento_014_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, emenda no valor de R$ 500 mil, a serem alocados em obras de infraestrutura urbana (recapeamento asfáltico e pavimentação asfáltica) no município de Adamantina.</t>
   </si>
   <si>
     <t>16238</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Daniel Augusto da Silva Fabri, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16238/requerimento_015_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16238/requerimento_015_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Dr. Tarcísio de Freitas, Governador do Estado e ao Prof. Renato Feder, Secretário Estadual de Educação, conceder um reajuste de no mínimo 20% a todos os gestores, professores e funcionários da ativa, aposentados e pensionistas, pertencentes à Pasta da Educação do Estado de São Paulo para este ano de 2025.</t>
   </si>
   <si>
     <t>16239</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16239/requerimento_016_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16239/requerimento_016_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Dr. Tarcísio de Freitas, Governador do Estado e ao Prof. Renato Feder, Secretário Estadual de Educação, aumentar imediatamente o valor do auxílio alimentação dos profissionais da educação do Estado de São Paulo, passando dos atuais R$12,00 para R$25,00.</t>
   </si>
   <si>
     <t>16240</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16240/requerimento_017_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16240/requerimento_017_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prof. Renato Feder, Secretário Estadual de Educação, e ao Dr. Tarcísio de Freitas, Governador do Estado, requerendo o retorno imediato dos professores que atuam no Projeto de Apoio à Tecnologia e Inovação – PROATEC</t>
   </si>
   <si>
     <t>16241</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16241/requerimento_018_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16241/requerimento_018_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Valéria Bolsonaro, emenda no valor de R$ 100 mil reais, a serem alocados na Secretaria Municipal de Esporte e Recreação para o desenvolvimento de vários projetos de incentivo ao esporte.</t>
   </si>
   <si>
     <t>16242</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16242/requerimento_019_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16242/requerimento_019_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Paulo Freire Costa, emenda no valor de R$ 200 mil reais, a serem alocados na Secretaria Municipal de Cultura, para desenvolvimento de vários projetos de incentivo à cultura junto à nossa comunidade.</t>
   </si>
   <si>
     <t>16243</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Marta Costa, emenda no valor de R$ 200 mil reais, a serem alocados na Secretaria Municipal de Esporte, Lazer e Recreação, para desenvolvimento de vários projetos de incentivo ao esporte.</t>
   </si>
   <si>
     <t>16244</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Cid José Aparecido dos Santos, Eder do Nascimento Ruete, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16244/requerimento_021_1a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16244/requerimento_021_1a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a nova farmácia e Almoxarifado da Saúde.</t>
   </si>
   <si>
     <t>16296</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16296/requerimento_022_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16296/requerimento_022_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o trânsito das bicicletas pelo trecho que se inicia no “Residencial Gran Village” e segue até a rotatória do Jardim dos Poetas.</t>
   </si>
   <si>
     <t>16297</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16297/requerimento_023_-_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16297/requerimento_023_-_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Maurício Neves, a destinação de recursos e programas habitacionais voltados à construção de casas populares para o município de Adamantina.</t>
   </si>
   <si>
     <t>16298</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16298/requerimento_024_-_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16298/requerimento_024_-_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fausto Pinato, a destinação de recursos e programas habitacionais voltados à construção de casas populares para o município de Adamantina.</t>
   </si>
   <si>
     <t>16299</t>
   </si>
   <si>
     <t>Solicita informações sobre o Departamento de Defesa Civil de Adamantina.</t>
   </si>
   <si>
     <t>16300</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16300/requerimento_026_-_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16300/requerimento_026_-_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre os eventos esportivos para o ano de 2025.</t>
   </si>
   <si>
     <t>16301</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Maria Gabriela Costa Calil Bearare</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16301/requerimento_027_-_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16301/requerimento_027_-_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Alexandre Leite, emenda no valor de R$ 2.000.000,00, para obras de infraestrutura urbana.</t>
   </si>
   <si>
     <t>16302</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16302/requerimento_028_-_2a_ordinaria_pedido_de_informacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16302/requerimento_028_-_2a_ordinaria_pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os ônibus em circulação para atender à demanda de transporte dos alunos da rede municipal e estadual de ensino.</t>
   </si>
   <si>
     <t>16303</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16303/requerimento_029_2a_ordinaria_-_pedido_de_informacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16303/requerimento_029_2a_ordinaria_-_pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Solicitam o cronograma atual de limpeza e manutenção das áreas públicas do município, incluindo praças e margens de vias públicas.</t>
   </si>
   <si>
     <t>16304</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16304/requerimento_030_2a_ordinaria_-_pedido_de_informacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16304/requerimento_030_2a_ordinaria_-_pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Federal Renata Abreu, a inclusão de emenda no valor de R$ 100 mil reais à Secretaria Municipal de Saúde, para o desenvolvimento de projetos voltados à causa do autismo.</t>
   </si>
   <si>
     <t>16305</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16305/requerimento_031_2a_ordinaria_-_pedido_de_informacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16305/requerimento_031_2a_ordinaria_-_pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Solicitam informações a respeito da isonomia no pagamento da insalubridade aos Agentes Comunitários de Saúde (ACS).</t>
   </si>
   <si>
     <t>16306</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16306/requerimento_032_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16306/requerimento_032_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Senador Astronauta Marcos Pontes, emenda ao orçamento da União no valor de R$ 500 mil, a serem alocados no custeio e manutenção dos serviços da atenção básica da rede municipal de saúde, por intermédio das Unidades Básicas de Saúde (UBS), bem como pelo Centro Integrado de Saúde (CIS).</t>
   </si>
   <si>
     <t>16307</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16307/requerimento_033_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16307/requerimento_033_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao deputado federal Miguel Lombardi, emenda ao orçamento da União no valor de R$ 100 mil, a serem alocados no custeio e manutenção das atividades promovidas pelo Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>16308</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16308/requerimento_034_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16308/requerimento_034_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, emenda ao orçamento do Estado, a serem alocados no custeio e manutenção das atividades desenvolvidas pelo Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>16309</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16309/requerimento_035_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16309/requerimento_035_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, emenda ao orçamento do Estado no valor de R$ 100 mil, para custeio do Lar Cristão de Adamantina.</t>
   </si>
   <si>
     <t>16310</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16310/requerimento_036_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16310/requerimento_036_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Letícia Aguiar, a liberação de recursos financeiros para climatização dos ambientes pedagógicos da FATEC de Adamantina.</t>
   </si>
   <si>
     <t>16311</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16311/requerimento_037_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16311/requerimento_037_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas sobre as políticas e medidas adotadas para o controle populacional e bem-estar dos animais na cidade.</t>
   </si>
   <si>
     <t>16312</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16312/requerimento_038_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16312/requerimento_038_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a realização de exames laboratoriais na rede pública de saúde municipal.</t>
   </si>
   <si>
     <t>16313</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16313/requerimento_039_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16313/requerimento_039_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações detalhadas sobre as Unidades Básicas de Saúde (UBSs) e Estratégias de Saúde da Família (ESFs) do município.</t>
   </si>
   <si>
     <t>16314</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16314/requerimento_040_2a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16314/requerimento_040_2a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações detalhadas sobre a justificativa e viabilidade do Projeto de Lei Complementar nº 001/2025, que trata da criação do Conselho Municipal dos Direitos da Mulher (CMDM).</t>
   </si>
   <si>
     <t>16351</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16351/requerimento_041_3a_ordinaria_-_pedido_de_informacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16351/requerimento_041_3a_ordinaria_-_pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o reajuste da tarifa do transporte coletivo urbano no município.</t>
   </si>
   <si>
     <t>16352</t>
   </si>
   <si>
     <t>Marta de Almeida Bezerra, Daniel Augusto da Silva Fabri</t>
   </si>
   <si>
     <t>Solicitam cópia integral do processo licitatório da frota de ônibus que originou o Decreto do Prefeito, referente ao reajuste tarifário do transporte público.</t>
   </si>
   <si>
     <t>16353</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16353/requerimento_043_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16353/requerimento_043_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Mauro Bragato, recursos no valor de $ 100 mil reais, para aquisição de um veículo zero quilômetro para a Secretaria Municipal da Cultura.</t>
   </si>
   <si>
     <t>16354</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16354/requerimento_044_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16354/requerimento_044_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>16355</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16355/requerimento_045_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16355/requerimento_045_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações detalhadas sobre o contrato vigente entre a Prefeitura Municipal e a Irmandade Santa Casa de Misericórdia de Adamantina.</t>
   </si>
   <si>
     <t>16356</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16356/requerimento_046_3a_ordinaria_-_pedido_de_informacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16356/requerimento_046_3a_ordinaria_-_pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Solicitam informações acerca da situação do atendimento no Posto de Saúde da CECAP.</t>
   </si>
   <si>
     <t>16357</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16357/requerimento_047_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16357/requerimento_047_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Letícia Aguiar, a liberação de kits de material esportivo para o município de Adamantina neste ano de 2025.</t>
   </si>
   <si>
     <t>16358</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16358/requerimento_048_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16358/requerimento_048_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Miguel Lombardi, R$ 100 mil, a serem alocados no custeio e manutenção do Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>16359</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16359/requerimento_049_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16359/requerimento_049_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Senadora Mara Gabrilli, emenda no valor de R$500 mil, a serem alocados no custeio e manutenção da Santa Casa de Misericórdia de Adamantina.</t>
   </si>
   <si>
     <t>16360</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16360/requerimento_050_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16360/requerimento_050_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Gilberto Nascimento, recursos financeiros no valor de R$ 1.000.000,00 (um milhão de reais), para investimentos na saúde pública de nosso município.</t>
   </si>
   <si>
     <t>16361</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16361/requerimento_051_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16361/requerimento_051_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações a razão pelo qual o quadro de servidores das ambulâncias do 192 encontra-se reduzido e insuficiente para o regular atendimento à população.</t>
   </si>
   <si>
     <t>16362</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Aguinaldo Pires Galvão, Maria Gabriela Costa Calil Bearare, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16362/requerimento_052_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16362/requerimento_052_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Ricardo Salles, recursos financeiros no valor de R$ 300.000,00, para custeio do Lar Cristão de Meninas de nosso município.</t>
   </si>
   <si>
     <t>16363</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16363/requerimento_053_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16363/requerimento_053_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, a destinação de uma Van e/ou micro-ônibus para a área de saúde, para ser utilizada no transporte de pacientes.</t>
   </si>
   <si>
     <t>16364</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16364/requerimento_054_3a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16364/requerimento_054_3a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Sr. Eleuses Paiva Secretário Estadual de Saúde, a doação de uma ambulância devidamente equipada, para ser utilizada especialmente no serviço 192 de nosso município.</t>
   </si>
   <si>
     <t>16365</t>
   </si>
   <si>
     <t>Solicitam informações referentes às ambulâncias utilizadas no serviço de urgência e emergência (192) no município</t>
   </si>
   <si>
     <t>16411</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16411/requerimento_056_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16411/requerimento_056_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Arnaldo Jardim, emenda ao orçamento da União para o ano de 2026 no valor de R$ 500.000,00 ao nosso município.</t>
   </si>
   <si>
     <t>16412</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16412/requerimento_057_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16412/requerimento_057_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações da Secretaria Municipal de Assistência Social em relação aos profissionais em Psicologia que prestam trabalho ao munícipio de Adamantina.</t>
   </si>
   <si>
     <t>16413</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16413/requerimento_058_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16413/requerimento_058_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações da Secretaria Municipal de Educação em relação aos profissionais em Psicologia que prestam trabalho ao munícipio de Adamantina.</t>
   </si>
   <si>
     <t>16414</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16414/requerimento_059_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16414/requerimento_059_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações da Secretaria Municipal de Saúde em relação aos profissionais em Psicologia que prestam trabalho ao munícipio de Adamantina.</t>
   </si>
   <si>
     <t>16415</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16415/requerimento_060_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16415/requerimento_060_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a Casa Abrigo junto aos municípios de Lucélia e Osvaldo Cruz.</t>
   </si>
   <si>
     <t>16416</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16416/requerimento_061_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16416/requerimento_061_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações da Secretaria Municipal de Saúde, especificamente no CIS, relacionado ao Atendimento da Mulher Gestante.</t>
   </si>
   <si>
     <t>16417</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16417/requerimento_062_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16417/requerimento_062_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao deputado federal Miguel Lombardi, emenda no valor de R$ 50 mil para custeio e manutenção das atividades do Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>16418</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16418/requerimento_063_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16418/requerimento_063_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à deputada estadual Letícia Aguiar, a liberação de kits de sementes de hortaliças, a serem distribuídos às entidades assistenciais, unidades escolares e comunidades do nosso município.</t>
   </si>
   <si>
     <t>16419</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16419/requerimento_064_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16419/requerimento_064_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a Deputada Estadual Letícia Aguiar, analisar a possibilidade da inclusão do município de Adamantina na “Campanha Inverno Solidário/2025”.</t>
   </si>
   <si>
     <t>16420</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Daniel Augusto da Silva Fabri, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16420/requerimento_065_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16420/requerimento_065_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações detalhadas sobre as ações da Secretaria Municipal de Assistência Social em relação ao atendimento de pacientes da Santa Casa, Pronto-Socorro e Postos de Saúde, bem como de pessoas em situação de vulnerabilidade.</t>
   </si>
   <si>
     <t>16421</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16421/requerimento_066_4a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16421/requerimento_066_4a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações detalhadas sobre a regularidade dos pagamentos dos serviços prestados por terceirizados e prestadores de serviços de saúde que atendem pacientes do município, tanto em clínicas próprias quanto na Santa Casa de Adamantina.</t>
   </si>
   <si>
     <t>16422</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16422/requerimento_067_4a_ordinaria_-_pedido_de_informacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16422/requerimento_067_4a_ordinaria_-_pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Solicitam informações elementares acerca da titularidade da escola desativada do bairro Tucuruvi.</t>
   </si>
   <si>
     <t>16423</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16423/requerimento_068_4a_ordinaria_-_pedido_de_informacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16423/requerimento_068_4a_ordinaria_-_pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre os estudos e ações realizados pela atual gestão no que se refere à habitação popular no município.</t>
   </si>
   <si>
     <t>16424</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16424/requerimento_069_4a_ordinaria_-_pedido_de_informacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16424/requerimento_069_4a_ordinaria_-_pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Solicitam seja agendada uma reunião no mês de abril com o Prefeito Municipal e o Secretário Municipal de Administração, para tratar da revisão do reajuste dos servidores públicos municipais, conforme acordado anteriormente.</t>
   </si>
   <si>
     <t>16465</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16465/requerimento_070_5a_ordinaria_-_renata_abreu.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16465/requerimento_070_5a_ordinaria_-_renata_abreu.pdf</t>
   </si>
   <si>
     <t>Solicitam da Deputada Federal Renata Abreu, emenda no valor de R$ 200 mil reais, a serem alocados na Secretaria Municipal de Saúde, para o desenvolvimento de projetos voltados à causa do autismo.</t>
   </si>
   <si>
     <t>16466</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16466/requerimento_071_5a_ordinaria_-_lucas_bove.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16466/requerimento_071_5a_ordinaria_-_lucas_bove.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Lucas Bove, emenda no valor de R$ 200 mil reais, a serem alocados para o custeio da Clínica Pai Nosso Lar de Adamantina.</t>
   </si>
   <si>
     <t>16467</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16467/requerimento_072_5a_ordinaria_-_lucas_bove.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16467/requerimento_072_5a_ordinaria_-_lucas_bove.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Lucas Bove, solicitando a inclusão de emenda ao Orçamento do Estado no valor de R$ 200 mil reais, a serem alocados para o custeio da Clínica Pai Nosso Lar de Adamantina, garantindo a continuidade e ampliação dos serviços prestados à população.</t>
   </si>
   <si>
     <t>16468</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16468/requerimento_073_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16468/requerimento_073_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Fausto Pinato, manifestando nosso irrestrito apoio ao Ofício nº 47/2025, de autoria do vereador Eder do Nascimento Ruete, que solicita a doação de um veículo para uso dos servidores da Secretaria Municipal de Cultura e Turismo de Adamantina.</t>
   </si>
   <si>
     <t>16469</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16469/requerimento_074_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16469/requerimento_074_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Senadora Dra. Mara Gabrilli, a inclusão de uma emenda no valor de R$ 150 mil, para custeio e manutenção dos serviços da atenção básica da rede municipal de saúde.</t>
   </si>
   <si>
     <t>16470</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16470/requerimento_075_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16470/requerimento_075_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao deputado federal Paulo Freire Costa, a inclusão de uma emenda no valor de R$ 150 mil, para custeio e manutenção dos serviços da atenção básica da rede municipal de saúde.</t>
   </si>
   <si>
     <t>16471</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16471/requerimento_076_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16471/requerimento_076_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre as tratativas e processos necessários para cumprimento da Lei nº 14.681/2023.</t>
   </si>
   <si>
     <t>16472</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16472/requerimento_077_5a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16472/requerimento_077_5a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações complementares referentes ao Requerimento nº 045/2025.</t>
   </si>
   <si>
     <t>16511</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16511/requerimento_078_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16511/requerimento_078_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do convênio ou documentação similar pela Prefeitura Municipal de Adamantina e Prefeitura de Osvaldo Cruz, concernente à “Casa Abrigo”.</t>
   </si>
   <si>
     <t>16512</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16512/requerimento_079_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16512/requerimento_079_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações à Secretaria Municipal de Planejamento, sobre quais projetos foram desenvolvidos no exercício de 2025 em planejar ações do governo municipal no cumprimento das metas previamente instituídas.</t>
   </si>
   <si>
     <t>16513</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16513/requerimento_080_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16513/requerimento_080_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Cauê Macris a inclusão de emenda no valor de R$ 100.000,00 para ser destinado ao Lar dos Velhos.</t>
   </si>
   <si>
     <t>16514</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16514/requerimento_081_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16514/requerimento_081_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Daniel Soares, emenda no valor de R$ 250.000,00, para serem alocados em obras de infraestrutura em vários pontos da cidade.</t>
   </si>
   <si>
     <t>16515</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16515/requerimento_082_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16515/requerimento_082_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Carlos Pignatari, a inclusão de emenda no valor de R$ 150 mil reais para serem alocados na Secretaria de Promoção Social para o desenvolvimento de vários projetos na área social.</t>
   </si>
   <si>
     <t>16516</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16516/requerimento_083_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16516/requerimento_083_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Letícia Aguiar emenda no valor de R$ 150 mil reais, para aquisição de uma ambulância devidamente equipada para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>16518</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16518/requerimento_084_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16518/requerimento_084_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações da FAI sobre o contrato de prestação de serviços de radiodifusão, divulgação, propaganda e publicidade da autarquia com a Rádio Comunitária denominada Rádio Life FM de Adamantina.</t>
   </si>
   <si>
     <t>16519</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16519/requerimento_085_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16519/requerimento_085_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a câmara fria instalada e funcionando na escola EEPG Esther Toffoli.</t>
   </si>
   <si>
     <t>16520</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16520/requerimento_086_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16520/requerimento_086_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que seja informado o prazo e a quantidade de profissionais psicólogos que farão parte do quadro de funcionários da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>16521</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Daniel Augusto da Silva Fabri</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16521/requerimento_087_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16521/requerimento_087_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a Escola do Bairro Tucuruvi, pois os vereadores manifestaram interesse em transformar a referida escola num Centro de Memória Rural.</t>
   </si>
   <si>
     <t>16522</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16522/requerimento_088_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16522/requerimento_088_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam esclarecimentos detalhados sobre os critérios que levaram à não participação dos cursos de Farmácia e Estética e Cosmética no ENADE/2023 e sobre os fatores que culminaram na nota 1 atribuída ao curso de Medicina da FAI no ENADE/2023.</t>
   </si>
   <si>
     <t>16523</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16523/requerimento_089_6a_ordinaria_-_ricardo_franca.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16523/requerimento_089_6a_ordinaria_-_ricardo_franca.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Ricardo França a inclusão de emenda no valor de R$ 311 mil reais, para ampliação da EMEI Ciclo II Domingues Latine.</t>
   </si>
   <si>
     <t>16524</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16524/requerimento_090_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16524/requerimento_090_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Arlindo Chinaglia, emenda no valor de R$150 mil, para o custeio e manutenção do PAI Nosso Lar de Adamantina.</t>
   </si>
   <si>
     <t>16525</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16525/requerimento_091_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16525/requerimento_091_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Fausto Pinato, recursos financeiros destinados à construção de um Ginásio Poliesportivo no município de Adamantina.</t>
   </si>
   <si>
     <t>16526</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16526/requerimento_092_6a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16526/requerimento_092_6a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Arlindo Chinaglia, a liberação de programas na área da saúde, contemplados no Novo PAC/2025 e já devidamente protocolados pelo Executivo Municipal junto à Pasta da Saúde.</t>
   </si>
   <si>
     <t>16577</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16577/requerimento_093_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16577/requerimento_093_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os R$ 530 mil referente ao Projeto de Lei nº 018/2025, do Imposto do Bem.</t>
   </si>
   <si>
     <t>16578</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16578/requerimento_094_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16578/requerimento_094_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os leitos destinados ao SUS.</t>
   </si>
   <si>
     <t>16579</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16579/requerimento_095_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16579/requerimento_095_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o atual uso do local da “Casa Tucuruvi” e seus arredores.</t>
   </si>
   <si>
     <t>16580</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16580/requerimento_096_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16580/requerimento_096_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre qual providência a Prefeitura Municipal de Adamantina tomará ao excesso de barulho vindo de eventos ocorridos na Casa Afro.</t>
   </si>
   <si>
     <t>16581</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16581/requerimento_097_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16581/requerimento_097_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o processo licitatório ou outro procedimento legal para concessão de áreas disponíveis no Distrito Valentim Gatti e Leite Joia.</t>
   </si>
   <si>
     <t>16582</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16582/requerimento_098_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16582/requerimento_098_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Delegado da Cunha, emenda no valor de R$ 300 mil reais para reforma total da canalização do Córrego Caldeira, bem como na reforma da pista de caminhada e melhorais na iluminação pública.</t>
   </si>
   <si>
     <t>16583</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16583/requerimento_099_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16583/requerimento_099_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre qual será o destino do antigo prédio do antigo IBC de Adamantina e se ainda existe projeto que viabiliza o seu uso para instalações de empresas.</t>
   </si>
   <si>
     <t>16584</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16584/requerimento_100_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16584/requerimento_100_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Oséias de Madureira, recursos financeiros no valor de R$ 400.000,00, para manutenção e custeio do Centro Dia do Idoso.</t>
   </si>
   <si>
     <t>16585</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16585/requerimento_101_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16585/requerimento_101_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a liberação de 120 casas populares do CDHU e se o Município tem interesse em solicitar a inclusão de Adamantina no Minha Casa Minha Vida.</t>
   </si>
   <si>
     <t>16586</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16586/requerimento_102_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16586/requerimento_102_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Senadora Dra. Mara Gabrilli, a liberação de recursos destinados à implementação de programas voltados à Atenção Primária à Saúde (APS).</t>
   </si>
   <si>
     <t>16587</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16587/requerimento_103_7a_ordinaria_-_pedido_de_informacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16587/requerimento_103_7a_ordinaria_-_pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre os impactos do aumento do subsídio ao transporte coletivo urbano, aprovado por esta Câmara Municipal.</t>
   </si>
   <si>
     <t>16588</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16588/requerimento_104_7a_ordinaria_-_pedido_de_informacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16588/requerimento_104_7a_ordinaria_-_pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>16589</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16589/requerimento_105_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16589/requerimento_105_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações da situação calçada de parte que fica voltada para Al. Padre Nóbrega, como a parte voltada para a Rua Sirlene R. de Casto, que está obstruindo o direito de ir e vir da população com segurança.</t>
   </si>
   <si>
     <t>16590</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16590/requerimento_106_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16590/requerimento_106_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações referente à Indicação nº 01/25, que solicita aos pacientes odontológicos tratamento com profissional da saúde bucal que atue com sedação adequada.</t>
   </si>
   <si>
     <t>16591</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16591/requerimento_107_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16591/requerimento_107_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as indicações que solicitam redutores de velocidades em nosso município.</t>
   </si>
   <si>
     <t>16592</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16592/requerimento_108_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16592/requerimento_108_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre aquisições, entre outras reivindicações de melhorias, a Escola Municipal de Ensino Fundamental I – Navarro de Andrade.</t>
   </si>
   <si>
     <t>16593</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16593/requerimento_109_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16593/requerimento_109_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Indicação nº 08/25, quais são os pontos de coletas de lixo eletrônico pelo município.</t>
   </si>
   <si>
     <t>16594</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16594/requerimento_110_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16594/requerimento_110_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a rotatória na Av. Francisco Bellusci, defronte ao portão de entrada da Clínica de Veterinária da FAI.</t>
   </si>
   <si>
     <t>16595</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16595/requerimento_111_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16595/requerimento_111_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a fiscalização do transporte do resíduo de construção por empresas de caçambas e transporte particular.</t>
   </si>
   <si>
     <t>16596</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16596/requerimento_112_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16596/requerimento_112_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os tipos de Conselhos Municipais criados em Adamantina, seus objetivos/funções, público atendido.</t>
   </si>
   <si>
     <t>16597</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16597/requerimento_113_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16597/requerimento_113_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre os tipos de Conselhos Municipais criados em Adamantina, seus objetivos/funções, público atendido.</t>
   </si>
   <si>
     <t>16598</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16598/requerimento_114_7a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16598/requerimento_114_7a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a implantação do internato médico local na Santa Casa de nosso município.</t>
   </si>
   <si>
     <t>16620</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Aguinaldo Pires Galvão, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16620/requerimento_115_8a_ordinaria_-_pedido_de_informacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16620/requerimento_115_8a_ordinaria_-_pedido_de_informacao.pdf</t>
   </si>
   <si>
     <t>Solicitam informações relacionadas ao reajuste salarial e ao aumento do vale-alimentação dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>16621</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16621/requerimento_116_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16621/requerimento_116_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações do projeto técnico para a construção de uma nova passarela de pedestres no pontilhão da Rua Joaquim Nabuco.</t>
   </si>
   <si>
     <t>16622</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16622/requerimento_117_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16622/requerimento_117_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Senhora Vera Lúcia Alves, Prefeita de Osvaldo Cruz, viabilizar a realização de uma reunião regional com representantes da Secretaria Estadual da Educação, voltada aos municípios integrantes da AMNAP/CIM.</t>
   </si>
   <si>
     <t>16623</t>
   </si>
   <si>
     <t>Maria Gabriela Costa Calil Bearare, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16623/requerimento_118_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16623/requerimento_118_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações detalhadas a respeito da fila de espera e critérios de priorização para a realização de exames de ressonância magnética no município.</t>
   </si>
   <si>
     <t>16624</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16624/requerimento_119_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16624/requerimento_119_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito do status e andamento das indicações legislativas protocoladas por esta vereadora ao longo do mandato até a presente data.</t>
   </si>
   <si>
     <t>16625</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16625/requerimento_120_8a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16625/requerimento_120_8a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Delegado da Cunha, emenda no valor de R$ 300 mil reais, a serem alocados em obras de infraestrutura urbana (pavimentação asfáltica) em ruas de nosso município que ainda não receberam esta melhoria.</t>
   </si>
   <si>
     <t>16650</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16650/requerimento_121_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16650/requerimento_121_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita da Deputada Estadual Letícia Aguiar, a liberação de recursos financeiros no valor de R$300 mil reais, para a manutenção do Pronto Socorro Municipal.</t>
   </si>
   <si>
     <t>16651</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16651/requerimento_122_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16651/requerimento_122_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os motivos que estão impedindo a Prefeitura de Adamantina colocar em funcionamento a Farmácia Municipal.</t>
   </si>
   <si>
     <t>16652</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16652/requerimento_123_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16652/requerimento_123_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à deputada estadual Letícia Aguiar, a liberação de recursos financeiros destinados à aquisição de novos uniformes e instrumentos musicais para a Banda Marcial de Adamantina.</t>
   </si>
   <si>
     <t>16653</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16653/requerimento_124_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16653/requerimento_124_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Fausto Pinato, recursos extra orçamentários no valor de R$ 500.000,00 para execução de obras de infraestrutura urbana, especificamente recapeamento e pavimentação asfáltica, no município de Adamantina.</t>
   </si>
   <si>
     <t>16654</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16654/requerimento_125_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16654/requerimento_125_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações relativas à estrutura funcional das unidades básicas de saúde do município.</t>
   </si>
   <si>
     <t>16655</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16655/requerimento_126_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16655/requerimento_126_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre algum projeto para solucionar alguns problemas apresentados na Rua Turquesa, no Bairro Residencial Eldorado.</t>
   </si>
   <si>
     <t>16656</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16656/requerimento_127_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16656/requerimento_127_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita agendar reunião com o Secretário de Planejamento e os ciclistas interessados, para tirar dúvidas com relação à construção da ciclovia que liga Adamantina a Lucélia.</t>
   </si>
   <si>
     <t>16657</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16657/requerimento_128_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16657/requerimento_128_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre qual providência o Poder Executivo tomará na construção adequada de guarda corpo no pontilhão da Rua Osvaldo Cruz?</t>
   </si>
   <si>
     <t>16658</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16658/requerimento_129_9a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16658/requerimento_129_9a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao senhor Mauro Bragato, deputado estadual, que sejam tomadas providências imediatas para a publicação de novo edital de convocação dos professores aprovados no concurso de 2023.</t>
   </si>
   <si>
     <t>16670</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16670/requerimento_130_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16670/requerimento_130_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações relacionadas às atividades e investimentos realizados pela Secretaria no aniversário da cidade de Adamantina.</t>
   </si>
   <si>
     <t>16671</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16671/requerimento_131_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16671/requerimento_131_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações complementares ao Requerimento anteriormente protocolado nesta Casa Legislativa sobre a situação da passarela de pedestres do pontilhão da Rua Joaquim Nabuco, que se encontra interditada desde fevereiro de 2025.</t>
   </si>
   <si>
     <t>16672</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Cid José Aparecido dos Santos, Eder do Nascimento Ruete, Maria Gabriela Costa Calil Bearare</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16672/requerimento_132_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16672/requerimento_132_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações a respeito das correções de infraestrutura de solo asfáltico na Rua Sebastião de Almeida com a Rua da Liberdade, no Parque do Sol, para que corrija o volume de água que constantemente fica parado.</t>
   </si>
   <si>
     <t>16673</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16673/requerimento_133_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16673/requerimento_133_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações ao Secretário de Obras do Município, a respeito das correções nas vias públicas da cidade, no caso o cruzamento da Rua Noel Rosa x Rua Zequinha de Abreu, Jardim Ipiranga.</t>
   </si>
   <si>
     <t>16674</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16674/requerimento_134_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16674/requerimento_134_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações a respeito das correções na Rua José Braz Filho esquina com a Rua Takayoshi Morinaga, no Parque Iguaçu, na rotatória existente nesse cruzamento e no problema que atinge a residência da Rua José Braz Filho, nº 429.</t>
   </si>
   <si>
     <t>16675</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16675/requerimento_135_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16675/requerimento_135_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Fausto Pinato, a liberação de recursos extra orçamentários no valor de R$ 200.000,00 para investimentos nas Unidades Básicas de Saúde (UBS) e no Centro Integrado de Saúde (CIS).</t>
   </si>
   <si>
     <t>16676</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16676/requerimento_136_10a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16676/requerimento_136_10a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Gilberto Nascimento regularizar, com urgência, o recurso e convênio de manutenção do Centro Dia do Idoso de Adamantina.</t>
   </si>
   <si>
     <t>16708</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16708/requerimento_137_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16708/requerimento_137_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o evento “Bengala Verde”, ocorrido dia 28/06/2025, realizado no anfiteatro da FAI – Centro Universitário de Adamantina).</t>
   </si>
   <si>
     <t>16709</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri, Hélio José dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16709/requerimento_138_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16709/requerimento_138_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a Defesa Civil do Município de Adamantina.</t>
   </si>
   <si>
     <t>16710</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Hélio José dos Santos, Mary Alves dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16710/requerimento_139_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16710/requerimento_139_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Senadora Dra. Mara Gabrilli, a inclusão de emenda no valor de R$ 200.000,00, para implementação de importantes programas na área social de nosso município.</t>
   </si>
   <si>
     <t>16711</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16711/requerimento_140_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16711/requerimento_140_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam o motivo pelo qual o município de Adamantina não consta na lista de municípios contemplados com recursos da Fehidro para melhorias em drenagem.</t>
   </si>
   <si>
     <t>16712</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16712/requerimento_141_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16712/requerimento_141_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao deputado federal Miguel Lombardi, recursos extra orçamentários no valor de R$ 100 mil, para custeio e manutenção das atividades promovidas pelo Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>16713</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16713/requerimento_142_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16713/requerimento_142_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da deputada estadual Letícia Aguiar a liberação de kits de sementes de hortaliças a serem distribuídos às entidades assistenciais, unidades escolares e comunidades do nosso município.</t>
   </si>
   <si>
     <t>16714</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16714/requerimento_143_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16714/requerimento_143_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao deputado federal Paulo Freire Costa, a liberação de recursos extra orçamentários no valor de R$ 100 mil, para custeio e manutenção dos serviços da atenção básica da rede municipal de saúde.</t>
   </si>
   <si>
     <t>16715</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16715/requerimento_144_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16715/requerimento_144_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações detalhadas a respeito do abastecimento de medicamentos na farmácia municipal.</t>
   </si>
   <si>
     <t>16716</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16716/requerimento_145_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16716/requerimento_145_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a regularidade da coleta de lixo domiciliar no bairro Parque Universitário, especialmente na Rua dos Acadêmicos, nº 123</t>
   </si>
   <si>
     <t>16717</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16717/requerimento_146_11a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16717/requerimento_146_11a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Clarice Ganem, a inclusão de emenda no valor de R$ 300 mil para a Secretaria Municipal de Esportes, Lazer e Recreação, para desenvolvimento de vários projetos de incentivo ao esporte, lazer e recreação.</t>
   </si>
   <si>
     <t>16775</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16775/requerimento_147_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16775/requerimento_147_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Mauro Bragato, recursos extra orçamentários no valor de R$ 200 mil reais, para ser utilizado em obras de infraestrutura urbana em bairros periféricos de nossa cidade.</t>
   </si>
   <si>
     <t>16776</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16776/requerimento_148_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16776/requerimento_148_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Clarice Ganem, emenda no valor de R$ 300 mil para a Secretaria Municipal de Esportes, Lazer a Recreação a fim de desenvolver vários projetos de incentivo ao esporte e recreação junto à população, bem como a reforma dos banheiros e vestiários do Ginásio de Esportes da nossa cidade.</t>
   </si>
   <si>
     <t>16777</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16777/requerimento_149_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16777/requerimento_149_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Federal Paulo Freire, emenda no valor de R$ 300 mil para Secretaria Municipal de Saúde, para custeio direcionado à Santa Casa de nossa cidade.</t>
   </si>
   <si>
     <t>16778</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16778/requerimento_150_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16778/requerimento_150_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Senhor Marcelo Branco, Secretário de Habitação e Desenvolvimento Urbano do Estado de São Paulo, a destinação de recursos financeiros e programas habitacionais voltados à construção de casas populares ao nosso município, bem como drenagem urbana em nossa cidade.</t>
   </si>
   <si>
     <t>16779</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16779/requerimento_151_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16779/requerimento_151_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Projeto do coreto da Praça Recreio; quais edificações já foram concluídas, quais edificações necessitam de construção e qual o valor necessário para a conclusão dessa obra?</t>
   </si>
   <si>
     <t>16780</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16780/requerimento_152_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16780/requerimento_152_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações relacionadas ao controle e prevenção da presença de escorpiões em áreas urbanas do município.</t>
   </si>
   <si>
     <t>16781</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16781/requerimento_153_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16781/requerimento_153_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, R$ 50 mil para custeio e manutenção das atividades promovidas pelo Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>16782</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16782/requerimento_154_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16782/requerimento_154_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, recursos no valor de R$ 50 mil, para custeio e manutenção da Casa do Garoto de nosso município.</t>
   </si>
   <si>
     <t>16783</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16783/requerimento_155_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16783/requerimento_155_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Governador Dr. Tarcísio de Freitas e ao Secretário Estadual de Educação Prof. Renato Feder, aumentar imediatamente o valor do auxílio alimentação dos profissionais da educação do Estado de São Paulo, passando dos atuais R$12,00 para R$25,00.</t>
   </si>
   <si>
     <t>16784</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16784/requerimento_156_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16784/requerimento_156_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, a liberação de recursos destinados à melhoria do atendimento prestado aos conveniados do IAMSPE.</t>
   </si>
   <si>
     <t>16785</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Cid José Aparecido dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra, Mary Alves dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16785/requerimento_157_12a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16785/requerimento_157_12a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Secretaria de Desenvolvimento Econômico, informações detalhadas sobre o recurso estadual de R$ 3,5 milhões para construção da pista de atletismo no município.</t>
   </si>
   <si>
     <t>16815</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16815/requerimento_158_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16815/requerimento_158_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Deputado Federal Maurício Neves, a destinação de recursos para aquisição de áreas e obras de infraestrutura urbana para implementação de programas habitacionais.</t>
   </si>
   <si>
     <t>16816</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16816/requerimento_159_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16816/requerimento_159_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>16817</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16817/requerimento_160_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16817/requerimento_160_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato a liberação de kits de material esportivo para o município de Adamantina neste ano de 2025.</t>
   </si>
   <si>
     <t>16818</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16818/requerimento_161_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16818/requerimento_161_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações e esclarecimentos relacionados à realização da festa Expo Verde 2025.</t>
   </si>
   <si>
     <t>16819</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16819/requerimento_162_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16819/requerimento_162_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que sejam solicitadas à Direção da FAI, à Superintendência da Santa Casa de Adamantina e à Prefeitura, por meio da Secretaria Municipal de Saúde, informações conjuntas e complementares, referentes à efetivação do internato do curso de Medicina da FAI.</t>
   </si>
   <si>
     <t>16820</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16820/requerimento_163_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16820/requerimento_163_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações referentes ao transporte de pacientes oncológicos do município para a cidade de Jaú.</t>
   </si>
   <si>
     <t>16821</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16821/requerimento_164_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16821/requerimento_164_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Márcio Alvino, emenda no valor de R$ 100 mil reais, a serem alocados para o custeio da APAE de Adamantina.</t>
   </si>
   <si>
     <t>16822</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16822/requerimento_165_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16822/requerimento_165_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Clarice Ganem, emenda no valor de R$ 100 mil reais, a serem destinados ao custeio da saúde em Adamantina.</t>
   </si>
   <si>
     <t>16823</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16823/requerimento_166_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16823/requerimento_166_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Bruno Ganem, emenda no valor de R$ 100 mil reais, a serem destinados ao custeio da saúde em Adamantina.</t>
   </si>
   <si>
     <t>16824</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16824/requerimento_167_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16824/requerimento_167_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações detalhadas sobre a aplicação da Lei Estadual nº 17.389/2021, que dispõe sobre a proibição da queima, soltura, comercialização, armazenamento e transporte de fogos de artifício de estampido e artefatos pirotécnicos de efeito sonoro ruidoso no Estado de São Paulo.</t>
   </si>
   <si>
     <t>16825</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16825/requerimento_168_13a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16825/requerimento_168_13a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita do Deputado Estadual Léo Siqueira, a liberação de recursos para serem alocado na construção do coreto da Praça Recreio.</t>
   </si>
   <si>
     <t>16827</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16827/requerimento_169_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16827/requerimento_169_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do deputado federal Dr. Fernando Marangoni, a destinação de um veículo utilitário para a COOPERADAM ou emenda com essa mesma finalidade.</t>
   </si>
   <si>
     <t>16828</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16828/requerimento_170_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16828/requerimento_170_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Letícia Aguiar, a liberação de recursos no valor de R$ 100 mil ou a inclusão de uma emenda para manutenção das atividades promovidas pelo Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>16829</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16829/requerimento_171_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16829/requerimento_171_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Ministro de Saúde Dr. Alexandre Padilha, a liberação de recursos para investimentos em programas na área da saúde no município de Adamantina.</t>
   </si>
   <si>
     <t>16830</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16830/requerimento_172_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16830/requerimento_172_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a adesão de Adamantina ao Programa Estadual de Identificação e Controle da População de Cães e Gatos (Programa de Castração).</t>
   </si>
   <si>
     <t>16831</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16831/requerimento_173_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16831/requerimento_173_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do projeto da substituição das atuais sirenes sonoras utilizadas em toda a rede pública municipal da educação por músicas ou efeitos sonoros adequados</t>
   </si>
   <si>
     <t>16832</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16832/requerimento_174_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16832/requerimento_174_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita cópia do Projeto Climatização do Centro Esportivo “Professor Carlos Bueno de Santana”.</t>
   </si>
   <si>
     <t>16833</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16833/requerimento_175_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16833/requerimento_175_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a coletas de lixo comum e material reciclável de nosso município.</t>
   </si>
   <si>
     <t>16834</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Daniel Augusto da Silva Fabri</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16834/requerimento_176_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16834/requerimento_176_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Gilberto Nascimento, emenda no valor de R$ 400.000,00 para realização de exames específicos de ultrassonografia (ecografia) e tomografia computadorizada (TC).</t>
   </si>
   <si>
     <t>16835</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16835/requerimento_177_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16835/requerimento_177_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Paulo Freire, emenda no valor de R$ 400.000,00 para realização de exames específicos de ultrassonografia (ecografia) e tomografia computadorizada (TC).</t>
   </si>
   <si>
     <t>16836</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16836/requerimento_178_14a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16836/requerimento_178_14a_ordinaria.pdf</t>
   </si>
   <si>
     <t>16911</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16911/requerimento_179_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16911/requerimento_179_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Deputada Federal Adriana Ventura a liberação de recursos e convênio de manutenção do Centro Dia do Idoso de Adamantina.</t>
   </si>
   <si>
     <t>16912</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16912/requerimento_180_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16912/requerimento_180_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Deputado Federal Ricardo Salles, recursos financeiros e convênio de manutenção do Centro Dia do Idoso de Adamantina.</t>
   </si>
   <si>
     <t>16913</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16913/requerimento_181_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16913/requerimento_181_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Deputado Estadual Léo Siqueira, a liberação de recursos e convênio de manutenção do Centro Dia do Idoso de Adamantina.</t>
   </si>
   <si>
     <t>16914</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16914/requerimento_182_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16914/requerimento_182_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre arrecadação da tarifa de embarque de passageiros das linhas interestaduais, funcionários do Terminal Rodoviário e erradicação de pombos no referido local.</t>
   </si>
   <si>
     <t>16915</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16915/requerimento_183_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16915/requerimento_183_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário de Turismo Sr. Roberto de Lucena, recursos financeiros para construção do Coreto da Praça Estação Recreio.</t>
   </si>
   <si>
     <t>16916</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16916/requerimento_184_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16916/requerimento_184_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Danilo Campetti, a destinação de recursos financeiros no valor de 150 mil reais, para instalação de um climatizador no Centro Esportivo Professor Carlos Santana.</t>
   </si>
   <si>
     <t>16917</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16917/requerimento_185_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16917/requerimento_185_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações detalhadas e atualizadas sobre a situação das filas de espera para consultas especializadas e exames na rede municipal de saúde.</t>
   </si>
   <si>
     <t>16918</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16918/requerimento_186_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16918/requerimento_186_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações às empresas de transporte coletivo intermunicipal que garantem a gratuidade de 2 assentos por veículo para idosos com 60 anos ou mais.</t>
   </si>
   <si>
     <t>16919</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16919/requerimento_187_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16919/requerimento_187_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao deputado federal Dr. Fernando Marangoni, a liberação de importantes equipamentos agrícolas para o município de Adamantina.</t>
   </si>
   <si>
     <t>16920</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16920/requerimento_188_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16920/requerimento_188_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a Deputada Estadual Letícia Aguiar, a liberação de emenda objetivando a implantação de uma ala Sensorial, destinada ao atendimento de alunos elegíveis da Educação Especial matriculados na Rede Municipal de Educação.</t>
   </si>
   <si>
     <t>16921</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16921/requerimento_189_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16921/requerimento_189_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fausto Pinato, viabilizar a liberação de um novo lote de moradias para o município de Adamantina, por meio da modalidade Minha Casa, Minha Vida - Entidades (MCMV-Entidades).</t>
   </si>
   <si>
     <t>16922</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16922/requerimento_190_15a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16922/requerimento_190_15a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações a respeito da ocorrência de vazamento de necrochorume no Cemitério Municipal de Adamantina.</t>
   </si>
   <si>
     <t>16924</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16924/requerimento_191_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16924/requerimento_191_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Letícia Aguiar, a destinação de recursos financeiros para a climatização dos dois ginásios de esportes de nossa cidade.</t>
   </si>
   <si>
     <t>16925</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16925/requerimento_192_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16925/requerimento_192_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o andamento dos projetos habitacionais em execução e planejamento no município.</t>
   </si>
   <si>
     <t>16926</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16926/requerimento_193_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16926/requerimento_193_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, apresentar Projeto de Lei junto à Assembleia Legislativa, com vistas a declarar a Expo Verde de Adamantina como Patrimônio Cultural Imaterial do Estado de São Paulo.</t>
   </si>
   <si>
     <t>16927</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16927/requerimento_194_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16927/requerimento_194_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações da ENERGISA a fim de prestar informações detalhadas sobre as constantes interrupções no fornecimento de energia no município.</t>
   </si>
   <si>
     <t>16928</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16928/requerimento_195_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16928/requerimento_195_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações detalhadas sobre o atendimento no Pronto-Socorro, diante das constantes reclamações da população quanto à demora no acolhimento e na prestação de serviços médicos.</t>
   </si>
   <si>
     <t>16929</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16929/requerimento_196_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16929/requerimento_196_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações à ENERGISA, sobre a organização da fiação e retirada de fios inutilizados em vias públicas.</t>
   </si>
   <si>
     <t>16930</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16930/requerimento_197_16a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16930/requerimento_197_16a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Senador Astronauta Marcos Pontes, recursos financeiros no valor de R$ 4 milhões, para investir na infraestrutura de Adamantina, especificamente na solução de enchentes em vários pontos no município.</t>
   </si>
   <si>
     <t>16947</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16947/requerimento_198_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16947/requerimento_198_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a ausência de regulamentação e fiscalização da Lei Municipal nº 3.891/2019, que trata da organização e regularização da fiação em postes no município de Adamantina.</t>
   </si>
   <si>
     <t>16948</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16948/requerimento_199_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16948/requerimento_199_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a destinação, ao nosso município, de um caminhão compactador de lixo através do Programa do Fundo Estadual de Prevenção e Controle da Poluição.</t>
   </si>
   <si>
     <t>16949</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16949/requerimento_200_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16949/requerimento_200_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fausto Pinato, a inclusão de uma emenda no valor de R$ 200 mil, para custeio e manutenção dos serviços da atenção básica da rede municipal de saúde, por intermédio das Unidades Básicas de Saúde (UBS), bem como pelo Centro Integrado de Saúde (CIS).</t>
   </si>
   <si>
     <t>16950</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16950/requerimento_201_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16950/requerimento_201_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fernando Marangoni, a inclusão de uma emenda no valor de R$ 200 mil, para custeio e manutenção dos serviços da atenção básica da rede municipal de saúde, por intermédio das Unidades Básicas de Saúde (UBS), bem como pelo Centro Integrado de Saúde (CIS).</t>
   </si>
   <si>
     <t>16951</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16951/requerimento_202_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16951/requerimento_202_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a liberação de recursos financeiros no valor de R$ 500.000,00, bem como a inclusão de emenda no valor de R$ 500.000,00 na Lei Orçamentária do Estado de São Paulo para 2026, destinados à Clínica Pai Nosso Lar.</t>
   </si>
   <si>
     <t>16952</t>
   </si>
   <si>
     <t>Mary Alves dos Santos, Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16952/requerimento_203_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16952/requerimento_203_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que seja providenciado um comunicado à população, através das redes sociais da Prefeitura, a fim de evitar mal entendido por parte de pessoa que possa não entender o trabalho do setor de iluminação pública em período noturno, usando veículo da frota municipal.</t>
   </si>
   <si>
     <t>16953</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16953/requerimento_204_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16953/requerimento_204_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes à obra de ampliação da EMEI Cecília Meireles, próxima ao Centro Integrado de Saúde (CIS).</t>
   </si>
   <si>
     <t>16954</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16954/requerimento_205_17a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16954/requerimento_205_17a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações referentes à execução da Lei Municipal nº 4.164, de 10 de outubro de 2022, que criou o Programa “Médico Adamantinense”.</t>
   </si>
   <si>
     <t>17008</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17008/requerimento_206_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17008/requerimento_206_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja encaminhada cópia integral do processo licitatório, contrato de locação, eventuais aditivos e demais documentos administrativos referentes à locação dos imóveis localizados na Rua Joaquim Nabuco, nº 130, e Alameda Fernão Dias, nº 767, destinados à nova Farmácia Municipal de Adamantina.</t>
   </si>
   <si>
     <t>17009</t>
   </si>
   <si>
     <t>Daniel Augusto da Silva Fabri, Cid José Aparecido dos Santos, Maria Gabriela Costa Calil Bearare, Marta de Almeida Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17009/requerimento_207_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17009/requerimento_207_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a indicação da área da Horta Comunitária do Jardim Adamantina para a implantação de 40 moradias do programa “Minha Casa, Minha Vida”.</t>
   </si>
   <si>
     <t>17010</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17010/requerimento_208_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17010/requerimento_208_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam qual a possibilidade da FAI travar parceria juntamente com o Executivo para construção de uma rotatória na av. Francisco Bellusci, localizada em frente da Clínica de Medicina Veterinária.</t>
   </si>
   <si>
     <t>17011</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17011/requerimento_209_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17011/requerimento_209_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam qual a possibilidade da FAI travar parceria com o Executivo para construção de um pátio com calçamento (piso) em concreto ou outro material para passagem de pedestres e veículos na área livre da U.B.S. do Conjunto Residencial Mário Covas</t>
   </si>
   <si>
     <t>17012</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17012/requerimento_210_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17012/requerimento_210_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Federal Adriana Ventura, recursos no montante de R$ 200 mil ao Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>17013</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17013/requerimento_211_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17013/requerimento_211_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Ricardo Salles, recursos no montante de R$ 200 mil à Casa do Garoto.</t>
   </si>
   <si>
     <t>17014</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17014/requerimento_212_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17014/requerimento_212_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Léo Siqueira, recursos no montante de R$ 200 mil à Polo de Atividades Integradas – PAI Nosso Lar de Adamantina.</t>
   </si>
   <si>
     <t>17015</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Cid José Aparecido dos Santos, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17015/requerimento_213_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17015/requerimento_213_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Deputada Estadual Letícia Aguiar, emenda no valor de R$ 100 mil, para custeio e manutenção das atividades desenvolvidas pela Rede de Combate ao Câncer de Adamantina.</t>
   </si>
   <si>
     <t>17016</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17016/requerimento_214_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17016/requerimento_214_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, emenda no valor de R$ 500 mil, para obras de infraestrutura urbana.</t>
   </si>
   <si>
     <t>17017</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, Eder do Nascimento Ruete, Marta de Almeida Bezerra, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17017/requerimento_215_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17017/requerimento_215_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, Emenda no valor de R$100 mil, para custeio e manutenção da Casa do Garoto.</t>
   </si>
   <si>
     <t>17018</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, Daniel Augusto da Silva Fabri, Eder do Nascimento Ruete, Marta de Almeida Bezerra, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17018/requerimento_216_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17018/requerimento_216_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, à liberação de recursos financeiros destinados à reforma e ampliação da EMEI Ciclo II Profª. Eunice Maris de Adamantina.</t>
   </si>
   <si>
     <t>17019</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17019/requerimento_217_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17019/requerimento_217_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Faculdades Adamantinenses Integradas – FAI a encaminhar a esta Casa de Leis, informações referentes a eventuais investimentos, convênios, contratos ou despesas administrativas realizados na cidade de Americana/SP</t>
   </si>
   <si>
     <t>17020</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17020/requerimento_218_18a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17020/requerimento_218_18a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da empresa SABESP, que encaminhe informações detalhadas sobre o abastecimento de água no município de Adamantina.</t>
   </si>
   <si>
     <t>17065</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17065/requerimento_219_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17065/requerimento_219_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Leonardo Siqueira, solicitando emenda no valor de R$ 200 mil, para ser repassado à Rede de Combate ao Câncer de Adamantina.</t>
   </si>
   <si>
     <t>17066</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17066/requerimento_220_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17066/requerimento_220_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Ricardo França, recursos financeiros para custeio das ações de castração animal já desenvolvidas no município de Adamantina.</t>
   </si>
   <si>
     <t>17067</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17067/requerimento_221_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17067/requerimento_221_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Ricardo França, solicitando a destinação de recursos e a inclusão do município de Adamantina no calendário de Feiras de Castração Animal.</t>
   </si>
   <si>
     <t>17068</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17068/requerimento_222_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17068/requerimento_222_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Ricardo França, recursos financeiros para a implantação e expansão do programa de microchipagem de animais em Adamantina.</t>
   </si>
   <si>
     <t>17069</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17069/requerimento_223_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17069/requerimento_223_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que seja agendada uma reunião no mês de dezembro para tratarmos de questões relacionadas à causa animal em Adamantina.</t>
   </si>
   <si>
     <t>17070</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17070/requerimento_224_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17070/requerimento_224_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações a respeito da manutenção, conservação e segurança dos parquinhos infantis distribuídos por todo o município.</t>
   </si>
   <si>
     <t>17071</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17071/requerimento_225_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17071/requerimento_225_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações a respeito das ações de fiscalização, acompanhamento e controle realizadas pelo Poder Executivo Municipal sobre a concessionária Energisa Sul-Sudeste, responsável pelo fornecimento de energia elétrica no município.</t>
   </si>
   <si>
     <t>17072</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17072/requerimento_226_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17072/requerimento_226_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Senhor Prefeito Municipal, que encaminhe este requerimento à Energisa Sul-Sudeste, a fim de que sejam prestadas informações detalhadas, técnicas e documentais, diante do elevado número de interrupções no serviço, frequentes oscilações e justificativas insuficientes apresentadas pela concessionária.</t>
   </si>
   <si>
     <t>17073</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17073/requerimento_227_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17073/requerimento_227_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a possibilidade das duplas e trios sertanejos se apresentarem às sextas-feiras na Praça Prestes Maia.</t>
   </si>
   <si>
     <t>17074</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17074/requerimento_228_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17074/requerimento_228_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>17075</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17075/requerimento_229_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17075/requerimento_229_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Fernando Marangoni, a destinação de recursos no valor de R$ 100 mil, para custeio e manutenção dos serviços da atenção básica da rede municipal de saúde.</t>
   </si>
   <si>
     <t>17076</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17076/requerimento_230_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17076/requerimento_230_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, bem como ao Dr. Gilberto Kassabo, a liberação de recursos no valor de R$ 500.000,00 e a inclusão de emenda no valor de R$ 500.000,00 destinados à Clínica Pai Nosso Lar.</t>
   </si>
   <si>
     <t>17077</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17077/requerimento_231_19a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17077/requerimento_231_19a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao deputado federal Miguel Lombardi, emenda no valor de R$ 50 mil, para custeio e manutenção das atividades promovidas pelo Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>17114</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17114/requerimento_232_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17114/requerimento_232_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações à Reitoria da FAI, a respeito da matéria publicada pelo jornal Adamantina Notícias, a qual apresenta dados e afirmações sem indicação de fontes oficiais ou documentos comprobatórios.</t>
   </si>
   <si>
     <t>17115</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17115/requerimento_233_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17115/requerimento_233_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações, diante da ausência total de retorno da concessionária SABESP aos questionamentos encaminhados pela Administração Municipal.</t>
   </si>
   <si>
     <t>17116</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17116/requerimento_234_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17116/requerimento_234_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações da Energisa, diante das inconsistências, omissões e ausência de medidas efetivas apresentadas na resposta encaminhada por esta concessionária ao Requerimento nº 196/2025.</t>
   </si>
   <si>
     <t>17117</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17117/requerimento_235_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17117/requerimento_235_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre os postes do município que permanecem com cabos irregulares, fios soltos e resíduos acumulados.</t>
   </si>
   <si>
     <t>17118</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17118/requerimento_236_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17118/requerimento_236_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações ao Reitor da UNIFAI, justificando cada resposta, acompanhada de documentos comprobatórios.</t>
   </si>
   <si>
     <t>17119</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Eder do Nascimento Ruete, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17119/requerimento_237_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17119/requerimento_237_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, a liberação de recursos financeiros destinados à aquisição de novos uniformes e instrumentos musicais para a Banda Marcial de Adamantina.</t>
   </si>
   <si>
     <t>17120</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17120/requerimento_238_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17120/requerimento_238_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fernando Marangoni, a inclusão de emenda no valor de R$ 500.000,00, destinada à execução de obras de infraestrutura urbana, especialmente recapeamento e pavimentação asfáltica.</t>
   </si>
   <si>
     <t>17121</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17121/requerimento_239_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17121/requerimento_239_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fausto Pinato, a liberação de um Programa de Pavimentação Asfáltica, já devidamente protocolado pelo Executivo Municipal junto à referida Pasta das Cidades.</t>
   </si>
   <si>
     <t>17122</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17122/requerimento_240_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17122/requerimento_240_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fausto Pinato, uma emenda no valor de R$ 200 mil, a serem alocados na aquisição de um aparelho de ultrassom portátil para a Rede Municipal de Saúde de Adamantina.</t>
   </si>
   <si>
     <t>17123</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17123/requerimento_241_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17123/requerimento_241_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Arlindo Chinaglia, uma emenda no valor de R$ 150 mil, destinados ao custeio e manutenção do PAI Nosso Lar de Adamantina.</t>
   </si>
   <si>
     <t>17124</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17124/requerimento_242_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17124/requerimento_242_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Tomé Abduch, a ampliação e melhorias urgente da rede de atendimento e cobertura do IAMSPE.</t>
   </si>
   <si>
     <t>17125</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17125/requerimento_243_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17125/requerimento_243_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Altair Moraes, a ampliação e melhorias urgente da rede de atendimento e cobertura do IAMSPE.</t>
   </si>
   <si>
     <t>17126</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17126/requerimento_244_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17126/requerimento_244_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Danilo Campetti, a ampliação e melhorias urgente da rede de atendimento e cobertura do IAMSPE.</t>
   </si>
   <si>
     <t>17127</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17127/requerimento_245_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17127/requerimento_245_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Edna Macedo, a ampliação e melhorias urgente da rede de atendimento e cobertura do IAMSPE.</t>
   </si>
   <si>
     <t>17128</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17128/requerimento_246_20a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17128/requerimento_246_20a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Delegada Raquel Gallinati, a ampliação e melhorias urgente da rede de atendimento e cobertura do IAMSPE.</t>
   </si>
   <si>
     <t>17129</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17129/requerimento_247_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17129/requerimento_247_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações a respeito das ações e planejamento relacionadas à implantação de um canil municipal e à ampliação das castrações de animais.</t>
   </si>
   <si>
     <t>17130</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17130/requerimento_248_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17130/requerimento_248_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações e documentação referentes ao cronograma de limpeza e manutenção das áreas públicas, especialmente praças e áreas verdes.</t>
   </si>
   <si>
     <t>17131</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17131/requerimento_249_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17131/requerimento_249_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações específicas acerca da continuidade da Horta Comunitária do Jardim Adamantina e da designação de servidor para sua manutenção e funcionamento.</t>
   </si>
   <si>
     <t>17132</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17132/requerimento_250_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17132/requerimento_250_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Senador Marcos Pontes a aprovação do Projeto de Lei Complementar nº 143/2020, conhecido como PLP do Descongela, com a manutenção integral do texto aprovado pela Câmara dos Deputados, sem a inclusão de emendas.</t>
   </si>
   <si>
     <t>17133</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17133/requerimento_251_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17133/requerimento_251_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Senadora Mara Gabrilli, a aprovação do Projeto de Lei Complementar nº 143/2020, conhecido como PLP do Descongela, com a manutenção integral do texto aprovado pela Câmara dos Deputados, sem a inclusão de emendas.</t>
   </si>
   <si>
     <t>17134</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17134/requerimento_252_21a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17134/requerimento_252_21a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Senador Giordano Resende, a aprovação do Projeto de Lei Complementar nº 143/2020, conhecido como PLP do Descongela, com a manutenção integral do texto aprovado pela Câmara dos Deputados, sem a inclusão de emendas.</t>
   </si>
   <si>
     <t>16941</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto Total ao Projeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16941/veto_0001.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16941/veto_0001.pdf</t>
   </si>
   <si>
     <t>Veto total ao Projeto de Lei nº 049 de 17 de setembro de 2025, por ser contrário ao interesse público e à boa técnica legislativa.</t>
   </si>
   <si>
     <t>16695</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16695/anteprojeto_de_lei_001_-_isencao_de_iptu_doc.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16695/anteprojeto_de_lei_001_-_isencao_de_iptu_doc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre isenção do IPTU – Imposto Predial e Territorial Urbano para os casos em que o cônjuge, dependente legal, ascendente ou descendente em linha reta de primeiro grau encontrem-se acometidos por Câncer, Alzheimer, Esclerose Múltipla ou Esclerose Lateral Amiotrófica e Parkinson, e domicilie com possuidor de um único imóvel destinado à sua moradia, com renda familiar de até 2 (dois) salários mínimos.</t>
   </si>
   <si>
     <t>16705</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16705/11a_ordinaria_-_anteprojeto_de_lei_002_edinho.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16705/11a_ordinaria_-_anteprojeto_de_lei_002_edinho.pdf</t>
   </si>
   <si>
     <t>Institui a reserva de vagas preferenciais de estacionamento para veículos conduzindo e/ou transportando pessoas com deficiências e/ou enfermidades temporárias no âmbito do Município de Adamantina e dá outras providências</t>
   </si>
   <si>
     <t>16792</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16792/anteprojeto_003_gabi_0001.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16792/anteprojeto_003_gabi_0001.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a promoção da pluralidade de ideias, a imparcialidade e o respeito às convicções dos alunos no ambiente escolar das instituições de ensino do Município de Adamantina, sejam públicas ou privadas, e dispõe sobre a prevenção de condutas de influência político-partidária indevida em sala de aula.</t>
   </si>
   <si>
     <t>16877</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16877/anteprojeto_de_lei_004_-_abono_-_doacao_de_sangue_-_servidor_publico_municipal_-_prefeitura_e_fai_-1.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16877/anteprojeto_de_lei_004_-_abono_-_doacao_de_sangue_-_servidor_publico_municipal_-_prefeitura_e_fai_-1.pdf</t>
   </si>
   <si>
     <t>Institui a Política Pública de Doação de Sangue no âmbito do Município de Adamantina/SP e dá outras providências.</t>
   </si>
   <si>
     <t>17096</t>
   </si>
   <si>
     <t>POR ERRO, ESTE NÚMERO DE ANTEPROJETO NÃO EXISTE, FOI PULADO</t>
   </si>
   <si>
     <t>17088</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17088/20a_anteprojeto_de_lei_006_-_gabi_e_marta.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17088/20a_anteprojeto_de_lei_006_-_gabi_e_marta.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Fiscalização de Concessões e Serviços Públicos, estabelece diretrizes, mecanismos de controle, indicadores, relatórios obrigatórios e autoriza a criação do Núcleo Municipal de Fiscalização de Concessões.</t>
   </si>
   <si>
     <t>17189</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17189/anteprojeto_de_lei_007_-_simbolo_internacional_de_acessibilidade.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17189/anteprojeto_de_lei_007_-_simbolo_internacional_de_acessibilidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização do Símbolo Internacional de Acessibilidade, criado pela Organização das Nações Unidas (ONU), no município de Adamantina e dá outras providências</t>
   </si>
   <si>
     <t>17190</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17190/anteprojeto_de_lei_008_-_politica_municipal_de_atividade_fisica_adaptada_e_inclusiva.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17190/anteprojeto_de_lei_008_-_politica_municipal_de_atividade_fisica_adaptada_e_inclusiva.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Atividade Física Adaptada e Inclusiva para Pessoas com Transtornos Globais do Desenvolvimento (TGD), no Município de Adamantina, e dá outras providências.</t>
   </si>
   <si>
     <t>16659</t>
   </si>
   <si>
     <t>OFC</t>
   </si>
   <si>
     <t>Ofício Poder Executivo</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16659/oficio_195-gab_-_encaminhamento_do_referendo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16659/oficio_195-gab_-_encaminhamento_do_referendo.pdf</t>
   </si>
   <si>
     <t>Solicita ao Poder Legislativo “ad referendum” ao Reitor e Vice-Reitor a FAI – Centro Universitário de Adamantina – Reitor Prof. Dr. Alexandre Teixeira de Souza e Vice-Reitor Prof. Dr. Wendel Cléber Soares, para o quadriênio de 01 de julho de 2025 a 30 de junho de 2029.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11138,68 +11141,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16208/circular_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16209/circular_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16291/circular_003_-_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16292/circular_004_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16295/circular_005_-_1a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16344/circular_006_-_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16345/circular_007_comissoes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16409/2a_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16410/circular_009_-_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16456/circular_010_-_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16457/circular_011_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16503/circular_012_-_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16504/circular_013_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16507/circular_014_-_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16517/circular_comissao_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16533/circular_extra_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16599/circular_017_-_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16604/circular_018_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16630/circular_019_-_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16631/circular_020_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16663/circular_021_-_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16664/circular_022_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16665/circular_023_-_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16696/circular_024_-_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16697/circular_25_comissoes.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16700/circular.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16736/circular_12a_ordinaria_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16737/circular_comissao_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16766/circular_029_-_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16767/circular_comissao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16786/circular_031_-_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16787/circular_032_-_projetos_lidos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16788/circular_033_-_5a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16857/circular_034_-_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16858/circular_035_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16868/circular_037_-_trib._contas_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16869/circular_037_-_trib._contas_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16870/circular_038_-_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16871/circular_039_-_projetos_lidos_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16942/circular_040_-_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16943/circular_comissao_21.10.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16979/circular_042_-_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16981/circular_043_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17021/circular_044_-_19a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17033/comissao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17034/circular_046_-_6a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17084/circular_047_-_20a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17085/circular_048_-_20a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17086/circular_049_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17087/circular_050_-_21a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17097/circular_051_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17104/circular_052_7a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17185/2025_loa_emenda_01.25_lei_4482.25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17186/2025_loa_emenda_02.25_lei_4482.25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17187/2025_loa_emenda_03.25_lei_4482.25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17188/2025_loa_emenda_04.25_lei_4482.25.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16249/indicacao_001_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16250/indicacao_002_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16251/indicacao_003_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16252/indicacao_004_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16253/indicacao_005_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16254/indicacao_006_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16255/indicacao_007_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16256/indicacao_008_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16257/indicacao_009_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16258/indicacao_010_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16259/indicacao_011_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16260/indicacao_012_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16261/indicacao_013_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16262/indicacao_014_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16263/indicacao_015_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16264/indicacao_016_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16265/indicacao_017_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16266/indicacao_018_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16267/indicacao_019_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16268/indicacao_020_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16269/indicacao_021_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16270/indicacao_022_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16271/indicacao_023_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16272/indicacao_024_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16273/indicacao_025_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16274/indicacao_026_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16275/indicacao_027_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16276/indicacao_028_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16277/indicacao_029_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16278/indicacao_030_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16279/indicacao_031_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16280/indicacao_032_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16281/indicacao_033_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16282/indicacao_034_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16283/indicacao_035_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16284/indicacao_036_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16285/indicacao_037_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16286/indicacao_038_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16287/indicacao_039_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16288/indicacao_040_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16289/indicacao_041_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16290/indicacao_042_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16315/indicacao_043_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16316/indicacao_044_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16317/indicacao_045_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16318/indicacao_046_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16319/indicacao_047_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16320/indicacao_048_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16321/indicacao_049_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16322/indicacao_050_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16323/indicacao_051_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16324/indicacao_052_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16325/indicacao_053_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16326/indicacao_054_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16327/indicacao_055_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16328/indicacao_056_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16329/indicacao_057_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16330/indicacao_058_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16331/indicacao_059_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16332/indicacao_060_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16333/indicacao_061_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16334/indicacao_062_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16335/indicacao_063_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16336/indicacao_064_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16337/indicacao_065_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16338/indicacao_066_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16339/indicacao_067_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16340/indicacao_068_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16341/indicacao_069_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16342/indicacao_070_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16343/indicacao_071_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16366/indicacao_072_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16367/indicacao_073_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16368/indicacao_074_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16369/indicacao_075_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16370/indicacao_076_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16371/indicacao_077_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16372/indicacao_078_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16373/indicacao_079_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16374/indicacao_080_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16375/indicacao_081_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16376/indicacao_082_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16377/indicacao_083_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16378/indicacao_084_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16379/indicacao_085_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16380/indicacao_086_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16381/indicacao_087_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16382/indicacao_088_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16383/indicacao_089_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16384/indicacao_090_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16385/indicacao_091_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16386/indicacao_092_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16387/indicacao_093_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16388/indicacao_094_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16389/indicacao_095_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16390/indicacao_096_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16391/indicacao_097_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16392/indicacao_098_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16393/indicacao_099_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16394/indicacao_100_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16395/indicacao_101_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16396/indicacao_102_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16397/indicacao_103_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16398/indicacao_104_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16399/indicacao_105_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16400/indicacao_106_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16401/indicacao_107_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16402/indicacao_108_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16403/indicacao_109_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16404/indicacao_110_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16405/indicacao_111_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16406/indicacao_112_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16407/indicacao_113_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16408/indicacao_114_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16425/indicacao_115_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16426/indicacao_116_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16427/indicacao_117_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16428/indicacao_118_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16429/indicacao_119_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16430/indicacao_120_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16431/indicacao_121_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16432/indicacao_122_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16433/indicacao_123_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16434/indicacao_124_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16435/indicacao_125_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16436/indicacao_126_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16437/indicacao_127_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16438/indicacao_128_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16439/indicacao_129_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16440/indicacao_130_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16441/indicacao_131_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16442/indicacao_132_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16443/indicacao_133_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16444/indicacao_134_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16445/indicacao_135_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16446/indicacao_136_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16447/indicacao_137_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16448/indicacao_138_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16449/indicacao_139_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16450/indicacao_140_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16451/indicacao_141_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16452/indicacao_142_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16453/indicacao_143_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16454/indicacao_144_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16455/indicacao_145_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16475/indicacao_146_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16476/indicacao_147_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16477/indicacao_148_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16478/indicacao_149_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16479/indicacao_150_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16480/indicacao_151_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16481/indicacao_152_5a_ordinaria.doc.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16482/indicacao_153_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16483/indicacao_154_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16484/indicacao_155_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16485/indicacao_156_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16486/indicacao_157_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16487/indicacao_158_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16488/indicacao_159_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16489/indicacao_160_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16490/indicacao_161_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16491/indicacao_162_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16492/indicacao_163_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16493/indicacao_164_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16494/indicacao_165_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16495/indicacao_166_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16496/indicacao_167_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16497/indicacao_168_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16498/indicacao_169_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16499/indicacao_170_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16500/indicacao_171_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16501/indicacao_172_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16502/indicacao_173_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16534/indicacao_174_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16535/indicacao_175_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16536/indicacao_176_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16537/indicacao_177_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16538/indicacao_178_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16539/indicacao_179_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16540/indicacao_180_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16541/indicacao_181_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16542/indicacao_182_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16543/indicacao_183_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16544/indicacao_184_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16545/indicacao_185_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16546/indicacao_186_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16547/indicacao_187_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16548/indicacao_188_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16549/indicacao_189_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16550/indicacao_190_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16551/indicacao_191_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16552/indicacao_192_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16553/indicacao_193_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16554/indicacao_194_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16555/indicacao_195_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16556/indicacao_196_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16557/indicacao_197_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16558/indicacao_198_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16559/indicacao_199_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16560/indicacao_200_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16561/indicacao_201_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16562/indicacao_202_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16563/indicacao_203_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16564/indicacao_204_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16565/indicacao_205_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16566/indicacao_206_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16567/indicacao_207_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16568/indicacao_208_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16569/indicacao_209_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16570/indicacao_210_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16571/indicacao_211_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16572/indicacao_212_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16573/indicacao_213_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16574/indicacao_214_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16575/indicacao_215_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16605/indicacao_216_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16606/indicacao_217_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16607/indicacao_218_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16608/indicacao_219_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16609/indicacao_220_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16610/indicacao_221_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16611/indicacao_222_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16612/indicacao_223_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16613/indicacao_224_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16614/indicacao_225_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16615/indicacao_226_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16616/indicacao_227_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16617/indicacao_228_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16632/indicacao_229_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16633/indicacao_230_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16634/indicacao_231_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16635/indicacao_232_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16636/indicacao_233_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16637/indicacao_234_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16638/indicacao_235_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16639/indicacao_236_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16640/indicacao_237_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16641/indicacao_238_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16642/indicacao_239_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16643/indicacao_240_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16644/indicacao_241_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16645/indicacao_242_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16646/indicacao_243_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16677/indicacao_244_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16678/indicacao_245_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16679/indicacao_246_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16680/indicacao_247_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16681/indicacao_248_10a_ordinaria.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16682/indicacao_249_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16683/indicacao_250_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16684/indicacao_251_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16685/indicacao_252_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16686/indicacao_253_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16687/indicacao_254_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16688/indicacao_255_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16689/indicacao_256_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16690/indicacao_257_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16691/indicacao_258_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16692/indicacao_259_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16693/indicacao_260_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16694/indicacao_261_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16718/indicacao_262_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16719/indicacao_263_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16722/indicacao_266_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16723/indicacao_267_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16724/indicacao_268_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16725/indicacao_269_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16726/indicacao_270_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16727/indicacao_271_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16728/indicacao_272_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16729/indicacao_273_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16730/indicacao_274_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16731/indicacao_275_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16732/indicacao_276_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16741/indicacao_277_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16742/indicacao_278_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16743/indicacao_279_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16744/indicacao_280_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16745/indicacao_281_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16746/indicacao_282_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16747/indicacao_283_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16748/indicacao_284_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16749/indicacao_285_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16750/indicacao_286_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16751/indicacao_287_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16752/indicacao_288_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16753/indicacao_289_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16754/indicacao_290_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16755/indicacao_291_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16756/indicacao_292_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16757/indicacao_293_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16758/indicacao_294_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16759/indicacao_295_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16760/indicacao_296_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16761/indicacao_297_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16762/indicacao_298_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16763/indicacao_299_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16764/indicacao_300_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16765/indicacao_301_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16793/indicacao_302_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16794/indicacao_303_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16795/indicacao_304_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16796/indicacao_305_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16797/indicacao_306_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16798/indicacao_307_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16799/indicacao_308_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16800/indicacao_309_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16801/indicacao_310_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16802/indicacao_311_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16803/indicacao_312_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16804/indicacao_313_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16805/indicacao_314_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16806/indicacao_315_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16807/indicacao_316_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16808/indicacao_317_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16809/indicacao_318_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16811/indicacao_319_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16837/indicacao_320_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16838/indicacao_321_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16839/indicacao_322_14a_ordinaria.doc.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16840/indicacao_323_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16841/indicacao_324_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16842/indicacao_325_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16843/indicacao_326_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16844/indicacao_327_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16845/indicacao_328_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16846/indicacao_329_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16847/indicacao_330_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16848/indicacao_331_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16849/indicacao_332_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16850/indicacao_333_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16851/indicacao_334_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16852/indicacao_335_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16853/indicacao_336_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16854/indicacao_337_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16855/indicacao_338_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16856/indicacao_339._14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16878/indicacao_340_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16879/indicacao_341_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16880/indicacao_342_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16881/indicacao_343_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16882/indicacao_344_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16883/indicacao_345_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16884/indicacao_346_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16885/indicacao_347_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16886/indicacao_348_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16887/indicacao_349_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16888/indicacao_350_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16889/indicacao_351_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16890/indicacao_352_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16891/indicacao_353_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16892/indicacao_354_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16893/indicacao_355_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16894/indicacao_356_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16895/indicacao_357_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16896/indicacao_358_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16897/indicacao_359_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16898/indicacao_360_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16899/indicacao_361_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16900/indicacao_362_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16901/indicacao_363_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16902/indicacao_364_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16903/indicacao_365_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16904/indicacao_366_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16905/indicacao_367_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16931/indicacao_368_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16932/indicacao_369_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16933/indicacao_370_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16934/indicacao_371_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16935/indicacao_372_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16936/indicacao_373_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16937/indicacao_374_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16938/indicacao_375_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16939/indicacao_376_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16940/indicacao_377_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16960/indicacao_378_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16961/indicacao_379_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16962/indicacao_380_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16963/indicacao_381_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16964/indicacao_382_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16965/indicacao_383_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16966/indicacao_384_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16967/indicacao_385_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16968/indicacao_386_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16969/indicacao_387_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16970/indicacao_388_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16971/indicacao_389_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16972/indicacao_390_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16973/indicacao_391_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16974/indicacao_392_17a_ordinaria.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16976/indicacao_394_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16977/indicacao_395_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16978/indicacao_396_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16985/indicacao_397_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16986/indicacao_398_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16987/indicacao_399_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16988/indicacao_400_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16989/indicacao_401_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16990/indicacao_402_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16991/indicacao_403_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16992/indicacao_404_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16993/indicacao_405_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16994/indicacao_406_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16995/indicacao_407_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16996/indicacao_408_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16997/indicacao_409_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16998/indicacao_410_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16999/indicacao_411_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17000/indicacao_412_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17001/indicacao_413_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17002/indicacao_414_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17003/indicacao_415_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17004/indicacao_416_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17005/indicacao_41718a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17035/indicacao_418_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17036/indicacao_419_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17037/indicacao_420_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17038/indicacao_421_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17039/indicacao_422_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17040/indicacao_423_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17041/indicacao_424_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17042/indicacao_425_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17043/indicacao_426_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17044/indicacao_427_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17045/indicacao_428_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17046/indicacao_429_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17047/indicacao_430_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17048/indicacao_431_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17049/indicacao_432_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17050/indicacao_433_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17051/indicacao_434_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17052/indicacao_435_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17053/indicacao_436_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17054/indicacao_437_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17055/indicacao_438_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17056/indicacao_439_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17057/indicacao_440_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17058/indicacao_441_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17059/indicacao_442_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17060/indicacao_443_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17061/indicacao_444_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17062/indicacao_445_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17063/indicacao_446_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17064/indicacao_447_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17135/indicacao_448_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17136/indicacao_449_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17137/indicacao_450_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17138/indicacao_451_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17139/indicacao_452_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17140/indicacao_453_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17141/indicacao_454_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17142/indicacao_455_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17143/indicacao_456_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17144/indicacao_457_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17145/indicacao_458_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17146/indicacao_459_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17147/indicacao_460_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17148/indicacao_461_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17149/indicacao_462_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17150/indicacao_463_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17151/indicacao_464_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17152/indicacao_465_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17153/indicacao_466_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17154/indicacao_467_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17155/indicacao_468_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17156/indicacao_469_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17157/indicacao_470_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17158/indicacao_471_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17159/indicacao_472_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17160/indicacao_473_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17161/indicacao_474_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17162/indicacao_475_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17163/indicacao_476_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17164/indicacao_477_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17165/indicacao_478_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17166/indicacao_479_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17167/indicacao_480_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17168/indicacao_481_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17169/indicacao_482_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17170/indicacao_483_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17171/indicacao_484_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17172/indicacao_485_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17173/indicacao_486_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17174/indicacao_487_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17175/indicacao_488_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17176/indicacao_489_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17177/indicacao_490_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17178/indicacao_491_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17179/indicacao_492_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17180/indicacao_493_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17181/indicacao_494_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17182/indicacao_495_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17183/indicacao_496_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17184/indicacao_497_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16245/mocao_001_-_bombeiros_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16246/mocao_002_-_inbri_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16247/mocao_003_-_padre_ademilson_luiz_ferreira_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16248/mocao_004_-_jubileu_de_brilhante_da_paroquia_santo_antonio_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16473/mocao_005_-_camda_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16474/mocao_006_-_lanche__cia_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16509/mocao_007_-_tg_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16510/mocao_008_-_corpo_de_bombeiros_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16576/mocao_009_-_adagro_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16618/mocao_010_-_tiago_marcelo_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16619/mocao_011_-_padre_carlos_roberto_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16647/mocao_012_-_capitao_pm_rafael_pereira_fenille_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16648/mocao_013_-_carlos_gustavo_urquiza_scarazzato_-_juiz_de_direito_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16649/mocao_014_-_salvamento_mulher_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16666/mocao_015_-_apampesp_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16667/mocao_016_-_joao_benedito_passarinho_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16668/mocao_017_-_dra._ruth_duarte_menegatti_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16669/mocao_018_-_etec_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16706/mocao_019_-_sandra_dos_santos_queiros_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16707/mocao_020_-_patricia_tranche_vasques_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16733/mocao_021_-_luiz_fernando_grassi_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16734/mocao_022_-_helen_keller_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16735/mocao_023_-_igreja_amor_e_cuidado_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16771/mocao_024_-_apoio_a_sec._agricultura_de_sp_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16772/mocao_025_-_bombeiros_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16773/mocao_026_-_luis_eduardo_martins_graboski_de_oliveira_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16774/mocao_027_-_silvio_dos_santos_martins_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16812/mocao_028_-_apoio_serv._carreira_agropecuario_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16813/mocao_029_-_sensei_antonio_afonso_kazu_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16814/mocao_030_-_lucy_mirthes_coelho_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16826/mocao_031_-_izabela_rodrigues_da_silva_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16906/mocao_032_-_tenente_coronel_pm_marcelo_cavalcante_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16907/mocao_033_-_fernando_guido_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16908/mocao_034_-_emanuelle_casadei_calisto_antunes_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16909/mocao_035_-_jogos_escolares_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16910/mocao_036_-_irmes_mary_moreno_roque_mattara_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16923/mocao_037_-_leo_favaro_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16944/mocao_038_-_secretaria_da_cultura_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16945/mocao_039_-_helen_keller_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16946/mocao_040_-_conselho_municipal_da_pessoa_idosa_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17006/mocao_041_-_pastoral_social_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17007/mocao_042_-_prof._me._mateus_barroso_sacoman_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17078/mocao_043_-_associacao_de_judo_de_lucelia_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17079/mocao_044_-_clube_dos_desbravadores_colmeia_em_acao_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17080/mocao_045_-_delegacao_adamantinense_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17081/mocao_046_-_volei_adamantina_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17082/mocao_047_-_dr._fernando_takayuki_nakayama_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17083/mocao_048_-_felipe_pinto_soares_e_vitor_pinto_soares_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17105/mocao_049_-_equipe_fratellos_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17106/mocao_050_-_tiago_cardoso_poli_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17107/mocao_051_-_sicoob_nosso_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17108/mocao_052_-_sara_rocha_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17109/mocao_053_-_rafael_antonio_gualti_guerrero_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17110/mocao_054_-_sargento_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17111/mocao_055_-_engenheiros_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17112/mocao_056_-_dra._ruth_duarte_menegatti_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17113/mocao_057_-_cafeicultores_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16530/6a_ordinaria_-_projeto_de_decreto_legislativo_001.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16980/projeto_de_decreto_legislativo_002_-_contas_da_prefeitura_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17089/20a_projeto_de_decreto_legislativo_003_-_titulo_waldomiro.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17098/21a_projeto_de_decreto_legislativo_004_-_titulo_tenente_coronel_pm_marcelo_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16346/3a_ordinaria_-_pe_loma_001_m_022-_prazo_ldo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16600/projeto_de_emenda_a_loma_002.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16220/1a_ordinaria_-_projeto_de_lei_complementar_001_-_m_004_-_institui_conselho_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16221/1a_ordinaria_-_projeto_de_lei_complementar_002_-_m_006_-__cria_vagas_de_inspetor_de_alunos_de_escola_publica.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16222/1a_ordinaria_-_projeto_de_lei_complementar_003_-_013_-_reajuste_dos_servidores_prefeitura_55.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16223/1a_ordinaria_-_projeto_de_lei_complementar_004_-_m_014_-_reajuste_dos_servidores_fai.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16350/3a_ordinaria_-_plc_005_m_019_-_projeto_de_lei_criacao_de_cargos_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16464/5a_plc_006.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16508/6a_ordinaria_-_plc_007_-_aumento_camara.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16528/6a_ordinaria_-_plc_008_-_m_027_-_unifai.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16529/6a_ordinaria_-_plc_009_-_m_029_-_criacao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16532/7a_ordinaria_-_projeto_de_lei_complementar_010_-_m_032_-_doa_imovel_para_empresa_vanilde_adeir_bottasso_languer_-_me.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16628/9a_ordinaria_-_projeto_de_lei_complementar_011_reestruturacao.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16629/9a_ordinaria_-_projeto_de_lei_complementar_012_novas_atribuicoes_de_digitador.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16866/15a_projeto_de_lei_complementar_013_m_56_-_alienacao.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16867/15a_projeto_de_lei_complementar_014_m_55_-_reestruturacao.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16876/16a_projeto_de_lei_complementar_015_m_059_-_nomeclatura_fai.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17022/19a_projeto_de_lei_complementar_016_m_072_-_programa_de_parcelamento_incentivado__ppi_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17102/21a_projeto_de_lei_complementar_017_m_083-_altera_codigo_tributario_-__iss_item_14-14_guincho.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17103/21a_projeto_de_lei_complementar_018_m_087_-_dispoe_sobre_autorizacao_para_abertura_de_licitacao_para_concessao_de_galpao_tucuruvi_1.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16210/1a_ordinaria_-_projeto_de_lei_001_-_m_001_-_altera_lei_3368_09_-_conselho_municipal_de_politica_urbana.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16211/1a_ordinaria_-_projeto_de_lei_002_-_m_002_-__repasse_p_apae_-_emenda_dep_federal_marcio_alvino_-150.00000.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16212/1a_ordinaria_-_projeto_de_lei_003_-_m_003_-_repasse_p_apae_-_emenda_dep_gilberto_nascimento_-500.00000.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16213/1a_ordinaria_-_projeto_de_lei_004_-_m_005_-_abertura_de_credito_suplementar_fai_-_r_3_720_00000.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16214/1a_ordinaria_-_projeto_de_lei_005_-_m_007_-__especial_assistencia_social-vig_socioassistencial_-_drads.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16215/1a_ordinaria_-_projeto_de_lei_006_-_m_008_-_nome_de_ruas_condominio_bellagio.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16216/1a_ordinaria_-_projeto_de_lei_007_-_m_009_-_repasse_p_santa_casa_-_emenda_dep_federal_adriana_ventura_-150.00000.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16217/1a_ordinaria_-_projeto_de_lei_008_-_m_010_-__saude_-_emenda_federal_-_dep_paulo_freire_costa_r_110.00000.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16218/1a_ordinaria_-_projeto_de_lei_009_-_m_011_-_abono_dos_servidores_fai.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16219/1a_ordinaria_-_projeto_de_lei_010_-_m_012_-__abono_aos_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16293/2a_ordinaria_-_projeto_de_lei_011_-_abono_dos_servidores_fai.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16294/2a_ordinaria_-_projeto_de_lei_012_-_abono_aos_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16347/3a_ordinaria_-_pl_013_m_017_-_projeto_de_lei_-_autoriza_majorar__subsidio_tarifario_mensal_para_operacionalizacao_do_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16348/3a_ordinaria_-_pl_014_m_018_-_projeto_de_lei_iluminacao_publica_-_sec._obras_finc.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16349/3a_ordinaria_-_pl_015_m_020_-_projeto_de_lei_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16458/pl_16.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16459/pl_17.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16460/5a_pl_18.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16461/5a_pl_19.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16462/5a_pl_20.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16463/5a_pl_21.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16505/6a_ordinaria_-_projeto_de_lei_022_sindrome_de_edwards.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16506/6a_ordinaria_-_pl_023_-_m_030_-_servico_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16527/7a_ordinaria_-_projeto_de_lei_024_-_m_031_-_apelos_e_patas_repasse_tac.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16601/8a_projeto_de_lei_025_m_028_-_pdv_-_fai.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16602/8a_projeto_de_lei_no_026_m_033_-_projeto_de_lei_abertura_de_credito_suplementar_fai_-_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16603/8a_projeto_de_lei_027_-_m_034_-_projeto_de_lei_-_sec._de_assitencia_-_fundo_m_idoso_-_190.00000_maio_2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16626/9a_ordinaria_-_projeto_de_lei_028_casa.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16627/9a_ordinaria_-_projeto_de_lei_029_-_m_036.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16660/10a_ordinaria_-_projeto_de_lei_030_-_camfra.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16661/10a_ordinaria_-_pl_031_m_037_-_prorrogacao_de_elaboracao_do_plano_municipal_educacao.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16662/10a_ordinaria_-_pl_032_m_038_-_renova_tc_fai_-_sao_carlos.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16698/11a_ordinaria_-_projeto_de_lei_033_-_mary.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16699/11a_ordinaria_-_projeto_de_lei_034_m_039_-_denominacao_horto_municipal_primavera.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16701/11a_ordinaria_-_projeto_de_lei_035_m_040_-_denominacao_ponte_manoel_teixeira_fortes.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16702/11a_ordinaria_-_projeto_de_lei_036_m_041_-_credito_adicional_suplementar_teto-mac_-_r_458.06851.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16703/11a_ordinaria_-_projeto_de_lei_037_m_042_-_credito_adicional_suplementar_-_r_1.297.00000_-_fai.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16704/11a_ordinaria_-_projeto_de_lei_038_m_043_-_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16738/12a_ordinaria_-_projeto_de_lei_039_-_dia_da_pessoa_portadora_de_deficiencia_visual_mary.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16739/12a_projeto_de_lei_040_-_m_044.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16740/12a_projeto_de_lei_041_-_m_045.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16768/13a_ordinaria_-_projeto_de_lei_042_-_acesso_a_informacoes_mary.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16769/13a_ordinaria_-_projeto_de_lei_043_-_dia_do_profis._de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16770/13a_projeto_de_lei_044_-_m_046.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16789/14a_ordinaria_-_projeto_de_lei_045_-_m_047.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16790/14a_ordinaria_-_projeto_de_lei_046_-_m_048.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16859/15a_projeto_de_lei_047_mary_e_outros.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16955/projeto_de_lei-48_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16860/15a_projeto_de_lei_049_-_m_049.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16861/15a_projeto_de_lei_050_m_50_-_emenda_dep_leonardo_siqueira-_duas_de_250.00000_-_500.00000.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16862/15a_projeto_de_lei_051_m_51__-_emenda_dep_mauro_bragato-485.00000.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16863/15a_projeto_de_lei_052_m_52_-_emenda_dep_milton_leite_filho_-_100.00000.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16864/15a_projeto_de_lei_053_m_53_assiduidade.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16865/pl_54_0001.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16872/16a_projeto_de_lei_055_-_redenominacao_de_rua_do_california_park.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16873/16a_projeto_de_lei_056_m_057_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16874/16a_projeto_de_lei_057_m_058_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16875/16a_projeto_de_lei_058_m_060_-_apelos_e_patas_-_r_47.00000.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16956/msg_65_pl_59-2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16957/msg_62_pl_60-2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16958/17a_projeto_de_lei_061_m_063_-_r_2.240.00000.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16959/17a_projeto_de_lei_062_m_064_-_r_8.005.00000_fai.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16982/18a_projeto_de_lei_063_m_066_-_credito_adicional_suplementar_r_8.005.00000_-_fai.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16983/18a_projeto_de_lei_064_m_067_-_credito_adicional_suplementar_r_2.240.00000.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16984/18a_projeto_de_lei_065_m_068_-_credito_adicional_suplementar_r_3.000.00000.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17023/19a_projeto_de_lei_066_-_utilidade_publica_rotary_club_de_adamantina.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17024/19a_projeto_de_lei_067_-_utilidade_publica_a_associacao_de_rotarianos.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17025/19a_projeto_de_lei_068_m_069_-_institui_o_projeto_soul_feminina_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17026/19a_projeto_de_lei_069_m_070_-_pagamento_de_contas_de_luz_agua_e_esgoto_-_associacoes_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17027/19a_projeto_de_lei_070_m_071_-_liberdade_economica_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17028/19a_projeto_de_lei_071_m_073_-_itbi_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17029/19a_projeto_de_lei_072_m_074_-_comissao_itbi.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17030/19a_projeto_de_lei_073_m_075_-_credito_adicional_suplementar_r_150.00000_-_pai_nosso_lar_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17031/19a_projeto_de_lei_074_m_076_-_credito_adicional_suplementar_r_100.00000_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17032/19a_projeto_de_lei_075_m_077_-_desafetacao_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17090/20a_projeto_de_lei_076_-_.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17091/20a_projeto_de_lei_077_m_079_-_altera_a_lei_3891.19_-_energisa.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17092/20a_projeto_de_lei_078_m_080_-_autorizacao_credio_desenvolve_sp_-_2.100.00000_-_caminhao_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17093/20a_projeto_de_lei_079_m_078_-_abono_aos_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17094/20a_projeto_de_lei_080_m_081_-_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17095/20a_projeto_de_lei_081_m_082_-_abono_dos_servidores_fai.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17099/21a_projeto_de_lei_082_m_084-_prorroga_a_vigencia_do_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17100/21a_projeto_de_lei_083_m_085_-_altera_a_lei_3530_-_gratificacao_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17101/21a_projeto_de_lei_084_m_086_-_abertura_de_credito_dep_dalben_200.000_donato_400.000_e_lucas_bove_100.000.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16531/7a_ordinaria_-_projeto_de_resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16791/14a_ordinaria_-_projeto_de_resolucao_002_-_assinatura_digital.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16224/requerimento_001_-_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16225/requerimento_002_-_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16226/requerimento_003_-_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16227/requerimento_004_-_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16228/requerimento_005_-_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16229/requerimento_006_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16230/requerimento_007_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16231/requerimento_008_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16232/requerimento_009_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16233/requerimento_010_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16234/requerimento_011_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16235/requerimento_012_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16236/requerimento_013_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16237/requerimento_014_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16238/requerimento_015_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16239/requerimento_016_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16240/requerimento_017_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16241/requerimento_018_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16242/requerimento_019_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16244/requerimento_021_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16296/requerimento_022_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16297/requerimento_023_-_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16298/requerimento_024_-_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16300/requerimento_026_-_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16301/requerimento_027_-_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16302/requerimento_028_-_2a_ordinaria_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16303/requerimento_029_2a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16304/requerimento_030_2a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16305/requerimento_031_2a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16306/requerimento_032_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16307/requerimento_033_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16308/requerimento_034_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16309/requerimento_035_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16310/requerimento_036_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16311/requerimento_037_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16312/requerimento_038_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16313/requerimento_039_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16314/requerimento_040_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16351/requerimento_041_3a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16353/requerimento_043_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16354/requerimento_044_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16355/requerimento_045_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16356/requerimento_046_3a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16357/requerimento_047_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16358/requerimento_048_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16359/requerimento_049_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16360/requerimento_050_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16361/requerimento_051_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16362/requerimento_052_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16363/requerimento_053_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16364/requerimento_054_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16411/requerimento_056_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16412/requerimento_057_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16413/requerimento_058_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16414/requerimento_059_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16415/requerimento_060_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16416/requerimento_061_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16417/requerimento_062_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16418/requerimento_063_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16419/requerimento_064_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16420/requerimento_065_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16421/requerimento_066_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16422/requerimento_067_4a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16423/requerimento_068_4a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16424/requerimento_069_4a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16465/requerimento_070_5a_ordinaria_-_renata_abreu.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16466/requerimento_071_5a_ordinaria_-_lucas_bove.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16467/requerimento_072_5a_ordinaria_-_lucas_bove.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16468/requerimento_073_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16469/requerimento_074_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16470/requerimento_075_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16471/requerimento_076_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16472/requerimento_077_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16511/requerimento_078_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16512/requerimento_079_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16513/requerimento_080_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16514/requerimento_081_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16515/requerimento_082_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16516/requerimento_083_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16518/requerimento_084_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16519/requerimento_085_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16520/requerimento_086_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16521/requerimento_087_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16522/requerimento_088_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16523/requerimento_089_6a_ordinaria_-_ricardo_franca.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16524/requerimento_090_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16525/requerimento_091_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16526/requerimento_092_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16577/requerimento_093_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16578/requerimento_094_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16579/requerimento_095_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16580/requerimento_096_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16581/requerimento_097_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16582/requerimento_098_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16583/requerimento_099_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16584/requerimento_100_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16585/requerimento_101_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16586/requerimento_102_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16587/requerimento_103_7a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16588/requerimento_104_7a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16589/requerimento_105_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16590/requerimento_106_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16591/requerimento_107_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16592/requerimento_108_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16593/requerimento_109_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16594/requerimento_110_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16595/requerimento_111_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16596/requerimento_112_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16597/requerimento_113_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16598/requerimento_114_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16620/requerimento_115_8a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16621/requerimento_116_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16622/requerimento_117_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16623/requerimento_118_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16624/requerimento_119_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16625/requerimento_120_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16650/requerimento_121_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16651/requerimento_122_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16652/requerimento_123_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16653/requerimento_124_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16654/requerimento_125_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16655/requerimento_126_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16656/requerimento_127_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16657/requerimento_128_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16658/requerimento_129_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16670/requerimento_130_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16671/requerimento_131_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16672/requerimento_132_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16673/requerimento_133_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16674/requerimento_134_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16675/requerimento_135_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16676/requerimento_136_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16708/requerimento_137_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16709/requerimento_138_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16710/requerimento_139_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16711/requerimento_140_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16712/requerimento_141_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16713/requerimento_142_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16714/requerimento_143_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16715/requerimento_144_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16716/requerimento_145_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16717/requerimento_146_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16775/requerimento_147_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16776/requerimento_148_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16777/requerimento_149_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16778/requerimento_150_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16779/requerimento_151_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16780/requerimento_152_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16781/requerimento_153_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16782/requerimento_154_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16783/requerimento_155_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16784/requerimento_156_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16785/requerimento_157_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16815/requerimento_158_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16816/requerimento_159_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16817/requerimento_160_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16818/requerimento_161_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16819/requerimento_162_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16820/requerimento_163_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16821/requerimento_164_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16822/requerimento_165_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16823/requerimento_166_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16824/requerimento_167_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16825/requerimento_168_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16827/requerimento_169_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16828/requerimento_170_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16829/requerimento_171_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16830/requerimento_172_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16831/requerimento_173_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16832/requerimento_174_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16833/requerimento_175_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16834/requerimento_176_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16835/requerimento_177_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16836/requerimento_178_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16911/requerimento_179_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16912/requerimento_180_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16913/requerimento_181_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16914/requerimento_182_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16915/requerimento_183_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16916/requerimento_184_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16917/requerimento_185_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16918/requerimento_186_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16919/requerimento_187_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16920/requerimento_188_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16921/requerimento_189_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16922/requerimento_190_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16924/requerimento_191_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16925/requerimento_192_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16926/requerimento_193_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16927/requerimento_194_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16928/requerimento_195_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16929/requerimento_196_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16930/requerimento_197_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16947/requerimento_198_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16948/requerimento_199_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16949/requerimento_200_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16950/requerimento_201_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16951/requerimento_202_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16952/requerimento_203_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16953/requerimento_204_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16954/requerimento_205_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17008/requerimento_206_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17009/requerimento_207_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17010/requerimento_208_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17011/requerimento_209_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17012/requerimento_210_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17013/requerimento_211_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17014/requerimento_212_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17015/requerimento_213_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17016/requerimento_214_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17017/requerimento_215_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17018/requerimento_216_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17019/requerimento_217_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17020/requerimento_218_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17065/requerimento_219_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17066/requerimento_220_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17067/requerimento_221_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17068/requerimento_222_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17069/requerimento_223_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17070/requerimento_224_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17071/requerimento_225_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17072/requerimento_226_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17073/requerimento_227_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17074/requerimento_228_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17075/requerimento_229_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17076/requerimento_230_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17077/requerimento_231_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17114/requerimento_232_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17115/requerimento_233_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17116/requerimento_234_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17117/requerimento_235_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17118/requerimento_236_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17119/requerimento_237_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17120/requerimento_238_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17121/requerimento_239_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17122/requerimento_240_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17123/requerimento_241_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17124/requerimento_242_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17125/requerimento_243_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17126/requerimento_244_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17127/requerimento_245_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17128/requerimento_246_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17129/requerimento_247_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17130/requerimento_248_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17131/requerimento_249_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17132/requerimento_250_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17133/requerimento_251_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17134/requerimento_252_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16941/veto_0001.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16695/anteprojeto_de_lei_001_-_isencao_de_iptu_doc.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16705/11a_ordinaria_-_anteprojeto_de_lei_002_edinho.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16792/anteprojeto_003_gabi_0001.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16877/anteprojeto_de_lei_004_-_abono_-_doacao_de_sangue_-_servidor_publico_municipal_-_prefeitura_e_fai_-1.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17088/20a_anteprojeto_de_lei_006_-_gabi_e_marta.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17189/anteprojeto_de_lei_007_-_simbolo_internacional_de_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17190/anteprojeto_de_lei_008_-_politica_municipal_de_atividade_fisica_adaptada_e_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16659/oficio_195-gab_-_encaminhamento_do_referendo.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16208/circular_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16209/circular_002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16291/circular_003_-_2a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16292/circular_004_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16295/circular_005_-_1a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16344/circular_006_-_3a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16345/circular_007_comissoes.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16409/2a_sessao_solene.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16410/circular_009_-_4a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16456/circular_010_-_5a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16457/circular_011_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16503/circular_012_-_6a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16504/circular_013_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16507/circular_014_-_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16517/circular_comissao_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16533/circular_extra_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16599/circular_017_-_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16604/circular_018_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16630/circular_019_-_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16631/circular_020_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16663/circular_021_-_10a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16664/circular_022_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16665/circular_023_-_3a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16696/circular_024_-_11a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16697/circular_25_comissoes.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16700/circular.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16736/circular_12a_ordinaria_0001.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16737/circular_comissao_0001.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16766/circular_029_-_13a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16767/circular_comissao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16786/circular_031_-_14a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16787/circular_032_-_projetos_lidos.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16788/circular_033_-_5a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16857/circular_034_-_15a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16858/circular_035_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16868/circular_037_-_trib._contas_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16869/circular_037_-_trib._contas_-_vereadores.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16870/circular_038_-_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16871/circular_039_-_projetos_lidos_16a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16942/circular_040_-_17a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16943/circular_comissao_21.10.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16979/circular_042_-_18a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16981/circular_043_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17021/circular_044_-_19a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17033/comissao.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17034/circular_046_-_6a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17084/circular_047_-_20a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17085/circular_048_-_20a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17086/circular_049_-_comissoes_permanentes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17087/circular_050_-_21a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17097/circular_051_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17104/circular_052_7a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17185/2025_loa_emenda_01.25_lei_4482.25.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17186/2025_loa_emenda_02.25_lei_4482.25.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17187/2025_loa_emenda_03.25_lei_4482.25.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17188/2025_loa_emenda_04.25_lei_4482.25.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16249/indicacao_001_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16250/indicacao_002_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16251/indicacao_003_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16252/indicacao_004_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16253/indicacao_005_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16254/indicacao_006_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16255/indicacao_007_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16256/indicacao_008_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16257/indicacao_009_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16258/indicacao_010_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16259/indicacao_011_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16260/indicacao_012_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16261/indicacao_013_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16262/indicacao_014_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16263/indicacao_015_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16264/indicacao_016_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16265/indicacao_017_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16266/indicacao_018_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16267/indicacao_019_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16268/indicacao_020_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16269/indicacao_021_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16270/indicacao_022_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16271/indicacao_023_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16272/indicacao_024_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16273/indicacao_025_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16274/indicacao_026_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16275/indicacao_027_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16276/indicacao_028_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16277/indicacao_029_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16278/indicacao_030_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16279/indicacao_031_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16280/indicacao_032_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16281/indicacao_033_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16282/indicacao_034_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16283/indicacao_035_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16284/indicacao_036_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16285/indicacao_037_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16286/indicacao_038_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16287/indicacao_039_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16288/indicacao_040_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16289/indicacao_041_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16290/indicacao_042_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16315/indicacao_043_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16316/indicacao_044_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16317/indicacao_045_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16318/indicacao_046_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16319/indicacao_047_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16320/indicacao_048_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16321/indicacao_049_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16322/indicacao_050_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16323/indicacao_051_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16324/indicacao_052_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16325/indicacao_053_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16326/indicacao_054_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16327/indicacao_055_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16328/indicacao_056_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16329/indicacao_057_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16330/indicacao_058_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16331/indicacao_059_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16332/indicacao_060_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16333/indicacao_061_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16334/indicacao_062_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16335/indicacao_063_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16336/indicacao_064_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16337/indicacao_065_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16338/indicacao_066_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16339/indicacao_067_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16340/indicacao_068_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16341/indicacao_069_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16342/indicacao_070_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16343/indicacao_071_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16366/indicacao_072_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16367/indicacao_073_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16368/indicacao_074_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16369/indicacao_075_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16370/indicacao_076_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16371/indicacao_077_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16372/indicacao_078_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16373/indicacao_079_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16374/indicacao_080_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16375/indicacao_081_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16376/indicacao_082_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16377/indicacao_083_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16378/indicacao_084_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16379/indicacao_085_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16380/indicacao_086_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16381/indicacao_087_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16382/indicacao_088_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16383/indicacao_089_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16384/indicacao_090_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16385/indicacao_091_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16386/indicacao_092_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16387/indicacao_093_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16388/indicacao_094_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16389/indicacao_095_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16390/indicacao_096_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16391/indicacao_097_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16392/indicacao_098_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16393/indicacao_099_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16394/indicacao_100_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16395/indicacao_101_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16396/indicacao_102_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16397/indicacao_103_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16398/indicacao_104_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16399/indicacao_105_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16400/indicacao_106_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16401/indicacao_107_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16402/indicacao_108_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16403/indicacao_109_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16404/indicacao_110_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16405/indicacao_111_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16406/indicacao_112_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16407/indicacao_113_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16408/indicacao_114_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16425/indicacao_115_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16426/indicacao_116_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16427/indicacao_117_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16428/indicacao_118_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16429/indicacao_119_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16430/indicacao_120_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16431/indicacao_121_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16432/indicacao_122_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16433/indicacao_123_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16434/indicacao_124_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16435/indicacao_125_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16436/indicacao_126_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16437/indicacao_127_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16438/indicacao_128_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16439/indicacao_129_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16440/indicacao_130_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16441/indicacao_131_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16442/indicacao_132_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16443/indicacao_133_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16444/indicacao_134_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16445/indicacao_135_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16446/indicacao_136_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16447/indicacao_137_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16448/indicacao_138_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16449/indicacao_139_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16450/indicacao_140_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16451/indicacao_141_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16452/indicacao_142_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16453/indicacao_143_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16454/indicacao_144_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16455/indicacao_145_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16475/indicacao_146_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16476/indicacao_147_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16477/indicacao_148_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16478/indicacao_149_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16479/indicacao_150_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16480/indicacao_151_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16481/indicacao_152_5a_ordinaria.doc.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16482/indicacao_153_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16483/indicacao_154_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16484/indicacao_155_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16485/indicacao_156_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16486/indicacao_157_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16487/indicacao_158_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16488/indicacao_159_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16489/indicacao_160_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16490/indicacao_161_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16491/indicacao_162_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16492/indicacao_163_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16493/indicacao_164_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16494/indicacao_165_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16495/indicacao_166_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16496/indicacao_167_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16497/indicacao_168_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16498/indicacao_169_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16499/indicacao_170_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16500/indicacao_171_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16501/indicacao_172_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16502/indicacao_173_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16534/indicacao_174_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16535/indicacao_175_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16536/indicacao_176_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16537/indicacao_177_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16538/indicacao_178_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16539/indicacao_179_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16540/indicacao_180_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16541/indicacao_181_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16542/indicacao_182_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16543/indicacao_183_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16544/indicacao_184_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16545/indicacao_185_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16546/indicacao_186_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16547/indicacao_187_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16548/indicacao_188_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16549/indicacao_189_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16550/indicacao_190_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16551/indicacao_191_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16552/indicacao_192_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16553/indicacao_193_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16554/indicacao_194_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16555/indicacao_195_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16556/indicacao_196_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16557/indicacao_197_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16558/indicacao_198_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16559/indicacao_199_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16560/indicacao_200_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16561/indicacao_201_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16562/indicacao_202_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16563/indicacao_203_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16564/indicacao_204_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16565/indicacao_205_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16566/indicacao_206_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16567/indicacao_207_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16568/indicacao_208_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16569/indicacao_209_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16570/indicacao_210_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16571/indicacao_211_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16572/indicacao_212_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16573/indicacao_213_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16574/indicacao_214_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16575/indicacao_215_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16605/indicacao_216_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16606/indicacao_217_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16607/indicacao_218_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16608/indicacao_219_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16609/indicacao_220_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16610/indicacao_221_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16611/indicacao_222_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16612/indicacao_223_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16613/indicacao_224_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16614/indicacao_225_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16615/indicacao_226_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16616/indicacao_227_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16617/indicacao_228_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16632/indicacao_229_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16633/indicacao_230_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16634/indicacao_231_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16635/indicacao_232_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16636/indicacao_233_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16637/indicacao_234_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16638/indicacao_235_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16639/indicacao_236_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16640/indicacao_237_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16641/indicacao_238_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16642/indicacao_239_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16643/indicacao_240_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16644/indicacao_241_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16645/indicacao_242_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16646/indicacao_243_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16677/indicacao_244_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16678/indicacao_245_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16679/indicacao_246_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16680/indicacao_247_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16681/indicacao_248_10a_ordinaria.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16682/indicacao_249_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16683/indicacao_250_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16684/indicacao_251_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16685/indicacao_252_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16686/indicacao_253_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16687/indicacao_254_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16688/indicacao_255_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16689/indicacao_256_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16690/indicacao_257_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16691/indicacao_258_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16692/indicacao_259_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16693/indicacao_260_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16694/indicacao_261_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16718/indicacao_262_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16719/indicacao_263_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16722/indicacao_266_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16723/indicacao_267_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16724/indicacao_268_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16725/indicacao_269_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16726/indicacao_270_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16727/indicacao_271_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16728/indicacao_272_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16729/indicacao_273_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16730/indicacao_274_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16731/indicacao_275_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16732/indicacao_276_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16741/indicacao_277_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16742/indicacao_278_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16743/indicacao_279_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16744/indicacao_280_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16745/indicacao_281_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16746/indicacao_282_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16747/indicacao_283_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16748/indicacao_284_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16749/indicacao_285_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16750/indicacao_286_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16751/indicacao_287_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16752/indicacao_288_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16753/indicacao_289_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16754/indicacao_290_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16755/indicacao_291_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16756/indicacao_292_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16757/indicacao_293_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16758/indicacao_294_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16759/indicacao_295_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16760/indicacao_296_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16761/indicacao_297_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16762/indicacao_298_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16763/indicacao_299_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16764/indicacao_300_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16765/indicacao_301_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16793/indicacao_302_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16794/indicacao_303_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16795/indicacao_304_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16796/indicacao_305_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16797/indicacao_306_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16798/indicacao_307_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16799/indicacao_308_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16800/indicacao_309_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16801/indicacao_310_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16802/indicacao_311_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16803/indicacao_312_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16804/indicacao_313_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16805/indicacao_314_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16806/indicacao_315_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16807/indicacao_316_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16808/indicacao_317_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16809/indicacao_318_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16811/indicacao_319_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16837/indicacao_320_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16838/indicacao_321_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16839/indicacao_322_14a_ordinaria.doc.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16840/indicacao_323_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16841/indicacao_324_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16842/indicacao_325_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16843/indicacao_326_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16844/indicacao_327_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16845/indicacao_328_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16846/indicacao_329_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16847/indicacao_330_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16848/indicacao_331_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16849/indicacao_332_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16850/indicacao_333_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16851/indicacao_334_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16852/indicacao_335_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16853/indicacao_336_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16854/indicacao_337_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16855/indicacao_338_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16856/indicacao_339._14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16878/indicacao_340_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16879/indicacao_341_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16880/indicacao_342_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16881/indicacao_343_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16882/indicacao_344_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16883/indicacao_345_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16884/indicacao_346_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16885/indicacao_347_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16886/indicacao_348_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16887/indicacao_349_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16888/indicacao_350_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16889/indicacao_351_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16890/indicacao_352_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16891/indicacao_353_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16892/indicacao_354_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16893/indicacao_355_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16894/indicacao_356_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16895/indicacao_357_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16896/indicacao_358_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16897/indicacao_359_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16898/indicacao_360_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16899/indicacao_361_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16900/indicacao_362_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16901/indicacao_363_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16902/indicacao_364_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16903/indicacao_365_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16904/indicacao_366_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16905/indicacao_367_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16931/indicacao_368_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16932/indicacao_369_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16933/indicacao_370_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16934/indicacao_371_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16935/indicacao_372_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16936/indicacao_373_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16937/indicacao_374_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16938/indicacao_375_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16939/indicacao_376_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16940/indicacao_377_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16960/indicacao_378_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16961/indicacao_379_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16962/indicacao_380_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16963/indicacao_381_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16964/indicacao_382_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16965/indicacao_383_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16966/indicacao_384_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16967/indicacao_385_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16968/indicacao_386_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16969/indicacao_387_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16970/indicacao_388_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16971/indicacao_389_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16972/indicacao_390_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16973/indicacao_391_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16974/indicacao_392_17a_ordinaria.doc" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16976/indicacao_394_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16977/indicacao_395_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16978/indicacao_396_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16985/indicacao_397_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16986/indicacao_398_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16987/indicacao_399_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16988/indicacao_400_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16989/indicacao_401_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16990/indicacao_402_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16991/indicacao_403_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16992/indicacao_404_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16993/indicacao_405_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16994/indicacao_406_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16995/indicacao_407_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16996/indicacao_408_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16997/indicacao_409_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16998/indicacao_410_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16999/indicacao_411_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17000/indicacao_412_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17001/indicacao_413_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17002/indicacao_414_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17003/indicacao_415_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17004/indicacao_416_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17005/indicacao_41718a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17035/indicacao_418_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17036/indicacao_419_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17037/indicacao_420_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17038/indicacao_421_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17039/indicacao_422_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17040/indicacao_423_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17041/indicacao_424_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17042/indicacao_425_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17043/indicacao_426_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17044/indicacao_427_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17045/indicacao_428_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17046/indicacao_429_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17047/indicacao_430_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17048/indicacao_431_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17049/indicacao_432_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17050/indicacao_433_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17051/indicacao_434_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17052/indicacao_435_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17053/indicacao_436_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17054/indicacao_437_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17055/indicacao_438_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17056/indicacao_439_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17057/indicacao_440_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17058/indicacao_441_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17059/indicacao_442_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17060/indicacao_443_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17061/indicacao_444_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17062/indicacao_445_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17063/indicacao_446_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17064/indicacao_447_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17135/indicacao_448_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17136/indicacao_449_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17137/indicacao_450_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17138/indicacao_451_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17139/indicacao_452_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17140/indicacao_453_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17141/indicacao_454_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17142/indicacao_455_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17143/indicacao_456_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17144/indicacao_457_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17145/indicacao_458_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17146/indicacao_459_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17147/indicacao_460_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17148/indicacao_461_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17149/indicacao_462_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17150/indicacao_463_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17151/indicacao_464_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17152/indicacao_465_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17153/indicacao_466_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17154/indicacao_467_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17155/indicacao_468_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17156/indicacao_469_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17157/indicacao_470_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17158/indicacao_471_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17159/indicacao_472_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17160/indicacao_473_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17161/indicacao_474_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17162/indicacao_475_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17163/indicacao_476_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17164/indicacao_477_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17165/indicacao_478_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17166/indicacao_479_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17167/indicacao_480_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17168/indicacao_481_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17169/indicacao_482_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17170/indicacao_483_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17171/indicacao_484_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17172/indicacao_485_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17173/indicacao_486_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17174/indicacao_487_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17175/indicacao_488_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17176/indicacao_489_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17177/indicacao_490_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17178/indicacao_491_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17179/indicacao_492_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17180/indicacao_493_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17181/indicacao_494_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17182/indicacao_495_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17183/indicacao_496_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17184/indicacao_497_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16245/mocao_001_-_bombeiros_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16246/mocao_002_-_inbri_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16247/mocao_003_-_padre_ademilson_luiz_ferreira_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16248/mocao_004_-_jubileu_de_brilhante_da_paroquia_santo_antonio_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16473/mocao_005_-_camda_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16474/mocao_006_-_lanche__cia_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16509/mocao_007_-_tg_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16510/mocao_008_-_corpo_de_bombeiros_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16576/mocao_009_-_adagro_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16618/mocao_010_-_tiago_marcelo_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16619/mocao_011_-_padre_carlos_roberto_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16647/mocao_012_-_capitao_pm_rafael_pereira_fenille_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16648/mocao_013_-_carlos_gustavo_urquiza_scarazzato_-_juiz_de_direito_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16649/mocao_014_-_salvamento_mulher_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16666/mocao_015_-_apampesp_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16667/mocao_016_-_joao_benedito_passarinho_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16668/mocao_017_-_dra._ruth_duarte_menegatti_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16669/mocao_018_-_etec_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16706/mocao_019_-_sandra_dos_santos_queiros_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16707/mocao_020_-_patricia_tranche_vasques_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16733/mocao_021_-_luiz_fernando_grassi_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16734/mocao_022_-_helen_keller_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16735/mocao_023_-_igreja_amor_e_cuidado_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16771/mocao_024_-_apoio_a_sec._agricultura_de_sp_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16772/mocao_025_-_bombeiros_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16773/mocao_026_-_luis_eduardo_martins_graboski_de_oliveira_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16774/mocao_027_-_silvio_dos_santos_martins_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16812/mocao_028_-_apoio_serv._carreira_agropecuario_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16813/mocao_029_-_sensei_antonio_afonso_kazu_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16814/mocao_030_-_lucy_mirthes_coelho_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16826/mocao_031_-_izabela_rodrigues_da_silva_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16906/mocao_032_-_tenente_coronel_pm_marcelo_cavalcante_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16907/mocao_033_-_fernando_guido_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16908/mocao_034_-_emanuelle_casadei_calisto_antunes_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16909/mocao_035_-_jogos_escolares_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16910/mocao_036_-_irmes_mary_moreno_roque_mattara_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16923/mocao_037_-_leo_favaro_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16944/mocao_038_-_secretaria_da_cultura_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16945/mocao_039_-_helen_keller_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16946/mocao_040_-_conselho_municipal_da_pessoa_idosa_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17006/mocao_041_-_pastoral_social_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17007/mocao_042_-_prof._me._mateus_barroso_sacoman_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17078/mocao_043_-_associacao_de_judo_de_lucelia_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17079/mocao_044_-_clube_dos_desbravadores_colmeia_em_acao_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17080/mocao_045_-_delegacao_adamantinense_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17081/mocao_046_-_volei_adamantina_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17082/mocao_047_-_dr._fernando_takayuki_nakayama_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17083/mocao_048_-_felipe_pinto_soares_e_vitor_pinto_soares_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17105/mocao_049_-_equipe_fratellos_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17106/mocao_050_-_tiago_cardoso_poli_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17107/mocao_051_-_sicoob_nosso_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17108/mocao_052_-_sara_rocha_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17109/mocao_053_-_rafael_antonio_gualti_guerrero_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17110/mocao_054_-_sargento_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17111/mocao_055_-_engenheiros_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17112/mocao_056_-_dra._ruth_duarte_menegatti_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17113/mocao_057_-_cafeicultores_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16530/6a_ordinaria_-_projeto_de_decreto_legislativo_001.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16980/projeto_de_decreto_legislativo_002_-_contas_da_prefeitura_2023.docx.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17089/20a_projeto_de_decreto_legislativo_003_-_titulo_waldomiro.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17098/21a_projeto_de_decreto_legislativo_004_-_titulo_tenente_coronel_pm_marcelo_cavalcante.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16346/3a_ordinaria_-_pe_loma_001_m_022-_prazo_ldo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16600/projeto_de_emenda_a_loma_002.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16220/1a_ordinaria_-_projeto_de_lei_complementar_001_-_m_004_-_institui_conselho_municipal_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16221/1a_ordinaria_-_projeto_de_lei_complementar_002_-_m_006_-__cria_vagas_de_inspetor_de_alunos_de_escola_publica.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16222/1a_ordinaria_-_projeto_de_lei_complementar_003_-_013_-_reajuste_dos_servidores_prefeitura_55.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16223/1a_ordinaria_-_projeto_de_lei_complementar_004_-_m_014_-_reajuste_dos_servidores_fai.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16350/3a_ordinaria_-_plc_005_m_019_-_projeto_de_lei_criacao_de_cargos_enfermeiro.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16464/5a_plc_006.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16508/6a_ordinaria_-_plc_007_-_aumento_camara.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16528/6a_ordinaria_-_plc_008_-_m_027_-_unifai.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16529/6a_ordinaria_-_plc_009_-_m_029_-_criacao_de_vagas.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16532/7a_ordinaria_-_projeto_de_lei_complementar_010_-_m_032_-_doa_imovel_para_empresa_vanilde_adeir_bottasso_languer_-_me.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16628/9a_ordinaria_-_projeto_de_lei_complementar_011_reestruturacao.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16629/9a_ordinaria_-_projeto_de_lei_complementar_012_novas_atribuicoes_de_digitador.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16866/15a_projeto_de_lei_complementar_013_m_56_-_alienacao.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16867/15a_projeto_de_lei_complementar_014_m_55_-_reestruturacao.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16876/16a_projeto_de_lei_complementar_015_m_059_-_nomeclatura_fai.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17022/19a_projeto_de_lei_complementar_016_m_072_-_programa_de_parcelamento_incentivado__ppi_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17102/21a_projeto_de_lei_complementar_017_m_083-_altera_codigo_tributario_-__iss_item_14-14_guincho.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17103/21a_projeto_de_lei_complementar_018_m_087_-_dispoe_sobre_autorizacao_para_abertura_de_licitacao_para_concessao_de_galpao_tucuruvi_1.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16210/1a_ordinaria_-_projeto_de_lei_001_-_m_001_-_altera_lei_3368_09_-_conselho_municipal_de_politica_urbana.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16211/1a_ordinaria_-_projeto_de_lei_002_-_m_002_-__repasse_p_apae_-_emenda_dep_federal_marcio_alvino_-150.00000.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16212/1a_ordinaria_-_projeto_de_lei_003_-_m_003_-_repasse_p_apae_-_emenda_dep_gilberto_nascimento_-500.00000.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16213/1a_ordinaria_-_projeto_de_lei_004_-_m_005_-_abertura_de_credito_suplementar_fai_-_r_3_720_00000.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16214/1a_ordinaria_-_projeto_de_lei_005_-_m_007_-__especial_assistencia_social-vig_socioassistencial_-_drads.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16215/1a_ordinaria_-_projeto_de_lei_006_-_m_008_-_nome_de_ruas_condominio_bellagio.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16216/1a_ordinaria_-_projeto_de_lei_007_-_m_009_-_repasse_p_santa_casa_-_emenda_dep_federal_adriana_ventura_-150.00000.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16217/1a_ordinaria_-_projeto_de_lei_008_-_m_010_-__saude_-_emenda_federal_-_dep_paulo_freire_costa_r_110.00000.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16218/1a_ordinaria_-_projeto_de_lei_009_-_m_011_-_abono_dos_servidores_fai.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16219/1a_ordinaria_-_projeto_de_lei_010_-_m_012_-__abono_aos_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16293/2a_ordinaria_-_projeto_de_lei_011_-_abono_dos_servidores_fai.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16294/2a_ordinaria_-_projeto_de_lei_012_-_abono_aos_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16347/3a_ordinaria_-_pl_013_m_017_-_projeto_de_lei_-_autoriza_majorar__subsidio_tarifario_mensal_para_operacionalizacao_do_transporte_coletivo.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16348/3a_ordinaria_-_pl_014_m_018_-_projeto_de_lei_iluminacao_publica_-_sec._obras_finc.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16349/3a_ordinaria_-_pl_015_m_020_-_projeto_de_lei_diario_oficial.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16458/pl_16.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16459/pl_17.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16460/5a_pl_18.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16461/5a_pl_19.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16462/5a_pl_20.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16463/5a_pl_21.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16505/6a_ordinaria_-_projeto_de_lei_022_sindrome_de_edwards.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16506/6a_ordinaria_-_pl_023_-_m_030_-_servico_de_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16527/7a_ordinaria_-_projeto_de_lei_024_-_m_031_-_apelos_e_patas_repasse_tac.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16601/8a_projeto_de_lei_025_m_028_-_pdv_-_fai.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16602/8a_projeto_de_lei_no_026_m_033_-_projeto_de_lei_abertura_de_credito_suplementar_fai_-_r_100.00000.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16603/8a_projeto_de_lei_027_-_m_034_-_projeto_de_lei_-_sec._de_assitencia_-_fundo_m_idoso_-_190.00000_maio_2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16626/9a_ordinaria_-_projeto_de_lei_028_casa.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16627/9a_ordinaria_-_projeto_de_lei_029_-_m_036.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16660/10a_ordinaria_-_projeto_de_lei_030_-_camfra.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16661/10a_ordinaria_-_pl_031_m_037_-_prorrogacao_de_elaboracao_do_plano_municipal_educacao.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16662/10a_ordinaria_-_pl_032_m_038_-_renova_tc_fai_-_sao_carlos.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16698/11a_ordinaria_-_projeto_de_lei_033_-_mary.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16699/11a_ordinaria_-_projeto_de_lei_034_m_039_-_denominacao_horto_municipal_primavera.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16701/11a_ordinaria_-_projeto_de_lei_035_m_040_-_denominacao_ponte_manoel_teixeira_fortes.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16702/11a_ordinaria_-_projeto_de_lei_036_m_041_-_credito_adicional_suplementar_teto-mac_-_r_458.06851.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16703/11a_ordinaria_-_projeto_de_lei_037_m_042_-_credito_adicional_suplementar_-_r_1.297.00000_-_fai.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16704/11a_ordinaria_-_projeto_de_lei_038_m_043_-_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16738/12a_ordinaria_-_projeto_de_lei_039_-_dia_da_pessoa_portadora_de_deficiencia_visual_mary.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16739/12a_projeto_de_lei_040_-_m_044.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16740/12a_projeto_de_lei_041_-_m_045.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16768/13a_ordinaria_-_projeto_de_lei_042_-_acesso_a_informacoes_mary.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16769/13a_ordinaria_-_projeto_de_lei_043_-_dia_do_profis._de_fisioterapia.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16770/13a_projeto_de_lei_044_-_m_046.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16789/14a_ordinaria_-_projeto_de_lei_045_-_m_047.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16790/14a_ordinaria_-_projeto_de_lei_046_-_m_048.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16859/15a_projeto_de_lei_047_mary_e_outros.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16955/projeto_de_lei-48_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16860/15a_projeto_de_lei_049_-_m_049.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16861/15a_projeto_de_lei_050_m_50_-_emenda_dep_leonardo_siqueira-_duas_de_250.00000_-_500.00000.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16862/15a_projeto_de_lei_051_m_51__-_emenda_dep_mauro_bragato-485.00000.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16863/15a_projeto_de_lei_052_m_52_-_emenda_dep_milton_leite_filho_-_100.00000.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16864/15a_projeto_de_lei_053_m_53_assiduidade.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16865/pl_54_0001.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16872/16a_projeto_de_lei_055_-_redenominacao_de_rua_do_california_park.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16873/16a_projeto_de_lei_056_m_057_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16874/16a_projeto_de_lei_057_m_058_-_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16875/16a_projeto_de_lei_058_m_060_-_apelos_e_patas_-_r_47.00000.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16956/msg_65_pl_59-2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16957/msg_62_pl_60-2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16958/17a_projeto_de_lei_061_m_063_-_r_2.240.00000.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16959/17a_projeto_de_lei_062_m_064_-_r_8.005.00000_fai.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16982/18a_projeto_de_lei_063_m_066_-_credito_adicional_suplementar_r_8.005.00000_-_fai.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16983/18a_projeto_de_lei_064_m_067_-_credito_adicional_suplementar_r_2.240.00000.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16984/18a_projeto_de_lei_065_m_068_-_credito_adicional_suplementar_r_3.000.00000.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17023/19a_projeto_de_lei_066_-_utilidade_publica_rotary_club_de_adamantina.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17024/19a_projeto_de_lei_067_-_utilidade_publica_a_associacao_de_rotarianos.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17025/19a_projeto_de_lei_068_m_069_-_institui_o_projeto_soul_feminina_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17026/19a_projeto_de_lei_069_m_070_-_pagamento_de_contas_de_luz_agua_e_esgoto_-_associacoes_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17027/19a_projeto_de_lei_070_m_071_-_liberdade_economica_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17028/19a_projeto_de_lei_071_m_073_-_itbi_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17029/19a_projeto_de_lei_072_m_074_-_comissao_itbi.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17030/19a_projeto_de_lei_073_m_075_-_credito_adicional_suplementar_r_150.00000_-_pai_nosso_lar_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17031/19a_projeto_de_lei_074_m_076_-_credito_adicional_suplementar_r_100.00000_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17032/19a_projeto_de_lei_075_m_077_-_desafetacao_-_anexo.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17090/20a_projeto_de_lei_076_-_.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17091/20a_projeto_de_lei_077_m_079_-_altera_a_lei_3891.19_-_energisa.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17092/20a_projeto_de_lei_078_m_080_-_autorizacao_credio_desenvolve_sp_-_2.100.00000_-_caminhao_de_lixo.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17093/20a_projeto_de_lei_079_m_078_-_abono_aos_servidores_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17094/20a_projeto_de_lei_080_m_081_-_zona_azul.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17095/20a_projeto_de_lei_081_m_082_-_abono_dos_servidores_fai.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17099/21a_projeto_de_lei_082_m_084-_prorroga_a_vigencia_do_plano_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17100/21a_projeto_de_lei_083_m_085_-_altera_a_lei_3530_-_gratificacao_atividade_delegada.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17101/21a_projeto_de_lei_084_m_086_-_abertura_de_credito_dep_dalben_200.000_donato_400.000_e_lucas_bove_100.000.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16531/7a_ordinaria_-_projeto_de_resolucao_001.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16791/14a_ordinaria_-_projeto_de_resolucao_002_-_assinatura_digital.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16224/requerimento_001_-_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16225/requerimento_002_-_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16226/requerimento_003_-_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16227/requerimento_004_-_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16228/requerimento_005_-_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16229/requerimento_006_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16230/requerimento_007_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16231/requerimento_008_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16232/requerimento_009_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16233/requerimento_010_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16234/requerimento_011_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16235/requerimento_012_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16236/requerimento_013_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16237/requerimento_014_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16238/requerimento_015_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16239/requerimento_016_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16240/requerimento_017_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16241/requerimento_018_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16242/requerimento_019_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16244/requerimento_021_1a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16296/requerimento_022_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16297/requerimento_023_-_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16298/requerimento_024_-_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16300/requerimento_026_-_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16301/requerimento_027_-_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16302/requerimento_028_-_2a_ordinaria_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16303/requerimento_029_2a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16304/requerimento_030_2a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16305/requerimento_031_2a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16306/requerimento_032_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16307/requerimento_033_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16308/requerimento_034_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16309/requerimento_035_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16310/requerimento_036_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16311/requerimento_037_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16312/requerimento_038_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16313/requerimento_039_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16314/requerimento_040_2a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16351/requerimento_041_3a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16353/requerimento_043_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16354/requerimento_044_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16355/requerimento_045_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16356/requerimento_046_3a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16357/requerimento_047_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16358/requerimento_048_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16359/requerimento_049_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16360/requerimento_050_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16361/requerimento_051_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16362/requerimento_052_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16363/requerimento_053_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16364/requerimento_054_3a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16411/requerimento_056_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16412/requerimento_057_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16413/requerimento_058_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16414/requerimento_059_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16415/requerimento_060_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16416/requerimento_061_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16417/requerimento_062_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16418/requerimento_063_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16419/requerimento_064_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16420/requerimento_065_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16421/requerimento_066_4a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16422/requerimento_067_4a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16423/requerimento_068_4a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16424/requerimento_069_4a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16465/requerimento_070_5a_ordinaria_-_renata_abreu.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16466/requerimento_071_5a_ordinaria_-_lucas_bove.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16467/requerimento_072_5a_ordinaria_-_lucas_bove.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16468/requerimento_073_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16469/requerimento_074_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16470/requerimento_075_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16471/requerimento_076_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16472/requerimento_077_5a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16511/requerimento_078_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16512/requerimento_079_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16513/requerimento_080_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16514/requerimento_081_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16515/requerimento_082_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16516/requerimento_083_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16518/requerimento_084_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16519/requerimento_085_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16520/requerimento_086_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16521/requerimento_087_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16522/requerimento_088_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16523/requerimento_089_6a_ordinaria_-_ricardo_franca.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16524/requerimento_090_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16525/requerimento_091_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16526/requerimento_092_6a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16577/requerimento_093_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16578/requerimento_094_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16579/requerimento_095_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16580/requerimento_096_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16581/requerimento_097_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16582/requerimento_098_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16583/requerimento_099_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16584/requerimento_100_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16585/requerimento_101_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16586/requerimento_102_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16587/requerimento_103_7a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16588/requerimento_104_7a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16589/requerimento_105_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16590/requerimento_106_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16591/requerimento_107_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16592/requerimento_108_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16593/requerimento_109_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16594/requerimento_110_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16595/requerimento_111_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16596/requerimento_112_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16597/requerimento_113_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16598/requerimento_114_7a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16620/requerimento_115_8a_ordinaria_-_pedido_de_informacao.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16621/requerimento_116_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16622/requerimento_117_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16623/requerimento_118_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16624/requerimento_119_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16625/requerimento_120_8a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16650/requerimento_121_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16651/requerimento_122_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16652/requerimento_123_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16653/requerimento_124_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16654/requerimento_125_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16655/requerimento_126_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16656/requerimento_127_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16657/requerimento_128_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16658/requerimento_129_9a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16670/requerimento_130_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16671/requerimento_131_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16672/requerimento_132_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16673/requerimento_133_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16674/requerimento_134_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16675/requerimento_135_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16676/requerimento_136_10a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16708/requerimento_137_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16709/requerimento_138_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16710/requerimento_139_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16711/requerimento_140_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16712/requerimento_141_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16713/requerimento_142_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16714/requerimento_143_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16715/requerimento_144_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16716/requerimento_145_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16717/requerimento_146_11a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16775/requerimento_147_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16776/requerimento_148_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16777/requerimento_149_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16778/requerimento_150_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16779/requerimento_151_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16780/requerimento_152_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16781/requerimento_153_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16782/requerimento_154_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16783/requerimento_155_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16784/requerimento_156_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16785/requerimento_157_12a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16815/requerimento_158_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16816/requerimento_159_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16817/requerimento_160_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16818/requerimento_161_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16819/requerimento_162_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16820/requerimento_163_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16821/requerimento_164_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16822/requerimento_165_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16823/requerimento_166_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16824/requerimento_167_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16825/requerimento_168_13a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16827/requerimento_169_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16828/requerimento_170_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16829/requerimento_171_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16830/requerimento_172_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16831/requerimento_173_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16832/requerimento_174_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16833/requerimento_175_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16834/requerimento_176_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16835/requerimento_177_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16836/requerimento_178_14a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16911/requerimento_179_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16912/requerimento_180_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16913/requerimento_181_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16914/requerimento_182_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16915/requerimento_183_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16916/requerimento_184_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16917/requerimento_185_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16918/requerimento_186_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16919/requerimento_187_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16920/requerimento_188_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16921/requerimento_189_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16922/requerimento_190_15a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16924/requerimento_191_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16925/requerimento_192_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16926/requerimento_193_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16927/requerimento_194_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16928/requerimento_195_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16929/requerimento_196_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16930/requerimento_197_16a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16947/requerimento_198_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16948/requerimento_199_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16949/requerimento_200_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16950/requerimento_201_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16951/requerimento_202_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16952/requerimento_203_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16953/requerimento_204_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16954/requerimento_205_17a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17008/requerimento_206_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17009/requerimento_207_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17010/requerimento_208_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17011/requerimento_209_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17012/requerimento_210_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17013/requerimento_211_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17014/requerimento_212_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17015/requerimento_213_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17016/requerimento_214_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17017/requerimento_215_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17018/requerimento_216_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17019/requerimento_217_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17020/requerimento_218_18a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17065/requerimento_219_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17066/requerimento_220_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17067/requerimento_221_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17068/requerimento_222_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17069/requerimento_223_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17070/requerimento_224_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17071/requerimento_225_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17072/requerimento_226_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17073/requerimento_227_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17074/requerimento_228_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17075/requerimento_229_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17076/requerimento_230_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17077/requerimento_231_19a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17114/requerimento_232_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17115/requerimento_233_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17116/requerimento_234_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17117/requerimento_235_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17118/requerimento_236_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17119/requerimento_237_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17120/requerimento_238_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17121/requerimento_239_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17122/requerimento_240_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17123/requerimento_241_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17124/requerimento_242_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17125/requerimento_243_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17126/requerimento_244_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17127/requerimento_245_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17128/requerimento_246_20a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17129/requerimento_247_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17130/requerimento_248_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17131/requerimento_249_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17132/requerimento_250_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17133/requerimento_251_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17134/requerimento_252_21a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16941/veto_0001.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16695/anteprojeto_de_lei_001_-_isencao_de_iptu_doc.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16705/11a_ordinaria_-_anteprojeto_de_lei_002_edinho.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16792/anteprojeto_003_gabi_0001.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16877/anteprojeto_de_lei_004_-_abono_-_doacao_de_sangue_-_servidor_publico_municipal_-_prefeitura_e_fai_-1.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17088/20a_anteprojeto_de_lei_006_-_gabi_e_marta.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17189/anteprojeto_de_lei_007_-_simbolo_internacional_de_acessibilidade.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/17190/anteprojeto_de_lei_008_-_politica_municipal_de_atividade_fisica_adaptada_e_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2025/16659/oficio_195-gab_-_encaminhamento_do_referendo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H983"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="216.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="207.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="207" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -20854,15752 +20857,15752 @@
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
         <v>1536</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
         <v>1537</v>
       </c>
       <c r="D379" t="s">
         <v>233</v>
       </c>
       <c r="E379" t="s">
         <v>234</v>
       </c>
       <c r="F379" t="s">
         <v>282</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>1538</v>
       </c>
       <c r="H379" t="s">
-        <v>1535</v>
+        <v>1539</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1539</v>
+        <v>1540</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1540</v>
+        <v>1541</v>
       </c>
       <c r="D380" t="s">
         <v>233</v>
       </c>
       <c r="E380" t="s">
         <v>234</v>
       </c>
       <c r="F380" t="s">
         <v>242</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1541</v>
+        <v>1542</v>
       </c>
       <c r="H380" t="s">
-        <v>1542</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1543</v>
+        <v>1544</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1544</v>
+        <v>1545</v>
       </c>
       <c r="D381" t="s">
         <v>233</v>
       </c>
       <c r="E381" t="s">
         <v>234</v>
       </c>
       <c r="F381" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1546</v>
+        <v>1547</v>
       </c>
       <c r="H381" t="s">
-        <v>1547</v>
+        <v>1548</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1548</v>
+        <v>1549</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1549</v>
+        <v>1550</v>
       </c>
       <c r="D382" t="s">
         <v>233</v>
       </c>
       <c r="E382" t="s">
         <v>234</v>
       </c>
       <c r="F382" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1550</v>
+        <v>1551</v>
       </c>
       <c r="H382" t="s">
-        <v>1551</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1552</v>
+        <v>1553</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1553</v>
+        <v>1554</v>
       </c>
       <c r="D383" t="s">
         <v>233</v>
       </c>
       <c r="E383" t="s">
         <v>234</v>
       </c>
       <c r="F383" t="s">
         <v>338</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1554</v>
+        <v>1555</v>
       </c>
       <c r="H383" t="s">
-        <v>1555</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
       <c r="D384" t="s">
         <v>233</v>
       </c>
       <c r="E384" t="s">
         <v>234</v>
       </c>
       <c r="F384" t="s">
         <v>338</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1558</v>
+        <v>1559</v>
       </c>
       <c r="H384" t="s">
-        <v>1559</v>
+        <v>1560</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1560</v>
+        <v>1561</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1561</v>
+        <v>1562</v>
       </c>
       <c r="D385" t="s">
         <v>233</v>
       </c>
       <c r="E385" t="s">
         <v>234</v>
       </c>
       <c r="F385" t="s">
         <v>272</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1562</v>
+        <v>1563</v>
       </c>
       <c r="H385" t="s">
-        <v>1563</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1564</v>
+        <v>1565</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="D386" t="s">
         <v>233</v>
       </c>
       <c r="E386" t="s">
         <v>234</v>
       </c>
       <c r="F386" t="s">
         <v>272</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1566</v>
+        <v>1567</v>
       </c>
       <c r="H386" t="s">
-        <v>1567</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1568</v>
+        <v>1569</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1569</v>
+        <v>1570</v>
       </c>
       <c r="D387" t="s">
         <v>233</v>
       </c>
       <c r="E387" t="s">
         <v>234</v>
       </c>
       <c r="F387" t="s">
         <v>272</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1570</v>
+        <v>1571</v>
       </c>
       <c r="H387" t="s">
-        <v>1571</v>
+        <v>1572</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1572</v>
+        <v>1573</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1573</v>
+        <v>1574</v>
       </c>
       <c r="D388" t="s">
         <v>233</v>
       </c>
       <c r="E388" t="s">
         <v>234</v>
       </c>
       <c r="F388" t="s">
         <v>235</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1574</v>
+        <v>1575</v>
       </c>
       <c r="H388" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1576</v>
+        <v>1577</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1577</v>
+        <v>1578</v>
       </c>
       <c r="D389" t="s">
         <v>233</v>
       </c>
       <c r="E389" t="s">
         <v>234</v>
       </c>
       <c r="F389" t="s">
         <v>1480</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1578</v>
+        <v>1579</v>
       </c>
       <c r="H389" t="s">
-        <v>1575</v>
+        <v>1576</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1579</v>
+        <v>1580</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1580</v>
+        <v>1581</v>
       </c>
       <c r="D390" t="s">
         <v>233</v>
       </c>
       <c r="E390" t="s">
         <v>234</v>
       </c>
       <c r="F390" t="s">
         <v>1480</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1581</v>
+        <v>1582</v>
       </c>
       <c r="H390" t="s">
-        <v>1582</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1583</v>
+        <v>1584</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>1584</v>
+        <v>1585</v>
       </c>
       <c r="D391" t="s">
         <v>233</v>
       </c>
       <c r="E391" t="s">
         <v>234</v>
       </c>
       <c r="F391" t="s">
         <v>1480</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1585</v>
+        <v>1586</v>
       </c>
       <c r="H391" t="s">
-        <v>1586</v>
+        <v>1587</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1587</v>
+        <v>1588</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1588</v>
+        <v>1589</v>
       </c>
       <c r="D392" t="s">
         <v>233</v>
       </c>
       <c r="E392" t="s">
         <v>234</v>
       </c>
       <c r="F392" t="s">
         <v>1480</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1589</v>
+        <v>1590</v>
       </c>
       <c r="H392" t="s">
-        <v>1590</v>
+        <v>1591</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1591</v>
+        <v>1592</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1592</v>
+        <v>1593</v>
       </c>
       <c r="D393" t="s">
         <v>233</v>
       </c>
       <c r="E393" t="s">
         <v>234</v>
       </c>
       <c r="F393" t="s">
         <v>1445</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1593</v>
+        <v>1594</v>
       </c>
       <c r="H393" t="s">
-        <v>1594</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1595</v>
+        <v>1596</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1596</v>
+        <v>1597</v>
       </c>
       <c r="D394" t="s">
         <v>233</v>
       </c>
       <c r="E394" t="s">
         <v>234</v>
       </c>
       <c r="F394" t="s">
         <v>1445</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1597</v>
+        <v>1598</v>
       </c>
       <c r="H394" t="s">
-        <v>1598</v>
+        <v>1599</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1599</v>
+        <v>1600</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1600</v>
+        <v>1601</v>
       </c>
       <c r="D395" t="s">
         <v>233</v>
       </c>
       <c r="E395" t="s">
         <v>234</v>
       </c>
       <c r="F395" t="s">
         <v>1445</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1601</v>
+        <v>1602</v>
       </c>
       <c r="H395" t="s">
-        <v>1602</v>
+        <v>1603</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1603</v>
+        <v>1604</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>1604</v>
+        <v>1605</v>
       </c>
       <c r="D396" t="s">
         <v>233</v>
       </c>
       <c r="E396" t="s">
         <v>234</v>
       </c>
       <c r="F396" t="s">
         <v>1445</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1605</v>
+        <v>1606</v>
       </c>
       <c r="H396" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>1608</v>
+        <v>1609</v>
       </c>
       <c r="D397" t="s">
         <v>233</v>
       </c>
       <c r="E397" t="s">
         <v>234</v>
       </c>
       <c r="F397" t="s">
         <v>620</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1609</v>
+        <v>1610</v>
       </c>
       <c r="H397" t="s">
-        <v>1610</v>
+        <v>1611</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1611</v>
+        <v>1612</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1612</v>
+        <v>1613</v>
       </c>
       <c r="D398" t="s">
         <v>233</v>
       </c>
       <c r="E398" t="s">
         <v>234</v>
       </c>
       <c r="F398" t="s">
         <v>620</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1613</v>
+        <v>1614</v>
       </c>
       <c r="H398" t="s">
-        <v>1614</v>
+        <v>1615</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1615</v>
+        <v>1616</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1616</v>
+        <v>1617</v>
       </c>
       <c r="D399" t="s">
         <v>233</v>
       </c>
       <c r="E399" t="s">
         <v>234</v>
       </c>
       <c r="F399" t="s">
         <v>1445</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1617</v>
+        <v>1618</v>
       </c>
       <c r="H399" t="s">
-        <v>1618</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1620</v>
+        <v>1621</v>
       </c>
       <c r="D400" t="s">
         <v>233</v>
       </c>
       <c r="E400" t="s">
         <v>234</v>
       </c>
       <c r="F400" t="s">
         <v>1445</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1621</v>
+        <v>1622</v>
       </c>
       <c r="H400" t="s">
-        <v>1622</v>
+        <v>1623</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="D401" t="s">
         <v>233</v>
       </c>
       <c r="E401" t="s">
         <v>234</v>
       </c>
       <c r="F401" t="s">
         <v>1445</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
       <c r="H401" t="s">
-        <v>1626</v>
+        <v>1627</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1627</v>
+        <v>1628</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1628</v>
+        <v>1629</v>
       </c>
       <c r="D402" t="s">
         <v>233</v>
       </c>
       <c r="E402" t="s">
         <v>234</v>
       </c>
       <c r="F402" t="s">
         <v>1445</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1629</v>
+        <v>1630</v>
       </c>
       <c r="H402" t="s">
-        <v>1630</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="D403" t="s">
         <v>233</v>
       </c>
       <c r="E403" t="s">
         <v>234</v>
       </c>
       <c r="F403" t="s">
         <v>235</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="H403" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="D404" t="s">
         <v>233</v>
       </c>
       <c r="E404" t="s">
         <v>234</v>
       </c>
       <c r="F404" t="s">
         <v>249</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="H404" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="D405" t="s">
         <v>233</v>
       </c>
       <c r="E405" t="s">
         <v>234</v>
       </c>
       <c r="F405" t="s">
         <v>242</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
       <c r="H405" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1643</v>
+        <v>1644</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="D406" t="s">
         <v>233</v>
       </c>
       <c r="E406" t="s">
         <v>234</v>
       </c>
       <c r="F406" t="s">
         <v>1480</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="H406" t="s">
-        <v>1646</v>
+        <v>1647</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1647</v>
+        <v>1648</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="D407" t="s">
         <v>233</v>
       </c>
       <c r="E407" t="s">
         <v>234</v>
       </c>
       <c r="F407" t="s">
         <v>1480</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
       <c r="H407" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="D408" t="s">
         <v>233</v>
       </c>
       <c r="E408" t="s">
         <v>234</v>
       </c>
       <c r="F408" t="s">
         <v>1480</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="H408" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="D409" t="s">
         <v>233</v>
       </c>
       <c r="E409" t="s">
         <v>234</v>
       </c>
       <c r="F409" t="s">
         <v>1480</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1657</v>
+        <v>1658</v>
       </c>
       <c r="H409" t="s">
-        <v>1658</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1659</v>
+        <v>1660</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1660</v>
+        <v>1661</v>
       </c>
       <c r="D410" t="s">
         <v>233</v>
       </c>
       <c r="E410" t="s">
         <v>234</v>
       </c>
       <c r="F410" t="s">
         <v>1480</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="H410" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="D411" t="s">
         <v>233</v>
       </c>
       <c r="E411" t="s">
         <v>234</v>
       </c>
       <c r="F411" t="s">
         <v>1480</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
       <c r="H411" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
       <c r="D412" t="s">
         <v>233</v>
       </c>
       <c r="E412" t="s">
         <v>234</v>
       </c>
       <c r="F412" t="s">
         <v>1480</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="H412" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="D413" t="s">
         <v>233</v>
       </c>
       <c r="E413" t="s">
         <v>234</v>
       </c>
       <c r="F413" t="s">
         <v>1480</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="H413" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="D414" t="s">
         <v>233</v>
       </c>
       <c r="E414" t="s">
         <v>234</v>
       </c>
       <c r="F414" t="s">
         <v>1480</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
       <c r="H414" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
       <c r="D415" t="s">
         <v>233</v>
       </c>
       <c r="E415" t="s">
         <v>234</v>
       </c>
       <c r="F415" t="s">
         <v>1480</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="H415" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="D416" t="s">
         <v>233</v>
       </c>
       <c r="E416" t="s">
         <v>234</v>
       </c>
       <c r="F416" t="s">
         <v>1480</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="H416" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="D417" t="s">
         <v>233</v>
       </c>
       <c r="E417" t="s">
         <v>234</v>
       </c>
       <c r="F417" t="s">
         <v>1480</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="H417" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
       <c r="D418" t="s">
         <v>233</v>
       </c>
       <c r="E418" t="s">
         <v>234</v>
       </c>
       <c r="F418" t="s">
         <v>338</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="H418" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="D419" t="s">
         <v>233</v>
       </c>
       <c r="E419" t="s">
         <v>234</v>
       </c>
       <c r="F419" t="s">
         <v>268</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="H419" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="D420" t="s">
         <v>233</v>
       </c>
       <c r="E420" t="s">
         <v>234</v>
       </c>
       <c r="F420" t="s">
         <v>268</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
       <c r="H420" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="D421" t="s">
         <v>233</v>
       </c>
       <c r="E421" t="s">
         <v>234</v>
       </c>
       <c r="F421" t="s">
         <v>268</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="H421" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="D422" t="s">
         <v>233</v>
       </c>
       <c r="E422" t="s">
         <v>234</v>
       </c>
       <c r="F422" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="H422" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="D423" t="s">
         <v>233</v>
       </c>
       <c r="E423" t="s">
         <v>234</v>
       </c>
       <c r="F423" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="H423" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="D424" t="s">
         <v>233</v>
       </c>
       <c r="E424" t="s">
         <v>234</v>
       </c>
       <c r="F424" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="H424" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="D425" t="s">
         <v>233</v>
       </c>
       <c r="E425" t="s">
         <v>234</v>
       </c>
       <c r="F425" t="s">
         <v>242</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="H425" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="D426" t="s">
         <v>233</v>
       </c>
       <c r="E426" t="s">
         <v>234</v>
       </c>
       <c r="F426" t="s">
         <v>242</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="H426" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="D427" t="s">
         <v>233</v>
       </c>
       <c r="E427" t="s">
         <v>234</v>
       </c>
       <c r="F427" t="s">
         <v>286</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="H427" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="D428" t="s">
         <v>233</v>
       </c>
       <c r="E428" t="s">
         <v>234</v>
       </c>
       <c r="F428" t="s">
         <v>268</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
       <c r="H428" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
       <c r="D429" t="s">
         <v>233</v>
       </c>
       <c r="E429" t="s">
         <v>234</v>
       </c>
       <c r="F429" t="s">
         <v>1285</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="H429" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="D430" t="s">
         <v>233</v>
       </c>
       <c r="E430" t="s">
         <v>234</v>
       </c>
       <c r="F430" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
       <c r="H430" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
       <c r="D431" t="s">
         <v>233</v>
       </c>
       <c r="E431" t="s">
         <v>234</v>
       </c>
       <c r="F431" t="s">
         <v>1480</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="H431" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="D432" t="s">
         <v>233</v>
       </c>
       <c r="E432" t="s">
         <v>234</v>
       </c>
       <c r="F432" t="s">
         <v>1480</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="H432" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="D433" t="s">
         <v>233</v>
       </c>
       <c r="E433" t="s">
         <v>234</v>
       </c>
       <c r="F433" t="s">
         <v>1480</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
       <c r="H433" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
       <c r="D434" t="s">
         <v>233</v>
       </c>
       <c r="E434" t="s">
         <v>234</v>
       </c>
       <c r="F434" t="s">
         <v>1480</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="H434" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="D435" t="s">
         <v>233</v>
       </c>
       <c r="E435" t="s">
         <v>234</v>
       </c>
       <c r="F435" t="s">
         <v>268</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="H435" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="D436" t="s">
         <v>233</v>
       </c>
       <c r="E436" t="s">
         <v>234</v>
       </c>
       <c r="F436" t="s">
         <v>268</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
       <c r="H436" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="D437" t="s">
         <v>233</v>
       </c>
       <c r="E437" t="s">
         <v>234</v>
       </c>
       <c r="F437" t="s">
         <v>242</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="H437" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="D438" t="s">
         <v>233</v>
       </c>
       <c r="E438" t="s">
         <v>234</v>
       </c>
       <c r="F438" t="s">
         <v>242</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="H438" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="D439" t="s">
         <v>233</v>
       </c>
       <c r="E439" t="s">
         <v>234</v>
       </c>
       <c r="F439" t="s">
         <v>242</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
       <c r="H439" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="D440" t="s">
         <v>233</v>
       </c>
       <c r="E440" t="s">
         <v>234</v>
       </c>
       <c r="F440" t="s">
         <v>1480</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="H440" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="D441" t="s">
         <v>233</v>
       </c>
       <c r="E441" t="s">
         <v>234</v>
       </c>
       <c r="F441" t="s">
         <v>1480</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="H441" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="D442" t="s">
         <v>233</v>
       </c>
       <c r="E442" t="s">
         <v>234</v>
       </c>
       <c r="F442" t="s">
         <v>1480</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="H442" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
       <c r="D443" t="s">
         <v>233</v>
       </c>
       <c r="E443" t="s">
         <v>234</v>
       </c>
       <c r="F443" t="s">
         <v>1480</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="H443" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="D444" t="s">
         <v>233</v>
       </c>
       <c r="E444" t="s">
         <v>234</v>
       </c>
       <c r="F444" t="s">
         <v>1480</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="H444" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1802</v>
+        <v>1803</v>
       </c>
       <c r="D445" t="s">
         <v>233</v>
       </c>
       <c r="E445" t="s">
         <v>234</v>
       </c>
       <c r="F445" t="s">
         <v>1480</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1803</v>
+        <v>1804</v>
       </c>
       <c r="H445" t="s">
-        <v>1804</v>
+        <v>1805</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1805</v>
+        <v>1806</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1806</v>
+        <v>1807</v>
       </c>
       <c r="D446" t="s">
         <v>233</v>
       </c>
       <c r="E446" t="s">
         <v>234</v>
       </c>
       <c r="F446" t="s">
         <v>1480</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1807</v>
+        <v>1808</v>
       </c>
       <c r="H446" t="s">
-        <v>1808</v>
+        <v>1809</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1809</v>
+        <v>1810</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1810</v>
+        <v>1811</v>
       </c>
       <c r="D447" t="s">
         <v>233</v>
       </c>
       <c r="E447" t="s">
         <v>234</v>
       </c>
       <c r="F447" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="H447" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="D448" t="s">
         <v>233</v>
       </c>
       <c r="E448" t="s">
         <v>234</v>
       </c>
       <c r="F448" t="s">
         <v>470</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="H448" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="D449" t="s">
         <v>233</v>
       </c>
       <c r="E449" t="s">
         <v>234</v>
       </c>
       <c r="F449" t="s">
         <v>1285</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
       <c r="H449" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
       <c r="D450" t="s">
         <v>233</v>
       </c>
       <c r="E450" t="s">
         <v>234</v>
       </c>
       <c r="F450" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="G450" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="H450" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
       <c r="D451" t="s">
         <v>233</v>
       </c>
       <c r="E451" t="s">
         <v>234</v>
       </c>
       <c r="F451" t="s">
         <v>268</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="H451" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="D452" t="s">
         <v>233</v>
       </c>
       <c r="E452" t="s">
         <v>234</v>
       </c>
       <c r="F452" t="s">
         <v>268</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="H452" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="D453" t="s">
         <v>233</v>
       </c>
       <c r="E453" t="s">
         <v>234</v>
       </c>
       <c r="F453" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="H453" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="D454" t="s">
         <v>233</v>
       </c>
       <c r="E454" t="s">
         <v>234</v>
       </c>
       <c r="F454" t="s">
         <v>1480</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="H454" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="D455" t="s">
         <v>233</v>
       </c>
       <c r="E455" t="s">
         <v>234</v>
       </c>
       <c r="F455" t="s">
         <v>1480</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
       <c r="H455" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
       <c r="D456" t="s">
         <v>233</v>
       </c>
       <c r="E456" t="s">
         <v>234</v>
       </c>
       <c r="F456" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="H456" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="D457" t="s">
         <v>233</v>
       </c>
       <c r="E457" t="s">
         <v>234</v>
       </c>
       <c r="F457" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
       <c r="H457" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
       <c r="D458" t="s">
         <v>233</v>
       </c>
       <c r="E458" t="s">
         <v>234</v>
       </c>
       <c r="F458" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="H458" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="D459" t="s">
         <v>233</v>
       </c>
       <c r="E459" t="s">
         <v>234</v>
       </c>
       <c r="F459" t="s">
         <v>286</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
       <c r="H459" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
       <c r="D460" t="s">
         <v>233</v>
       </c>
       <c r="E460" t="s">
         <v>234</v>
       </c>
       <c r="F460" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="H460" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="D461" t="s">
         <v>233</v>
       </c>
       <c r="E461" t="s">
         <v>234</v>
       </c>
       <c r="F461" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
       <c r="H461" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
       <c r="D462" t="s">
         <v>233</v>
       </c>
       <c r="E462" t="s">
         <v>234</v>
       </c>
       <c r="F462" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="H462" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="D463" t="s">
         <v>233</v>
       </c>
       <c r="E463" t="s">
         <v>234</v>
       </c>
       <c r="F463" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
       <c r="H463" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
       <c r="D464" t="s">
         <v>233</v>
       </c>
       <c r="E464" t="s">
         <v>234</v>
       </c>
       <c r="F464" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="H464" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="D465" t="s">
         <v>233</v>
       </c>
       <c r="E465" t="s">
         <v>234</v>
       </c>
       <c r="F465" t="s">
         <v>242</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="H465" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="D466" t="s">
         <v>233</v>
       </c>
       <c r="E466" t="s">
         <v>234</v>
       </c>
       <c r="F466" t="s">
         <v>242</v>
       </c>
       <c r="G466" s="1" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
       <c r="H466" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
       <c r="D467" t="s">
         <v>233</v>
       </c>
       <c r="E467" t="s">
         <v>234</v>
       </c>
       <c r="F467" t="s">
         <v>242</v>
       </c>
       <c r="G467" s="1" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="H467" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
       <c r="B468" t="s">
         <v>9</v>
       </c>
       <c r="C468" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="D468" t="s">
         <v>233</v>
       </c>
       <c r="E468" t="s">
         <v>234</v>
       </c>
       <c r="F468" t="s">
         <v>235</v>
       </c>
       <c r="G468" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="H468" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="B469" t="s">
         <v>9</v>
       </c>
       <c r="C469" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="D469" t="s">
         <v>233</v>
       </c>
       <c r="E469" t="s">
         <v>234</v>
       </c>
       <c r="F469" t="s">
         <v>235</v>
       </c>
       <c r="G469" s="1" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
       <c r="H469" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
       <c r="D470" t="s">
         <v>233</v>
       </c>
       <c r="E470" t="s">
         <v>234</v>
       </c>
       <c r="F470" t="s">
         <v>235</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="H470" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="D471" t="s">
         <v>233</v>
       </c>
       <c r="E471" t="s">
         <v>234</v>
       </c>
       <c r="F471" t="s">
         <v>235</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="H471" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="D472" t="s">
         <v>233</v>
       </c>
       <c r="E472" t="s">
         <v>234</v>
       </c>
       <c r="F472" t="s">
         <v>470</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
       <c r="H472" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
       <c r="D473" t="s">
         <v>233</v>
       </c>
       <c r="E473" t="s">
         <v>234</v>
       </c>
       <c r="F473" t="s">
         <v>268</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="H473" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="D474" t="s">
         <v>233</v>
       </c>
       <c r="E474" t="s">
         <v>234</v>
       </c>
       <c r="F474" t="s">
         <v>1285</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="H474" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="D475" t="s">
         <v>233</v>
       </c>
       <c r="E475" t="s">
         <v>234</v>
       </c>
       <c r="F475" t="s">
         <v>286</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
       <c r="H475" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
       <c r="D476" t="s">
         <v>233</v>
       </c>
       <c r="E476" t="s">
         <v>234</v>
       </c>
       <c r="F476" t="s">
         <v>1105</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="H476" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="D477" t="s">
         <v>233</v>
       </c>
       <c r="E477" t="s">
         <v>234</v>
       </c>
       <c r="F477" t="s">
         <v>306</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="H477" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="D478" t="s">
         <v>233</v>
       </c>
       <c r="E478" t="s">
         <v>234</v>
       </c>
       <c r="F478" t="s">
         <v>235</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
       <c r="H478" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
       <c r="D479" t="s">
         <v>233</v>
       </c>
       <c r="E479" t="s">
         <v>234</v>
       </c>
       <c r="F479" t="s">
         <v>235</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="H479" t="s">
-        <v>1945</v>
+        <v>1946</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1946</v>
+        <v>1947</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>1947</v>
+        <v>1948</v>
       </c>
       <c r="D480" t="s">
         <v>233</v>
       </c>
       <c r="E480" t="s">
         <v>234</v>
       </c>
       <c r="F480" t="s">
         <v>235</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1948</v>
+        <v>1949</v>
       </c>
       <c r="H480" t="s">
-        <v>1949</v>
+        <v>1950</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1950</v>
+        <v>1951</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>1951</v>
+        <v>1952</v>
       </c>
       <c r="D481" t="s">
         <v>233</v>
       </c>
       <c r="E481" t="s">
         <v>234</v>
       </c>
       <c r="F481" t="s">
         <v>235</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1952</v>
+        <v>1953</v>
       </c>
       <c r="H481" t="s">
-        <v>1953</v>
+        <v>1954</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1954</v>
+        <v>1955</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>1955</v>
+        <v>1956</v>
       </c>
       <c r="D482" t="s">
         <v>233</v>
       </c>
       <c r="E482" t="s">
         <v>234</v>
       </c>
       <c r="F482" t="s">
         <v>235</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1956</v>
+        <v>1957</v>
       </c>
       <c r="H482" t="s">
-        <v>1957</v>
+        <v>1958</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1958</v>
+        <v>1959</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>1959</v>
+        <v>1960</v>
       </c>
       <c r="D483" t="s">
         <v>233</v>
       </c>
       <c r="E483" t="s">
         <v>234</v>
       </c>
       <c r="F483" t="s">
         <v>235</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1960</v>
+        <v>1961</v>
       </c>
       <c r="H483" t="s">
-        <v>1961</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1962</v>
+        <v>1963</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>1963</v>
+        <v>1964</v>
       </c>
       <c r="D484" t="s">
         <v>233</v>
       </c>
       <c r="E484" t="s">
         <v>234</v>
       </c>
       <c r="F484" t="s">
         <v>235</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1964</v>
+        <v>1965</v>
       </c>
       <c r="H484" t="s">
-        <v>1965</v>
+        <v>1966</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1966</v>
+        <v>1967</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>1967</v>
+        <v>1968</v>
       </c>
       <c r="D485" t="s">
         <v>233</v>
       </c>
       <c r="E485" t="s">
         <v>234</v>
       </c>
       <c r="F485" t="s">
         <v>235</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1968</v>
+        <v>1969</v>
       </c>
       <c r="H485" t="s">
-        <v>1969</v>
+        <v>1970</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1970</v>
+        <v>1971</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>1971</v>
+        <v>1972</v>
       </c>
       <c r="D486" t="s">
         <v>233</v>
       </c>
       <c r="E486" t="s">
         <v>234</v>
       </c>
       <c r="F486" t="s">
         <v>235</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1972</v>
+        <v>1973</v>
       </c>
       <c r="H486" t="s">
-        <v>1973</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1974</v>
+        <v>1975</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>1975</v>
+        <v>1976</v>
       </c>
       <c r="D487" t="s">
         <v>233</v>
       </c>
       <c r="E487" t="s">
         <v>234</v>
       </c>
       <c r="F487" t="s">
         <v>235</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1976</v>
+        <v>1977</v>
       </c>
       <c r="H487" t="s">
-        <v>1977</v>
+        <v>1978</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1978</v>
+        <v>1979</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="D488" t="s">
         <v>233</v>
       </c>
       <c r="E488" t="s">
         <v>234</v>
       </c>
       <c r="F488" t="s">
         <v>235</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
       <c r="H488" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>1983</v>
+        <v>1984</v>
       </c>
       <c r="D489" t="s">
         <v>233</v>
       </c>
       <c r="E489" t="s">
         <v>234</v>
       </c>
       <c r="F489" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1984</v>
+        <v>1985</v>
       </c>
       <c r="H489" t="s">
-        <v>1985</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="D490" t="s">
         <v>233</v>
       </c>
       <c r="E490" t="s">
         <v>234</v>
       </c>
       <c r="F490" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
       <c r="H490" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>1991</v>
+        <v>1992</v>
       </c>
       <c r="D491" t="s">
         <v>233</v>
       </c>
       <c r="E491" t="s">
         <v>234</v>
       </c>
       <c r="F491" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1992</v>
+        <v>1993</v>
       </c>
       <c r="H491" t="s">
-        <v>1993</v>
+        <v>1994</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1994</v>
+        <v>1995</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>1995</v>
+        <v>1996</v>
       </c>
       <c r="D492" t="s">
         <v>233</v>
       </c>
       <c r="E492" t="s">
         <v>234</v>
       </c>
       <c r="F492" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1997</v>
+        <v>1998</v>
       </c>
       <c r="H492" t="s">
-        <v>1998</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1999</v>
+        <v>2000</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="D493" t="s">
         <v>233</v>
       </c>
       <c r="E493" t="s">
         <v>234</v>
       </c>
       <c r="F493" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="H493" t="s">
-        <v>2002</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="D494" t="s">
         <v>233</v>
       </c>
       <c r="E494" t="s">
         <v>234</v>
       </c>
       <c r="F494" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>2005</v>
+        <v>2006</v>
       </c>
       <c r="H494" t="s">
-        <v>2006</v>
+        <v>2007</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>2008</v>
+        <v>2009</v>
       </c>
       <c r="D495" t="s">
         <v>233</v>
       </c>
       <c r="E495" t="s">
         <v>234</v>
       </c>
       <c r="F495" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>2009</v>
+        <v>2010</v>
       </c>
       <c r="H495" t="s">
-        <v>2010</v>
+        <v>2011</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>2012</v>
+        <v>2013</v>
       </c>
       <c r="D496" t="s">
         <v>233</v>
       </c>
       <c r="E496" t="s">
         <v>234</v>
       </c>
       <c r="F496" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>2013</v>
+        <v>2014</v>
       </c>
       <c r="H496" t="s">
-        <v>2014</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>2015</v>
+        <v>2016</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="D497" t="s">
         <v>233</v>
       </c>
       <c r="E497" t="s">
         <v>234</v>
       </c>
       <c r="F497" t="s">
         <v>272</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H497" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>2020</v>
+        <v>2021</v>
       </c>
       <c r="D498" t="s">
         <v>233</v>
       </c>
       <c r="E498" t="s">
         <v>234</v>
       </c>
       <c r="F498" t="s">
         <v>272</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="H498" t="s">
-        <v>2022</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="D499" t="s">
         <v>233</v>
       </c>
       <c r="E499" t="s">
         <v>234</v>
       </c>
       <c r="F499" t="s">
         <v>272</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>2025</v>
+        <v>2026</v>
       </c>
       <c r="H499" t="s">
-        <v>2026</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>2027</v>
+        <v>2028</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>2028</v>
+        <v>2029</v>
       </c>
       <c r="D500" t="s">
         <v>233</v>
       </c>
       <c r="E500" t="s">
         <v>234</v>
       </c>
       <c r="F500" t="s">
         <v>272</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>2029</v>
+        <v>2030</v>
       </c>
       <c r="H500" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="D501" t="s">
         <v>233</v>
       </c>
       <c r="E501" t="s">
         <v>234</v>
       </c>
       <c r="F501" t="s">
         <v>272</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="H501" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>2035</v>
+        <v>2036</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>2036</v>
+        <v>2037</v>
       </c>
       <c r="D502" t="s">
         <v>233</v>
       </c>
       <c r="E502" t="s">
         <v>234</v>
       </c>
       <c r="F502" t="s">
         <v>268</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>2037</v>
+        <v>2038</v>
       </c>
       <c r="H502" t="s">
-        <v>2038</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>2039</v>
+        <v>2040</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>2040</v>
+        <v>2041</v>
       </c>
       <c r="D503" t="s">
         <v>233</v>
       </c>
       <c r="E503" t="s">
         <v>234</v>
       </c>
       <c r="F503" t="s">
         <v>268</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="H503" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>2044</v>
+        <v>2045</v>
       </c>
       <c r="D504" t="s">
         <v>233</v>
       </c>
       <c r="E504" t="s">
         <v>234</v>
       </c>
       <c r="F504" t="s">
         <v>1285</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>2045</v>
+        <v>2046</v>
       </c>
       <c r="H504" t="s">
-        <v>2046</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>2047</v>
+        <v>2048</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>2048</v>
+        <v>2049</v>
       </c>
       <c r="D505" t="s">
         <v>233</v>
       </c>
       <c r="E505" t="s">
         <v>234</v>
       </c>
       <c r="F505" t="s">
         <v>249</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>2049</v>
+        <v>2050</v>
       </c>
       <c r="H505" t="s">
-        <v>2050</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>2051</v>
+        <v>2052</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>2052</v>
+        <v>2053</v>
       </c>
       <c r="D506" t="s">
         <v>233</v>
       </c>
       <c r="E506" t="s">
         <v>234</v>
       </c>
       <c r="F506" t="s">
         <v>235</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>2053</v>
+        <v>2054</v>
       </c>
       <c r="H506" t="s">
-        <v>2054</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>2055</v>
+        <v>2056</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>2056</v>
+        <v>2057</v>
       </c>
       <c r="D507" t="s">
         <v>233</v>
       </c>
       <c r="E507" t="s">
         <v>234</v>
       </c>
       <c r="F507" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>2057</v>
+        <v>2058</v>
       </c>
       <c r="H507" t="s">
-        <v>2058</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>2059</v>
+        <v>2060</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>2060</v>
+        <v>2061</v>
       </c>
       <c r="D508" t="s">
         <v>233</v>
       </c>
       <c r="E508" t="s">
         <v>234</v>
       </c>
       <c r="F508" t="s">
         <v>235</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>2061</v>
+        <v>2062</v>
       </c>
       <c r="H508" t="s">
-        <v>2062</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>2063</v>
+        <v>2064</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>2064</v>
+        <v>2065</v>
       </c>
       <c r="D509" t="s">
         <v>233</v>
       </c>
       <c r="E509" t="s">
         <v>234</v>
       </c>
       <c r="F509" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>2065</v>
+        <v>2066</v>
       </c>
       <c r="H509" t="s">
-        <v>2066</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>2067</v>
+        <v>2068</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>2068</v>
+        <v>2069</v>
       </c>
       <c r="D510" t="s">
         <v>233</v>
       </c>
       <c r="E510" t="s">
         <v>234</v>
       </c>
       <c r="F510" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>2070</v>
+        <v>2071</v>
       </c>
       <c r="H510" t="s">
-        <v>2071</v>
+        <v>2072</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>2072</v>
+        <v>2073</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>2073</v>
+        <v>2074</v>
       </c>
       <c r="D511" t="s">
         <v>233</v>
       </c>
       <c r="E511" t="s">
         <v>234</v>
       </c>
       <c r="F511" t="s">
         <v>306</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>2074</v>
+        <v>2075</v>
       </c>
       <c r="H511" t="s">
-        <v>2075</v>
+        <v>2076</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>2076</v>
+        <v>2077</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>2077</v>
+        <v>2078</v>
       </c>
       <c r="D512" t="s">
         <v>233</v>
       </c>
       <c r="E512" t="s">
         <v>234</v>
       </c>
       <c r="F512" t="s">
         <v>316</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>2078</v>
+        <v>2079</v>
       </c>
       <c r="H512" t="s">
-        <v>2079</v>
+        <v>2080</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>2080</v>
+        <v>2081</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>2081</v>
+        <v>2082</v>
       </c>
       <c r="D513" t="s">
         <v>233</v>
       </c>
       <c r="E513" t="s">
         <v>234</v>
       </c>
       <c r="F513" t="s">
         <v>316</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>2082</v>
+        <v>2083</v>
       </c>
       <c r="H513" t="s">
-        <v>2083</v>
+        <v>2084</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>2084</v>
+        <v>2085</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>2085</v>
+        <v>2086</v>
       </c>
       <c r="D514" t="s">
         <v>233</v>
       </c>
       <c r="E514" t="s">
         <v>234</v>
       </c>
       <c r="F514" t="s">
         <v>338</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>2086</v>
+        <v>2087</v>
       </c>
       <c r="H514" t="s">
-        <v>2087</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>2088</v>
+        <v>2089</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>2089</v>
+        <v>2090</v>
       </c>
       <c r="D515" t="s">
         <v>233</v>
       </c>
       <c r="E515" t="s">
         <v>234</v>
       </c>
       <c r="F515" t="s">
         <v>338</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>2090</v>
+        <v>2091</v>
       </c>
       <c r="H515" t="s">
-        <v>2091</v>
+        <v>2092</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>2092</v>
+        <v>2093</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>2093</v>
+        <v>2094</v>
       </c>
       <c r="D516" t="s">
         <v>233</v>
       </c>
       <c r="E516" t="s">
         <v>234</v>
       </c>
       <c r="F516" t="s">
         <v>338</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>2094</v>
+        <v>2095</v>
       </c>
       <c r="H516" t="s">
-        <v>2095</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>2096</v>
+        <v>2097</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>2097</v>
+        <v>2098</v>
       </c>
       <c r="D517" t="s">
         <v>233</v>
       </c>
       <c r="E517" t="s">
         <v>234</v>
       </c>
       <c r="F517" t="s">
         <v>338</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>2098</v>
+        <v>2099</v>
       </c>
       <c r="H517" t="s">
-        <v>2099</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>2100</v>
+        <v>2101</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>2101</v>
+        <v>2102</v>
       </c>
       <c r="D518" t="s">
         <v>233</v>
       </c>
       <c r="E518" t="s">
         <v>234</v>
       </c>
       <c r="F518" t="s">
-        <v>2102</v>
+        <v>2103</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>2103</v>
+        <v>2104</v>
       </c>
       <c r="H518" t="s">
-        <v>2104</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>2105</v>
+        <v>2106</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>2106</v>
+        <v>2107</v>
       </c>
       <c r="D519" t="s">
         <v>233</v>
       </c>
       <c r="E519" t="s">
         <v>234</v>
       </c>
       <c r="F519" t="s">
         <v>268</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>2107</v>
+        <v>2108</v>
       </c>
       <c r="H519" t="s">
-        <v>2108</v>
+        <v>2109</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>2109</v>
+        <v>2110</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>2110</v>
+        <v>2111</v>
       </c>
       <c r="D520" t="s">
         <v>233</v>
       </c>
       <c r="E520" t="s">
         <v>234</v>
       </c>
       <c r="F520" t="s">
         <v>268</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>2111</v>
+        <v>2112</v>
       </c>
       <c r="H520" t="s">
-        <v>2112</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>2113</v>
+        <v>2114</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>2114</v>
+        <v>2115</v>
       </c>
       <c r="D521" t="s">
         <v>233</v>
       </c>
       <c r="E521" t="s">
         <v>234</v>
       </c>
       <c r="F521" t="s">
         <v>268</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>2115</v>
+        <v>2116</v>
       </c>
       <c r="H521" t="s">
-        <v>2116</v>
+        <v>2117</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>2117</v>
+        <v>2118</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>2118</v>
+        <v>2119</v>
       </c>
       <c r="D522" t="s">
         <v>233</v>
       </c>
       <c r="E522" t="s">
         <v>234</v>
       </c>
       <c r="F522" t="s">
         <v>235</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>2119</v>
+        <v>2120</v>
       </c>
       <c r="H522" t="s">
-        <v>2120</v>
+        <v>2121</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>2121</v>
+        <v>2122</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>2122</v>
+        <v>2123</v>
       </c>
       <c r="D523" t="s">
         <v>233</v>
       </c>
       <c r="E523" t="s">
         <v>234</v>
       </c>
       <c r="F523" t="s">
         <v>235</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>2123</v>
+        <v>2124</v>
       </c>
       <c r="H523" t="s">
-        <v>2124</v>
+        <v>2125</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>2125</v>
+        <v>2126</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>2126</v>
+        <v>2127</v>
       </c>
       <c r="D524" t="s">
         <v>233</v>
       </c>
       <c r="E524" t="s">
         <v>234</v>
       </c>
       <c r="F524" t="s">
         <v>235</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>2127</v>
+        <v>2128</v>
       </c>
       <c r="H524" t="s">
-        <v>2128</v>
+        <v>2129</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>2129</v>
+        <v>2130</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>2130</v>
+        <v>2131</v>
       </c>
       <c r="D525" t="s">
         <v>233</v>
       </c>
       <c r="E525" t="s">
         <v>234</v>
       </c>
       <c r="F525" t="s">
         <v>235</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>2131</v>
+        <v>2132</v>
       </c>
       <c r="H525" t="s">
-        <v>2132</v>
+        <v>2133</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>2133</v>
+        <v>2134</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>2134</v>
+        <v>2135</v>
       </c>
       <c r="D526" t="s">
         <v>233</v>
       </c>
       <c r="E526" t="s">
         <v>234</v>
       </c>
       <c r="F526" t="s">
         <v>235</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>2135</v>
+        <v>2136</v>
       </c>
       <c r="H526" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
       <c r="D527" t="s">
         <v>233</v>
       </c>
       <c r="E527" t="s">
         <v>234</v>
       </c>
       <c r="F527" t="s">
         <v>235</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="H527" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>2141</v>
+        <v>2142</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>2142</v>
+        <v>2143</v>
       </c>
       <c r="D528" t="s">
         <v>233</v>
       </c>
       <c r="E528" t="s">
         <v>234</v>
       </c>
       <c r="F528" t="s">
         <v>235</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>2143</v>
+        <v>2144</v>
       </c>
       <c r="H528" t="s">
-        <v>2144</v>
+        <v>2145</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>2145</v>
+        <v>2146</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>2146</v>
+        <v>2147</v>
       </c>
       <c r="D529" t="s">
         <v>233</v>
       </c>
       <c r="E529" t="s">
         <v>234</v>
       </c>
       <c r="F529" t="s">
         <v>235</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>2147</v>
+        <v>2148</v>
       </c>
       <c r="H529" t="s">
-        <v>2148</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>2149</v>
+        <v>2150</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>2150</v>
+        <v>2151</v>
       </c>
       <c r="D530" t="s">
         <v>233</v>
       </c>
       <c r="E530" t="s">
         <v>234</v>
       </c>
       <c r="F530" t="s">
         <v>268</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>2151</v>
+        <v>2152</v>
       </c>
       <c r="H530" t="s">
-        <v>2152</v>
+        <v>2153</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>2153</v>
+        <v>2154</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>2154</v>
+        <v>2155</v>
       </c>
       <c r="D531" t="s">
         <v>233</v>
       </c>
       <c r="E531" t="s">
         <v>234</v>
       </c>
       <c r="F531" t="s">
         <v>268</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>2155</v>
+        <v>2156</v>
       </c>
       <c r="H531" t="s">
-        <v>2156</v>
+        <v>2157</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>2157</v>
+        <v>2158</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>2158</v>
+        <v>2159</v>
       </c>
       <c r="D532" t="s">
         <v>233</v>
       </c>
       <c r="E532" t="s">
         <v>234</v>
       </c>
       <c r="F532" t="s">
         <v>257</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>2159</v>
+        <v>2160</v>
       </c>
       <c r="H532" t="s">
-        <v>2160</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>2161</v>
+        <v>2162</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>2162</v>
+        <v>2163</v>
       </c>
       <c r="D533" t="s">
         <v>233</v>
       </c>
       <c r="E533" t="s">
         <v>234</v>
       </c>
       <c r="F533" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>2163</v>
+        <v>2164</v>
       </c>
       <c r="H533" t="s">
-        <v>2164</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>2165</v>
+        <v>2166</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>2166</v>
+        <v>2167</v>
       </c>
       <c r="D534" t="s">
         <v>233</v>
       </c>
       <c r="E534" t="s">
         <v>234</v>
       </c>
       <c r="F534" t="s">
         <v>268</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>2167</v>
+        <v>2168</v>
       </c>
       <c r="H534" t="s">
-        <v>2168</v>
+        <v>2169</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>2169</v>
+        <v>2170</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>2170</v>
+        <v>2171</v>
       </c>
       <c r="D535" t="s">
         <v>233</v>
       </c>
       <c r="E535" t="s">
         <v>234</v>
       </c>
       <c r="F535" t="s">
         <v>235</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>2171</v>
+        <v>2172</v>
       </c>
       <c r="H535" t="s">
-        <v>2172</v>
+        <v>2173</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>2173</v>
+        <v>2174</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>2174</v>
+        <v>2175</v>
       </c>
       <c r="D536" t="s">
         <v>233</v>
       </c>
       <c r="E536" t="s">
         <v>234</v>
       </c>
       <c r="F536" t="s">
         <v>268</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>2175</v>
+        <v>2176</v>
       </c>
       <c r="H536" t="s">
-        <v>2176</v>
+        <v>2177</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>2177</v>
+        <v>2178</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>2178</v>
+        <v>2179</v>
       </c>
       <c r="D537" t="s">
         <v>233</v>
       </c>
       <c r="E537" t="s">
         <v>234</v>
       </c>
       <c r="F537" t="s">
         <v>235</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>2179</v>
+        <v>2180</v>
       </c>
       <c r="H537" t="s">
-        <v>2180</v>
+        <v>2181</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>2181</v>
+        <v>2182</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>2182</v>
+        <v>2183</v>
       </c>
       <c r="D538" t="s">
         <v>233</v>
       </c>
       <c r="E538" t="s">
         <v>234</v>
       </c>
       <c r="F538" t="s">
         <v>268</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>2183</v>
+        <v>2184</v>
       </c>
       <c r="H538" t="s">
-        <v>2184</v>
+        <v>2185</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>2185</v>
+        <v>2186</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>2186</v>
+        <v>2187</v>
       </c>
       <c r="D539" t="s">
         <v>233</v>
       </c>
       <c r="E539" t="s">
         <v>234</v>
       </c>
       <c r="F539" t="s">
         <v>268</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>2187</v>
+        <v>2188</v>
       </c>
       <c r="H539" t="s">
-        <v>2188</v>
+        <v>2189</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>2189</v>
+        <v>2190</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>2190</v>
+        <v>2191</v>
       </c>
       <c r="D540" t="s">
         <v>233</v>
       </c>
       <c r="E540" t="s">
         <v>234</v>
       </c>
       <c r="F540" t="s">
         <v>268</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>2191</v>
+        <v>2192</v>
       </c>
       <c r="H540" t="s">
-        <v>2192</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>2193</v>
+        <v>2194</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="D541" t="s">
         <v>233</v>
       </c>
       <c r="E541" t="s">
         <v>234</v>
       </c>
       <c r="F541" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>2196</v>
+        <v>2197</v>
       </c>
       <c r="H541" t="s">
-        <v>2197</v>
+        <v>2198</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>2198</v>
+        <v>2199</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
       <c r="D542" t="s">
         <v>233</v>
       </c>
       <c r="E542" t="s">
         <v>234</v>
       </c>
       <c r="F542" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="H542" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>2202</v>
+        <v>2203</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>2203</v>
+        <v>2204</v>
       </c>
       <c r="D543" t="s">
         <v>233</v>
       </c>
       <c r="E543" t="s">
         <v>234</v>
       </c>
       <c r="F543" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>2204</v>
+        <v>2205</v>
       </c>
       <c r="H543" t="s">
-        <v>2205</v>
+        <v>2206</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>2206</v>
+        <v>2207</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>2207</v>
+        <v>2208</v>
       </c>
       <c r="D544" t="s">
         <v>233</v>
       </c>
       <c r="E544" t="s">
         <v>234</v>
       </c>
       <c r="F544" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>2208</v>
+        <v>2209</v>
       </c>
       <c r="H544" t="s">
-        <v>2209</v>
+        <v>2210</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>2210</v>
+        <v>2211</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>2211</v>
+        <v>2212</v>
       </c>
       <c r="D545" t="s">
         <v>233</v>
       </c>
       <c r="E545" t="s">
         <v>234</v>
       </c>
       <c r="F545" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>2212</v>
+        <v>2213</v>
       </c>
       <c r="H545" t="s">
-        <v>2213</v>
+        <v>2214</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>2214</v>
+        <v>2215</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>2215</v>
+        <v>2216</v>
       </c>
       <c r="D546" t="s">
         <v>233</v>
       </c>
       <c r="E546" t="s">
         <v>234</v>
       </c>
       <c r="F546" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>2216</v>
+        <v>2217</v>
       </c>
       <c r="H546" t="s">
-        <v>2217</v>
+        <v>2218</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>2218</v>
+        <v>2219</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>2219</v>
+        <v>2220</v>
       </c>
       <c r="D547" t="s">
         <v>233</v>
       </c>
       <c r="E547" t="s">
         <v>234</v>
       </c>
       <c r="F547" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>2220</v>
+        <v>2221</v>
       </c>
       <c r="H547" t="s">
-        <v>2221</v>
+        <v>2222</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>2222</v>
+        <v>2223</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>2223</v>
+        <v>2224</v>
       </c>
       <c r="D548" t="s">
         <v>233</v>
       </c>
       <c r="E548" t="s">
         <v>234</v>
       </c>
       <c r="F548" t="s">
-        <v>2224</v>
+        <v>2225</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>2225</v>
+        <v>2226</v>
       </c>
       <c r="H548" t="s">
-        <v>2226</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>2227</v>
+        <v>2228</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>2228</v>
+        <v>2229</v>
       </c>
       <c r="D549" t="s">
         <v>233</v>
       </c>
       <c r="E549" t="s">
         <v>234</v>
       </c>
       <c r="F549" t="s">
         <v>242</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>2229</v>
+        <v>2230</v>
       </c>
       <c r="H549" t="s">
-        <v>2230</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>2231</v>
+        <v>2232</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>2232</v>
+        <v>2233</v>
       </c>
       <c r="D550" t="s">
         <v>233</v>
       </c>
       <c r="E550" t="s">
         <v>234</v>
       </c>
       <c r="F550" t="s">
-        <v>2233</v>
+        <v>2234</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>2234</v>
+        <v>2235</v>
       </c>
       <c r="H550" t="s">
-        <v>2235</v>
+        <v>2236</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>2236</v>
+        <v>2237</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>2237</v>
+        <v>2238</v>
       </c>
       <c r="D551" t="s">
         <v>233</v>
       </c>
       <c r="E551" t="s">
         <v>234</v>
       </c>
       <c r="F551" t="s">
         <v>235</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>2238</v>
+        <v>2239</v>
       </c>
       <c r="H551" t="s">
-        <v>2239</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>2240</v>
+        <v>2241</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>2241</v>
+        <v>2242</v>
       </c>
       <c r="D552" t="s">
         <v>233</v>
       </c>
       <c r="E552" t="s">
         <v>234</v>
       </c>
       <c r="F552" t="s">
         <v>235</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>2242</v>
+        <v>2243</v>
       </c>
       <c r="H552" t="s">
-        <v>2243</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>2244</v>
+        <v>2245</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>2245</v>
+        <v>2246</v>
       </c>
       <c r="D553" t="s">
         <v>233</v>
       </c>
       <c r="E553" t="s">
         <v>234</v>
       </c>
       <c r="F553" t="s">
         <v>235</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>2246</v>
+        <v>2247</v>
       </c>
       <c r="H553" t="s">
-        <v>2247</v>
+        <v>2248</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>2248</v>
+        <v>2249</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>2249</v>
+        <v>2250</v>
       </c>
       <c r="D554" t="s">
         <v>233</v>
       </c>
       <c r="E554" t="s">
         <v>234</v>
       </c>
       <c r="F554" t="s">
         <v>235</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>2250</v>
+        <v>2251</v>
       </c>
       <c r="H554" t="s">
-        <v>2251</v>
+        <v>2252</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>2252</v>
+        <v>2253</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
         <v>10</v>
       </c>
       <c r="D555" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E555" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F555" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>2256</v>
+        <v>2257</v>
       </c>
       <c r="H555" t="s">
-        <v>2257</v>
+        <v>2258</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>2258</v>
+        <v>2259</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
         <v>16</v>
       </c>
       <c r="D556" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E556" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F556" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>2259</v>
+        <v>2260</v>
       </c>
       <c r="H556" t="s">
-        <v>2260</v>
+        <v>2261</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>2261</v>
+        <v>2262</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
         <v>20</v>
       </c>
       <c r="D557" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E557" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F557" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>2262</v>
+        <v>2263</v>
       </c>
       <c r="H557" t="s">
-        <v>2263</v>
+        <v>2264</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>2264</v>
+        <v>2265</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
         <v>24</v>
       </c>
       <c r="D558" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E558" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F558" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>2265</v>
+        <v>2266</v>
       </c>
       <c r="H558" t="s">
-        <v>2266</v>
+        <v>2267</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>2267</v>
+        <v>2268</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
         <v>28</v>
       </c>
       <c r="D559" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E559" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F559" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>2268</v>
+        <v>2269</v>
       </c>
       <c r="H559" t="s">
-        <v>2269</v>
+        <v>2270</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>2270</v>
+        <v>2271</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
         <v>32</v>
       </c>
       <c r="D560" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E560" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F560" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>2271</v>
+        <v>2272</v>
       </c>
       <c r="H560" t="s">
-        <v>2272</v>
+        <v>2273</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>2273</v>
+        <v>2274</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
         <v>36</v>
       </c>
       <c r="D561" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E561" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F561" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>2274</v>
+        <v>2275</v>
       </c>
       <c r="H561" t="s">
-        <v>2275</v>
+        <v>2276</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>2276</v>
+        <v>2277</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
         <v>40</v>
       </c>
       <c r="D562" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E562" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F562" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>2277</v>
+        <v>2278</v>
       </c>
       <c r="H562" t="s">
-        <v>2278</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>2279</v>
+        <v>2280</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
         <v>44</v>
       </c>
       <c r="D563" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E563" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F563" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>2281</v>
+        <v>2282</v>
       </c>
       <c r="H563" t="s">
-        <v>2282</v>
+        <v>2283</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2283</v>
+        <v>2284</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
         <v>48</v>
       </c>
       <c r="D564" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E564" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F564" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>2284</v>
+        <v>2285</v>
       </c>
       <c r="H564" t="s">
-        <v>2285</v>
+        <v>2286</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>2286</v>
+        <v>2287</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
         <v>52</v>
       </c>
       <c r="D565" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E565" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F565" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>2287</v>
+        <v>2288</v>
       </c>
       <c r="H565" t="s">
-        <v>2288</v>
+        <v>2289</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>2289</v>
+        <v>2290</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
         <v>56</v>
       </c>
       <c r="D566" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E566" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F566" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>2290</v>
+        <v>2291</v>
       </c>
       <c r="H566" t="s">
-        <v>2291</v>
+        <v>2292</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>2292</v>
+        <v>2293</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
         <v>60</v>
       </c>
       <c r="D567" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E567" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F567" t="s">
         <v>306</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>2293</v>
+        <v>2294</v>
       </c>
       <c r="H567" t="s">
-        <v>2294</v>
+        <v>2295</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>2295</v>
+        <v>2296</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
         <v>64</v>
       </c>
       <c r="D568" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E568" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F568" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>2296</v>
+        <v>2297</v>
       </c>
       <c r="H568" t="s">
-        <v>2297</v>
+        <v>2298</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>2298</v>
+        <v>2299</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
         <v>68</v>
       </c>
       <c r="D569" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E569" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F569" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>2299</v>
+        <v>2300</v>
       </c>
       <c r="H569" t="s">
-        <v>2300</v>
+        <v>2301</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2301</v>
+        <v>2302</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
         <v>72</v>
       </c>
       <c r="D570" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E570" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F570" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>2302</v>
+        <v>2303</v>
       </c>
       <c r="H570" t="s">
-        <v>2303</v>
+        <v>2304</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>2304</v>
+        <v>2305</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
         <v>76</v>
       </c>
       <c r="D571" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E571" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F571" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>2306</v>
+        <v>2307</v>
       </c>
       <c r="H571" t="s">
-        <v>2307</v>
+        <v>2308</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2308</v>
+        <v>2309</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
         <v>80</v>
       </c>
       <c r="D572" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E572" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F572" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>2309</v>
+        <v>2310</v>
       </c>
       <c r="H572" t="s">
-        <v>2310</v>
+        <v>2311</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2311</v>
+        <v>2312</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
         <v>84</v>
       </c>
       <c r="D573" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E573" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F573" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>2312</v>
+        <v>2313</v>
       </c>
       <c r="H573" t="s">
-        <v>2313</v>
+        <v>2314</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2314</v>
+        <v>2315</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
         <v>88</v>
       </c>
       <c r="D574" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E574" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F574" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>2315</v>
+        <v>2316</v>
       </c>
       <c r="H574" t="s">
-        <v>2316</v>
+        <v>2317</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2317</v>
+        <v>2318</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
         <v>92</v>
       </c>
       <c r="D575" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E575" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F575" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>2318</v>
+        <v>2319</v>
       </c>
       <c r="H575" t="s">
-        <v>2319</v>
+        <v>2320</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2320</v>
+        <v>2321</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
         <v>96</v>
       </c>
       <c r="D576" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E576" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F576" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>2321</v>
+        <v>2322</v>
       </c>
       <c r="H576" t="s">
-        <v>2322</v>
+        <v>2323</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2323</v>
+        <v>2324</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
         <v>100</v>
       </c>
       <c r="D577" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E577" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F577" t="s">
-        <v>2324</v>
+        <v>2325</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>2325</v>
+        <v>2326</v>
       </c>
       <c r="H577" t="s">
-        <v>2326</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2327</v>
+        <v>2328</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
         <v>104</v>
       </c>
       <c r="D578" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E578" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F578" t="s">
-        <v>2305</v>
+        <v>2306</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>2328</v>
+        <v>2329</v>
       </c>
       <c r="H578" t="s">
-        <v>2329</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2330</v>
+        <v>2331</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
         <v>108</v>
       </c>
       <c r="D579" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E579" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F579" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>2331</v>
+        <v>2332</v>
       </c>
       <c r="H579" t="s">
-        <v>2332</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2333</v>
+        <v>2334</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
         <v>112</v>
       </c>
       <c r="D580" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E580" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F580" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>2334</v>
+        <v>2335</v>
       </c>
       <c r="H580" t="s">
-        <v>2335</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2336</v>
+        <v>2337</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
         <v>116</v>
       </c>
       <c r="D581" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E581" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F581" t="s">
         <v>357</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2337</v>
+        <v>2338</v>
       </c>
       <c r="H581" t="s">
-        <v>2338</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2339</v>
+        <v>2340</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
         <v>120</v>
       </c>
       <c r="D582" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E582" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F582" t="s">
-        <v>2340</v>
+        <v>2341</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2341</v>
+        <v>2342</v>
       </c>
       <c r="H582" t="s">
-        <v>2342</v>
+        <v>2343</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
         <v>124</v>
       </c>
       <c r="D583" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E583" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F583" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2344</v>
+        <v>2345</v>
       </c>
       <c r="H583" t="s">
-        <v>2345</v>
+        <v>2346</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2346</v>
+        <v>2347</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
         <v>128</v>
       </c>
       <c r="D584" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E584" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F584" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>2347</v>
+        <v>2348</v>
       </c>
       <c r="H584" t="s">
-        <v>2348</v>
+        <v>2349</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>2349</v>
+        <v>2350</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
         <v>132</v>
       </c>
       <c r="D585" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E585" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F585" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>2351</v>
+        <v>2352</v>
       </c>
       <c r="H585" t="s">
-        <v>2352</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>2353</v>
+        <v>2354</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
         <v>136</v>
       </c>
       <c r="D586" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E586" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F586" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>2354</v>
+        <v>2355</v>
       </c>
       <c r="H586" t="s">
-        <v>2355</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>2356</v>
+        <v>2357</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
         <v>140</v>
       </c>
       <c r="D587" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E587" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F587" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>2357</v>
+        <v>2358</v>
       </c>
       <c r="H587" t="s">
-        <v>2358</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>2359</v>
+        <v>2360</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
         <v>144</v>
       </c>
       <c r="D588" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E588" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F588" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>2360</v>
+        <v>2361</v>
       </c>
       <c r="H588" t="s">
-        <v>2361</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>2362</v>
+        <v>2363</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
         <v>148</v>
       </c>
       <c r="D589" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E589" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F589" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>2363</v>
+        <v>2364</v>
       </c>
       <c r="H589" t="s">
-        <v>2364</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>2365</v>
+        <v>2366</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
         <v>152</v>
       </c>
       <c r="D590" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E590" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F590" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>2366</v>
+        <v>2367</v>
       </c>
       <c r="H590" t="s">
-        <v>2367</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>2368</v>
+        <v>2369</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
         <v>156</v>
       </c>
       <c r="D591" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E591" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F591" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>2369</v>
+        <v>2370</v>
       </c>
       <c r="H591" t="s">
-        <v>2370</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2371</v>
+        <v>2372</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
         <v>160</v>
       </c>
       <c r="D592" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E592" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F592" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>2372</v>
+        <v>2373</v>
       </c>
       <c r="H592" t="s">
-        <v>2373</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2374</v>
+        <v>2375</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
         <v>164</v>
       </c>
       <c r="D593" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E593" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F593" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>2375</v>
+        <v>2376</v>
       </c>
       <c r="H593" t="s">
-        <v>2376</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2377</v>
+        <v>2378</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
         <v>168</v>
       </c>
       <c r="D594" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E594" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F594" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>2378</v>
+        <v>2379</v>
       </c>
       <c r="H594" t="s">
-        <v>2379</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2380</v>
+        <v>2381</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
         <v>172</v>
       </c>
       <c r="D595" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E595" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F595" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>2381</v>
+        <v>2382</v>
       </c>
       <c r="H595" t="s">
-        <v>2382</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2383</v>
+        <v>2384</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
         <v>176</v>
       </c>
       <c r="D596" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E596" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F596" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2384</v>
+        <v>2385</v>
       </c>
       <c r="H596" t="s">
-        <v>2385</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2386</v>
+        <v>2387</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
         <v>180</v>
       </c>
       <c r="D597" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E597" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F597" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>2387</v>
+        <v>2388</v>
       </c>
       <c r="H597" t="s">
-        <v>2388</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2389</v>
+        <v>2390</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
         <v>184</v>
       </c>
       <c r="D598" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E598" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F598" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>2390</v>
+        <v>2391</v>
       </c>
       <c r="H598" t="s">
-        <v>2391</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2392</v>
+        <v>2393</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
         <v>188</v>
       </c>
       <c r="D599" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E599" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F599" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>2393</v>
+        <v>2394</v>
       </c>
       <c r="H599" t="s">
-        <v>2394</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2395</v>
+        <v>2396</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
         <v>192</v>
       </c>
       <c r="D600" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E600" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F600" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>2396</v>
+        <v>2397</v>
       </c>
       <c r="H600" t="s">
-        <v>2397</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2398</v>
+        <v>2399</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
         <v>196</v>
       </c>
       <c r="D601" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E601" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F601" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>2399</v>
+        <v>2400</v>
       </c>
       <c r="H601" t="s">
-        <v>2400</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2401</v>
+        <v>2402</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
         <v>200</v>
       </c>
       <c r="D602" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E602" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F602" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2402</v>
+        <v>2403</v>
       </c>
       <c r="H602" t="s">
-        <v>2403</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2404</v>
+        <v>2405</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
         <v>204</v>
       </c>
       <c r="D603" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E603" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F603" t="s">
-        <v>2405</v>
+        <v>2406</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>2406</v>
+        <v>2407</v>
       </c>
       <c r="H603" t="s">
-        <v>2407</v>
+        <v>2408</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2408</v>
+        <v>2409</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
         <v>208</v>
       </c>
       <c r="D604" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E604" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F604" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>2409</v>
+        <v>2410</v>
       </c>
       <c r="H604" t="s">
-        <v>2410</v>
+        <v>2411</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2411</v>
+        <v>2412</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
         <v>212</v>
       </c>
       <c r="D605" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E605" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F605" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>2412</v>
+        <v>2413</v>
       </c>
       <c r="H605" t="s">
-        <v>2413</v>
+        <v>2414</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2414</v>
+        <v>2415</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
         <v>216</v>
       </c>
       <c r="D606" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E606" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F606" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>2415</v>
+        <v>2416</v>
       </c>
       <c r="H606" t="s">
-        <v>2416</v>
+        <v>2417</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2417</v>
+        <v>2418</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
         <v>409</v>
       </c>
       <c r="D607" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E607" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F607" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2418</v>
+        <v>2419</v>
       </c>
       <c r="H607" t="s">
-        <v>2419</v>
+        <v>2420</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2420</v>
+        <v>2421</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
         <v>413</v>
       </c>
       <c r="D608" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E608" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F608" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>2421</v>
+        <v>2422</v>
       </c>
       <c r="H608" t="s">
-        <v>2422</v>
+        <v>2423</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2423</v>
+        <v>2424</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
         <v>418</v>
       </c>
       <c r="D609" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E609" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F609" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>2424</v>
+        <v>2425</v>
       </c>
       <c r="H609" t="s">
-        <v>2425</v>
+        <v>2426</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2426</v>
+        <v>2427</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
         <v>422</v>
       </c>
       <c r="D610" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E610" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F610" t="s">
-        <v>1996</v>
+        <v>1997</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>2427</v>
+        <v>2428</v>
       </c>
       <c r="H610" t="s">
-        <v>2428</v>
+        <v>2429</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2429</v>
+        <v>2430</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
         <v>427</v>
       </c>
       <c r="D611" t="s">
-        <v>2253</v>
+        <v>2254</v>
       </c>
       <c r="E611" t="s">
-        <v>2254</v>
+        <v>2255</v>
       </c>
       <c r="F611" t="s">
-        <v>2280</v>
+        <v>2281</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>2430</v>
+        <v>2431</v>
       </c>
       <c r="H611" t="s">
-        <v>2431</v>
+        <v>2432</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2432</v>
+        <v>2433</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
         <v>10</v>
       </c>
       <c r="D612" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="E612" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="F612" t="s">
         <v>282</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2435</v>
+        <v>2436</v>
       </c>
       <c r="H612" t="s">
-        <v>2436</v>
+        <v>2437</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2437</v>
+        <v>2438</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
         <v>16</v>
       </c>
       <c r="D613" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="E613" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="F613" t="s">
-        <v>2438</v>
+        <v>2439</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>2439</v>
+        <v>2440</v>
       </c>
       <c r="H613" t="s">
-        <v>2440</v>
+        <v>2441</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2441</v>
+        <v>2442</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
         <v>20</v>
       </c>
       <c r="D614" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="E614" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="F614" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2443</v>
+        <v>2444</v>
       </c>
       <c r="H614" t="s">
-        <v>2444</v>
+        <v>2445</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2445</v>
+        <v>2446</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
         <v>24</v>
       </c>
       <c r="D615" t="s">
-        <v>2433</v>
+        <v>2434</v>
       </c>
       <c r="E615" t="s">
-        <v>2434</v>
+        <v>2435</v>
       </c>
       <c r="F615" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2447</v>
+        <v>2448</v>
       </c>
       <c r="H615" t="s">
-        <v>2448</v>
+        <v>2449</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2449</v>
+        <v>2450</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
         <v>10</v>
       </c>
       <c r="D616" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="E616" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="F616" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>2453</v>
+        <v>2454</v>
       </c>
       <c r="H616" t="s">
-        <v>2454</v>
+        <v>2455</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2455</v>
+        <v>2456</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
         <v>16</v>
       </c>
       <c r="D617" t="s">
-        <v>2450</v>
+        <v>2451</v>
       </c>
       <c r="E617" t="s">
-        <v>2451</v>
+        <v>2452</v>
       </c>
       <c r="F617" t="s">
         <v>1285</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>2456</v>
+        <v>2457</v>
       </c>
       <c r="H617" t="s">
-        <v>2457</v>
+        <v>2458</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2458</v>
+        <v>2459</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
         <v>10</v>
       </c>
       <c r="D618" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E618" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F618" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>2461</v>
+        <v>2462</v>
       </c>
       <c r="H618" t="s">
-        <v>2462</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2463</v>
+        <v>2464</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
         <v>16</v>
       </c>
       <c r="D619" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E619" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F619" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>2464</v>
+        <v>2465</v>
       </c>
       <c r="H619" t="s">
-        <v>2465</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2466</v>
+        <v>2467</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
         <v>20</v>
       </c>
       <c r="D620" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E620" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F620" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>2467</v>
+        <v>2468</v>
       </c>
       <c r="H620" t="s">
-        <v>2468</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>2469</v>
+        <v>2470</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
         <v>24</v>
       </c>
       <c r="D621" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E621" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F621" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>2470</v>
+        <v>2471</v>
       </c>
       <c r="H621" t="s">
-        <v>2471</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>2472</v>
+        <v>2473</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
         <v>28</v>
       </c>
       <c r="D622" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E622" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F622" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>2473</v>
+        <v>2474</v>
       </c>
       <c r="H622" t="s">
-        <v>2474</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2475</v>
+        <v>2476</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
         <v>32</v>
       </c>
       <c r="D623" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E623" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F623" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>2476</v>
+        <v>2477</v>
       </c>
       <c r="H623" t="s">
-        <v>2477</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2478</v>
+        <v>2479</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
         <v>36</v>
       </c>
       <c r="D624" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E624" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F624" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>2480</v>
+        <v>2481</v>
       </c>
       <c r="H624" t="s">
-        <v>2481</v>
+        <v>2482</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2482</v>
+        <v>2483</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
         <v>40</v>
       </c>
       <c r="D625" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E625" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F625" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>2483</v>
+        <v>2484</v>
       </c>
       <c r="H625" t="s">
-        <v>2484</v>
+        <v>2485</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2485</v>
+        <v>2486</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
         <v>44</v>
       </c>
       <c r="D626" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E626" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F626" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>2486</v>
+        <v>2487</v>
       </c>
       <c r="H626" t="s">
-        <v>2487</v>
+        <v>2488</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2488</v>
+        <v>2489</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
         <v>48</v>
       </c>
       <c r="D627" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E627" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F627" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>2489</v>
+        <v>2490</v>
       </c>
       <c r="H627" t="s">
-        <v>2490</v>
+        <v>2491</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2491</v>
+        <v>2492</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
         <v>52</v>
       </c>
       <c r="D628" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E628" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F628" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>2492</v>
+        <v>2493</v>
       </c>
       <c r="H628" t="s">
-        <v>2493</v>
+        <v>2494</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>2494</v>
+        <v>2495</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
         <v>56</v>
       </c>
       <c r="D629" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E629" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F629" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>2495</v>
+        <v>2496</v>
       </c>
       <c r="H629" t="s">
-        <v>2496</v>
+        <v>2497</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>2497</v>
+        <v>2498</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
         <v>60</v>
       </c>
       <c r="D630" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E630" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F630" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>2498</v>
+        <v>2499</v>
       </c>
       <c r="H630" t="s">
-        <v>2499</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2500</v>
+        <v>2501</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
         <v>64</v>
       </c>
       <c r="D631" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E631" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F631" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>2501</v>
+        <v>2502</v>
       </c>
       <c r="H631" t="s">
-        <v>2502</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>2503</v>
+        <v>2504</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
         <v>68</v>
       </c>
       <c r="D632" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E632" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F632" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>2504</v>
+        <v>2505</v>
       </c>
       <c r="H632" t="s">
-        <v>2505</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>2506</v>
+        <v>2507</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
         <v>72</v>
       </c>
       <c r="D633" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E633" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F633" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>2507</v>
+        <v>2508</v>
       </c>
       <c r="H633" t="s">
-        <v>2508</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>2509</v>
+        <v>2510</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
         <v>76</v>
       </c>
       <c r="D634" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E634" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F634" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>2510</v>
+        <v>2511</v>
       </c>
       <c r="H634" t="s">
-        <v>2511</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2512</v>
+        <v>2513</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
         <v>80</v>
       </c>
       <c r="D635" t="s">
-        <v>2459</v>
+        <v>2460</v>
       </c>
       <c r="E635" t="s">
-        <v>2460</v>
+        <v>2461</v>
       </c>
       <c r="F635" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>2513</v>
+        <v>2514</v>
       </c>
       <c r="H635" t="s">
-        <v>2514</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2515</v>
+        <v>2516</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
         <v>10</v>
       </c>
       <c r="D636" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E636" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F636" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2518</v>
+        <v>2519</v>
       </c>
       <c r="H636" t="s">
-        <v>2519</v>
+        <v>2520</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2520</v>
+        <v>2521</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
         <v>16</v>
       </c>
       <c r="D637" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E637" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F637" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2521</v>
+        <v>2522</v>
       </c>
       <c r="H637" t="s">
-        <v>2522</v>
+        <v>2523</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2523</v>
+        <v>2524</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
         <v>20</v>
       </c>
       <c r="D638" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E638" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F638" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2524</v>
+        <v>2525</v>
       </c>
       <c r="H638" t="s">
-        <v>2525</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2526</v>
+        <v>2527</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
         <v>24</v>
       </c>
       <c r="D639" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E639" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F639" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2527</v>
+        <v>2528</v>
       </c>
       <c r="H639" t="s">
-        <v>2528</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2529</v>
+        <v>2530</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
         <v>28</v>
       </c>
       <c r="D640" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E640" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F640" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2530</v>
+        <v>2531</v>
       </c>
       <c r="H640" t="s">
-        <v>2531</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2532</v>
+        <v>2533</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
         <v>32</v>
       </c>
       <c r="D641" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E641" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F641" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2533</v>
+        <v>2534</v>
       </c>
       <c r="H641" t="s">
-        <v>2534</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2535</v>
+        <v>2536</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
         <v>36</v>
       </c>
       <c r="D642" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E642" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F642" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2536</v>
+        <v>2537</v>
       </c>
       <c r="H642" t="s">
-        <v>2537</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2538</v>
+        <v>2539</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
         <v>40</v>
       </c>
       <c r="D643" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E643" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F643" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>2539</v>
+        <v>2540</v>
       </c>
       <c r="H643" t="s">
-        <v>2540</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2541</v>
+        <v>2542</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
         <v>44</v>
       </c>
       <c r="D644" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E644" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F644" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2542</v>
+        <v>2543</v>
       </c>
       <c r="H644" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2544</v>
+        <v>2545</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
         <v>48</v>
       </c>
       <c r="D645" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E645" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F645" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>2545</v>
+        <v>2546</v>
       </c>
       <c r="H645" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2546</v>
+        <v>2547</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
         <v>52</v>
       </c>
       <c r="D646" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E646" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F646" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2547</v>
+        <v>2548</v>
       </c>
       <c r="H646" t="s">
-        <v>2548</v>
+        <v>2549</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2549</v>
+        <v>2550</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
         <v>56</v>
       </c>
       <c r="D647" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E647" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F647" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2550</v>
+        <v>2551</v>
       </c>
       <c r="H647" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2552</v>
+        <v>2553</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
         <v>60</v>
       </c>
       <c r="D648" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E648" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F648" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2553</v>
+        <v>2554</v>
       </c>
       <c r="H648" t="s">
-        <v>2554</v>
+        <v>2555</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2555</v>
+        <v>2556</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
         <v>64</v>
       </c>
       <c r="D649" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E649" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F649" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2556</v>
+        <v>2557</v>
       </c>
       <c r="H649" t="s">
-        <v>2557</v>
+        <v>2558</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2558</v>
+        <v>2559</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
         <v>68</v>
       </c>
       <c r="D650" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E650" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F650" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2559</v>
+        <v>2560</v>
       </c>
       <c r="H650" t="s">
-        <v>2560</v>
+        <v>2561</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2561</v>
+        <v>2562</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
         <v>72</v>
       </c>
       <c r="D651" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E651" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F651" t="s">
-        <v>2562</v>
+        <v>2563</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2563</v>
+        <v>2564</v>
       </c>
       <c r="H651" t="s">
-        <v>2564</v>
+        <v>2565</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2565</v>
+        <v>2566</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
         <v>76</v>
       </c>
       <c r="D652" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E652" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F652" t="s">
         <v>272</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2566</v>
+        <v>2567</v>
       </c>
       <c r="H652" t="s">
-        <v>2567</v>
+        <v>2568</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2568</v>
+        <v>2569</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
         <v>80</v>
       </c>
       <c r="D653" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E653" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F653" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2569</v>
+        <v>2570</v>
       </c>
       <c r="H653" t="s">
-        <v>2570</v>
+        <v>2571</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2571</v>
+        <v>2572</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
         <v>84</v>
       </c>
       <c r="D654" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E654" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F654" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2572</v>
+        <v>2573</v>
       </c>
       <c r="H654" t="s">
-        <v>2573</v>
+        <v>2574</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2574</v>
+        <v>2575</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
         <v>88</v>
       </c>
       <c r="D655" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E655" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F655" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>2575</v>
+        <v>2576</v>
       </c>
       <c r="H655" t="s">
-        <v>2576</v>
+        <v>2577</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2577</v>
+        <v>2578</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
         <v>92</v>
       </c>
       <c r="D656" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E656" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F656" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2578</v>
+        <v>2579</v>
       </c>
       <c r="H656" t="s">
-        <v>2579</v>
+        <v>2580</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2580</v>
+        <v>2581</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
         <v>96</v>
       </c>
       <c r="D657" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E657" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F657" t="s">
-        <v>2255</v>
+        <v>2256</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2581</v>
+        <v>2582</v>
       </c>
       <c r="H657" t="s">
-        <v>2582</v>
+        <v>2583</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2583</v>
+        <v>2584</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
         <v>100</v>
       </c>
       <c r="D658" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E658" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F658" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2584</v>
+        <v>2585</v>
       </c>
       <c r="H658" t="s">
-        <v>2585</v>
+        <v>2586</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2586</v>
+        <v>2587</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
         <v>104</v>
       </c>
       <c r="D659" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E659" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F659" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2587</v>
+        <v>2588</v>
       </c>
       <c r="H659" t="s">
-        <v>2588</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2589</v>
+        <v>2590</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
         <v>108</v>
       </c>
       <c r="D660" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E660" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F660" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2590</v>
+        <v>2591</v>
       </c>
       <c r="H660" t="s">
-        <v>2591</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2592</v>
+        <v>2593</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
         <v>112</v>
       </c>
       <c r="D661" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E661" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F661" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>2593</v>
+        <v>2594</v>
       </c>
       <c r="H661" t="s">
-        <v>2594</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2595</v>
+        <v>2596</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
         <v>116</v>
       </c>
       <c r="D662" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E662" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F662" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>2596</v>
+        <v>2597</v>
       </c>
       <c r="H662" t="s">
-        <v>2597</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2598</v>
+        <v>2599</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
         <v>120</v>
       </c>
       <c r="D663" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E663" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F663" t="s">
         <v>282</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>2599</v>
+        <v>2600</v>
       </c>
       <c r="H663" t="s">
-        <v>2600</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2601</v>
+        <v>2602</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
         <v>124</v>
       </c>
       <c r="D664" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E664" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F664" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2602</v>
+        <v>2603</v>
       </c>
       <c r="H664" t="s">
-        <v>2603</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2604</v>
+        <v>2605</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
         <v>128</v>
       </c>
       <c r="D665" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E665" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F665" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2606</v>
+        <v>2607</v>
       </c>
       <c r="H665" t="s">
-        <v>2607</v>
+        <v>2608</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2608</v>
+        <v>2609</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
         <v>132</v>
       </c>
       <c r="D666" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E666" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F666" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2609</v>
+        <v>2610</v>
       </c>
       <c r="H666" t="s">
-        <v>2610</v>
+        <v>2611</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2611</v>
+        <v>2612</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
         <v>136</v>
       </c>
       <c r="D667" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E667" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F667" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>2612</v>
+        <v>2613</v>
       </c>
       <c r="H667" t="s">
-        <v>2613</v>
+        <v>2614</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2614</v>
+        <v>2615</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
         <v>140</v>
       </c>
       <c r="D668" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E668" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F668" t="s">
         <v>235</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>2615</v>
+        <v>2616</v>
       </c>
       <c r="H668" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2617</v>
+        <v>2618</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
         <v>144</v>
       </c>
       <c r="D669" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E669" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F669" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>2618</v>
+        <v>2619</v>
       </c>
       <c r="H669" t="s">
-        <v>2619</v>
+        <v>2620</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2620</v>
+        <v>2621</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
         <v>148</v>
       </c>
       <c r="D670" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E670" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F670" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>2621</v>
+        <v>2622</v>
       </c>
       <c r="H670" t="s">
-        <v>2622</v>
+        <v>2623</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2623</v>
+        <v>2624</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
         <v>152</v>
       </c>
       <c r="D671" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E671" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F671" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>2624</v>
+        <v>2625</v>
       </c>
       <c r="H671" t="s">
-        <v>2625</v>
+        <v>2626</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2626</v>
+        <v>2627</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
         <v>156</v>
       </c>
       <c r="D672" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E672" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F672" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>2627</v>
+        <v>2628</v>
       </c>
       <c r="H672" t="s">
-        <v>2628</v>
+        <v>2629</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2629</v>
+        <v>2630</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
         <v>160</v>
       </c>
       <c r="D673" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E673" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F673" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>2630</v>
+        <v>2631</v>
       </c>
       <c r="H673" t="s">
-        <v>2631</v>
+        <v>2632</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2632</v>
+        <v>2633</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
         <v>164</v>
       </c>
       <c r="D674" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E674" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F674" t="s">
         <v>235</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2633</v>
+        <v>2634</v>
       </c>
       <c r="H674" t="s">
-        <v>2616</v>
+        <v>2617</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2634</v>
+        <v>2635</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
         <v>168</v>
       </c>
       <c r="D675" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E675" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F675" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2635</v>
+        <v>2636</v>
       </c>
       <c r="H675" t="s">
-        <v>2636</v>
+        <v>2637</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2637</v>
+        <v>2638</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
         <v>172</v>
       </c>
       <c r="D676" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E676" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F676" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2638</v>
+        <v>2639</v>
       </c>
       <c r="H676" t="s">
-        <v>2639</v>
+        <v>2640</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2640</v>
+        <v>2641</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
         <v>176</v>
       </c>
       <c r="D677" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E677" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F677" t="s">
         <v>235</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2641</v>
+        <v>2642</v>
       </c>
       <c r="H677" t="s">
-        <v>2642</v>
+        <v>2643</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2643</v>
+        <v>2644</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
         <v>180</v>
       </c>
       <c r="D678" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E678" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F678" t="s">
         <v>272</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2644</v>
+        <v>2645</v>
       </c>
       <c r="H678" t="s">
-        <v>2645</v>
+        <v>2646</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2646</v>
+        <v>2647</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
         <v>184</v>
       </c>
       <c r="D679" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E679" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F679" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2647</v>
+        <v>2648</v>
       </c>
       <c r="H679" t="s">
-        <v>2648</v>
+        <v>2649</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2649</v>
+        <v>2650</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
         <v>188</v>
       </c>
       <c r="D680" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E680" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F680" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="H680" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
         <v>192</v>
       </c>
       <c r="D681" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E681" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F681" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
       <c r="H681" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
         <v>196</v>
       </c>
       <c r="D682" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E682" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F682" t="s">
         <v>1480</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2656</v>
+        <v>2657</v>
       </c>
       <c r="H682" t="s">
-        <v>2657</v>
+        <v>2658</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2658</v>
+        <v>2659</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
         <v>200</v>
       </c>
       <c r="D683" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E683" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F683" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2659</v>
+        <v>2660</v>
       </c>
       <c r="H683" t="s">
-        <v>2660</v>
+        <v>2661</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2661</v>
+        <v>2662</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
         <v>204</v>
       </c>
       <c r="D684" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E684" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F684" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2662</v>
+        <v>2663</v>
       </c>
       <c r="H684" t="s">
-        <v>2663</v>
+        <v>2664</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2664</v>
+        <v>2665</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
         <v>208</v>
       </c>
       <c r="D685" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E685" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F685" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2665</v>
+        <v>2666</v>
       </c>
       <c r="H685" t="s">
-        <v>2666</v>
+        <v>2667</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2667</v>
+        <v>2668</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
         <v>212</v>
       </c>
       <c r="D686" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E686" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F686" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>2668</v>
+        <v>2669</v>
       </c>
       <c r="H686" t="s">
-        <v>2669</v>
+        <v>2670</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2670</v>
+        <v>2671</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
         <v>216</v>
       </c>
       <c r="D687" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E687" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F687" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2671</v>
+        <v>2672</v>
       </c>
       <c r="H687" t="s">
-        <v>2672</v>
+        <v>2673</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2673</v>
+        <v>2674</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
         <v>409</v>
       </c>
       <c r="D688" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E688" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F688" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2674</v>
+        <v>2675</v>
       </c>
       <c r="H688" t="s">
-        <v>2675</v>
+        <v>2676</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2676</v>
+        <v>2677</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
         <v>413</v>
       </c>
       <c r="D689" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E689" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F689" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2677</v>
+        <v>2678</v>
       </c>
       <c r="H689" t="s">
-        <v>2678</v>
+        <v>2679</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2679</v>
+        <v>2680</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
         <v>418</v>
       </c>
       <c r="D690" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E690" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F690" t="s">
         <v>620</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>2680</v>
+        <v>2681</v>
       </c>
       <c r="H690" t="s">
-        <v>2681</v>
+        <v>2682</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2682</v>
+        <v>2683</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
         <v>422</v>
       </c>
       <c r="D691" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E691" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F691" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2683</v>
+        <v>2684</v>
       </c>
       <c r="H691" t="s">
-        <v>2684</v>
+        <v>2685</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2685</v>
+        <v>2686</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
         <v>427</v>
       </c>
       <c r="D692" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E692" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F692" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2686</v>
+        <v>2687</v>
       </c>
       <c r="H692" t="s">
-        <v>2687</v>
+        <v>2688</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2688</v>
+        <v>2689</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
         <v>431</v>
       </c>
       <c r="D693" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E693" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F693" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2689</v>
+        <v>2690</v>
       </c>
       <c r="H693" t="s">
-        <v>2690</v>
+        <v>2691</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2691</v>
+        <v>2692</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
         <v>436</v>
       </c>
       <c r="D694" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E694" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F694" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2692</v>
+        <v>2693</v>
       </c>
       <c r="H694" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2694</v>
+        <v>2695</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
         <v>440</v>
       </c>
       <c r="D695" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E695" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F695" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2695</v>
+        <v>2696</v>
       </c>
       <c r="H695" t="s">
-        <v>2696</v>
+        <v>2697</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2697</v>
+        <v>2698</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
         <v>444</v>
       </c>
       <c r="D696" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E696" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F696" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2698</v>
+        <v>2699</v>
       </c>
       <c r="H696" t="s">
-        <v>2699</v>
+        <v>2700</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2700</v>
+        <v>2701</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
         <v>449</v>
       </c>
       <c r="D697" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E697" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F697" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2701</v>
+        <v>2702</v>
       </c>
       <c r="H697" t="s">
-        <v>2702</v>
+        <v>2703</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2703</v>
+        <v>2704</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
         <v>453</v>
       </c>
       <c r="D698" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E698" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F698" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2704</v>
+        <v>2705</v>
       </c>
       <c r="H698" t="s">
-        <v>2705</v>
+        <v>2706</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2706</v>
+        <v>2707</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
         <v>457</v>
       </c>
       <c r="D699" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E699" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F699" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2707</v>
+        <v>2708</v>
       </c>
       <c r="H699" t="s">
-        <v>2708</v>
+        <v>2709</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2709</v>
+        <v>2710</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
         <v>461</v>
       </c>
       <c r="D700" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E700" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F700" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2710</v>
+        <v>2711</v>
       </c>
       <c r="H700" t="s">
-        <v>2693</v>
+        <v>2694</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2711</v>
+        <v>2712</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
         <v>465</v>
       </c>
       <c r="D701" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E701" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F701" t="s">
         <v>282</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2712</v>
+        <v>2713</v>
       </c>
       <c r="H701" t="s">
-        <v>2713</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2714</v>
+        <v>2715</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
         <v>469</v>
       </c>
       <c r="D702" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E702" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F702" t="s">
         <v>282</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2715</v>
+        <v>2716</v>
       </c>
       <c r="H702" t="s">
-        <v>2716</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2717</v>
+        <v>2718</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
         <v>474</v>
       </c>
       <c r="D703" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E703" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F703" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2718</v>
+        <v>2719</v>
       </c>
       <c r="H703" t="s">
-        <v>2719</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2720</v>
+        <v>2721</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
         <v>478</v>
       </c>
       <c r="D704" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E704" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F704" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2721</v>
+        <v>2722</v>
       </c>
       <c r="H704" t="s">
-        <v>2722</v>
+        <v>2723</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2723</v>
+        <v>2724</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
         <v>483</v>
       </c>
       <c r="D705" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E705" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F705" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2724</v>
+        <v>2725</v>
       </c>
       <c r="H705" t="s">
-        <v>2725</v>
+        <v>2726</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2726</v>
+        <v>2727</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
         <v>487</v>
       </c>
       <c r="D706" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E706" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F706" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2727</v>
+        <v>2728</v>
       </c>
       <c r="H706" t="s">
-        <v>2728</v>
+        <v>2729</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2729</v>
+        <v>2730</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
         <v>491</v>
       </c>
       <c r="D707" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E707" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F707" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2730</v>
+        <v>2731</v>
       </c>
       <c r="H707" t="s">
-        <v>2731</v>
+        <v>2732</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2732</v>
+        <v>2733</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
         <v>496</v>
       </c>
       <c r="D708" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E708" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F708" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2733</v>
+        <v>2734</v>
       </c>
       <c r="H708" t="s">
-        <v>2734</v>
+        <v>2735</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2735</v>
+        <v>2736</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
         <v>500</v>
       </c>
       <c r="D709" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E709" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F709" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>2736</v>
+        <v>2737</v>
       </c>
       <c r="H709" t="s">
-        <v>2737</v>
+        <v>2738</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2738</v>
+        <v>2739</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
         <v>504</v>
       </c>
       <c r="D710" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E710" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F710" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>2739</v>
+        <v>2740</v>
       </c>
       <c r="H710" t="s">
-        <v>2740</v>
+        <v>2741</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2741</v>
+        <v>2742</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
         <v>508</v>
       </c>
       <c r="D711" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E711" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F711" t="s">
         <v>282</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>2742</v>
+        <v>2743</v>
       </c>
       <c r="H711" t="s">
-        <v>2743</v>
+        <v>2744</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2744</v>
+        <v>2745</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
         <v>512</v>
       </c>
       <c r="D712" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E712" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F712" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>2745</v>
+        <v>2746</v>
       </c>
       <c r="H712" t="s">
-        <v>2746</v>
+        <v>2747</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2747</v>
+        <v>2748</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
         <v>516</v>
       </c>
       <c r="D713" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E713" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F713" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>2748</v>
+        <v>2749</v>
       </c>
       <c r="H713" t="s">
-        <v>2749</v>
+        <v>2750</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2750</v>
+        <v>2751</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
         <v>520</v>
       </c>
       <c r="D714" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E714" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F714" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>2751</v>
+        <v>2752</v>
       </c>
       <c r="H714" t="s">
-        <v>2551</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2752</v>
+        <v>2753</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
         <v>524</v>
       </c>
       <c r="D715" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E715" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F715" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>2753</v>
+        <v>2754</v>
       </c>
       <c r="H715" t="s">
-        <v>2754</v>
+        <v>2755</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2755</v>
+        <v>2756</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
         <v>528</v>
       </c>
       <c r="D716" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E716" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F716" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G716" s="1" t="s">
-        <v>2756</v>
+        <v>2757</v>
       </c>
       <c r="H716" t="s">
-        <v>2543</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2757</v>
+        <v>2758</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
         <v>532</v>
       </c>
       <c r="D717" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E717" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F717" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>2758</v>
+        <v>2759</v>
       </c>
       <c r="H717" t="s">
-        <v>2759</v>
+        <v>2760</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2760</v>
+        <v>2761</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
         <v>536</v>
       </c>
       <c r="D718" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E718" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F718" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>2761</v>
+        <v>2762</v>
       </c>
       <c r="H718" t="s">
-        <v>2762</v>
+        <v>2763</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2763</v>
+        <v>2764</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
         <v>540</v>
       </c>
       <c r="D719" t="s">
-        <v>2516</v>
+        <v>2517</v>
       </c>
       <c r="E719" t="s">
-        <v>2517</v>
+        <v>2518</v>
       </c>
       <c r="F719" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>2764</v>
+        <v>2765</v>
       </c>
       <c r="H719" t="s">
-        <v>2765</v>
+        <v>2766</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2766</v>
+        <v>2767</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
         <v>10</v>
       </c>
       <c r="D720" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="E720" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F720" t="s">
         <v>1285</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>2769</v>
+        <v>2770</v>
       </c>
       <c r="H720" t="s">
-        <v>2770</v>
+        <v>2771</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2771</v>
+        <v>2772</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
         <v>16</v>
       </c>
       <c r="D721" t="s">
-        <v>2767</v>
+        <v>2768</v>
       </c>
       <c r="E721" t="s">
-        <v>2768</v>
+        <v>2769</v>
       </c>
       <c r="F721" t="s">
-        <v>2479</v>
+        <v>2480</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>2772</v>
+        <v>2773</v>
       </c>
       <c r="H721" t="s">
-        <v>2773</v>
+        <v>2774</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2774</v>
+        <v>2775</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
         <v>10</v>
       </c>
       <c r="D722" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E722" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F722" t="s">
         <v>257</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>2777</v>
+        <v>2778</v>
       </c>
       <c r="H722" t="s">
-        <v>2778</v>
+        <v>2779</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2779</v>
+        <v>2780</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
         <v>16</v>
       </c>
       <c r="D723" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E723" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F723" t="s">
         <v>242</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>2780</v>
+        <v>2781</v>
       </c>
       <c r="H723" t="s">
-        <v>2781</v>
+        <v>2782</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2782</v>
+        <v>2783</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
         <v>20</v>
       </c>
       <c r="D724" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E724" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F724" t="s">
         <v>242</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>2783</v>
+        <v>2784</v>
       </c>
       <c r="H724" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
         <v>24</v>
       </c>
       <c r="D725" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E725" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F725" t="s">
         <v>1355</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="H725" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
         <v>28</v>
       </c>
       <c r="D726" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E726" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F726" t="s">
         <v>1355</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="H726" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
         <v>32</v>
       </c>
       <c r="D727" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E727" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F727" t="s">
-        <v>2792</v>
+        <v>2793</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2793</v>
+        <v>2794</v>
       </c>
       <c r="H727" t="s">
-        <v>2794</v>
+        <v>2795</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2795</v>
+        <v>2796</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
         <v>36</v>
       </c>
       <c r="D728" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E728" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F728" t="s">
         <v>306</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2796</v>
+        <v>2797</v>
       </c>
       <c r="H728" t="s">
-        <v>2797</v>
+        <v>2798</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2798</v>
+        <v>2799</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
         <v>40</v>
       </c>
       <c r="D729" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E729" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F729" t="s">
         <v>338</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2799</v>
+        <v>2800</v>
       </c>
       <c r="H729" t="s">
-        <v>2800</v>
+        <v>2801</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2801</v>
+        <v>2802</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
         <v>44</v>
       </c>
       <c r="D730" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E730" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F730" t="s">
         <v>338</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2802</v>
+        <v>2803</v>
       </c>
       <c r="H730" t="s">
-        <v>2803</v>
+        <v>2804</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2804</v>
+        <v>2805</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
         <v>48</v>
       </c>
       <c r="D731" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E731" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F731" t="s">
         <v>357</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2805</v>
+        <v>2806</v>
       </c>
       <c r="H731" t="s">
-        <v>2806</v>
+        <v>2807</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2807</v>
+        <v>2808</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
         <v>52</v>
       </c>
       <c r="D732" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E732" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F732" t="s">
         <v>357</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>2808</v>
+        <v>2809</v>
       </c>
       <c r="H732" t="s">
-        <v>2809</v>
+        <v>2810</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2810</v>
+        <v>2811</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
         <v>56</v>
       </c>
       <c r="D733" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E733" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F733" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>2812</v>
+        <v>2813</v>
       </c>
       <c r="H733" t="s">
-        <v>2813</v>
+        <v>2814</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2814</v>
+        <v>2815</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
         <v>60</v>
       </c>
       <c r="D734" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E734" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F734" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>2815</v>
+        <v>2816</v>
       </c>
       <c r="H734" t="s">
-        <v>2816</v>
+        <v>2817</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2817</v>
+        <v>2818</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
         <v>64</v>
       </c>
       <c r="D735" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E735" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F735" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>2818</v>
+        <v>2819</v>
       </c>
       <c r="H735" t="s">
-        <v>2819</v>
+        <v>2820</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2820</v>
+        <v>2821</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
         <v>68</v>
       </c>
       <c r="D736" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E736" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F736" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>2822</v>
+        <v>2823</v>
       </c>
       <c r="H736" t="s">
-        <v>2823</v>
+        <v>2824</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2824</v>
+        <v>2825</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
         <v>72</v>
       </c>
       <c r="D737" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E737" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F737" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2825</v>
+        <v>2826</v>
       </c>
       <c r="H737" t="s">
-        <v>2826</v>
+        <v>2827</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2827</v>
+        <v>2828</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
         <v>76</v>
       </c>
       <c r="D738" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E738" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F738" t="s">
-        <v>2821</v>
+        <v>2822</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>2828</v>
+        <v>2829</v>
       </c>
       <c r="H738" t="s">
-        <v>2829</v>
+        <v>2830</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2830</v>
+        <v>2831</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
         <v>80</v>
       </c>
       <c r="D739" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E739" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F739" t="s">
         <v>364</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>2831</v>
+        <v>2832</v>
       </c>
       <c r="H739" t="s">
-        <v>2832</v>
+        <v>2833</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2833</v>
+        <v>2834</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
         <v>84</v>
       </c>
       <c r="D740" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E740" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F740" t="s">
         <v>364</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>2834</v>
+        <v>2835</v>
       </c>
       <c r="H740" t="s">
-        <v>2835</v>
+        <v>2836</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2836</v>
+        <v>2837</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
         <v>88</v>
       </c>
       <c r="D741" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E741" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F741" t="s">
         <v>364</v>
       </c>
       <c r="G741" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="H741" t="s">
-        <v>2837</v>
+        <v>2838</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2838</v>
+        <v>2839</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
         <v>92</v>
       </c>
       <c r="D742" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E742" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F742" t="s">
-        <v>2839</v>
+        <v>2840</v>
       </c>
       <c r="G742" s="1" t="s">
-        <v>2840</v>
+        <v>2841</v>
       </c>
       <c r="H742" t="s">
-        <v>2841</v>
+        <v>2842</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2842</v>
+        <v>2843</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
         <v>96</v>
       </c>
       <c r="D743" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E743" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F743" t="s">
         <v>235</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>2843</v>
+        <v>2844</v>
       </c>
       <c r="H743" t="s">
-        <v>2844</v>
+        <v>2845</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2845</v>
+        <v>2846</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
         <v>100</v>
       </c>
       <c r="D744" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E744" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F744" t="s">
         <v>1355</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>2846</v>
+        <v>2847</v>
       </c>
       <c r="H744" t="s">
-        <v>2847</v>
+        <v>2848</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2848</v>
+        <v>2849</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
         <v>104</v>
       </c>
       <c r="D745" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E745" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F745" t="s">
         <v>1355</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>2849</v>
+        <v>2850</v>
       </c>
       <c r="H745" t="s">
-        <v>2850</v>
+        <v>2851</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2851</v>
+        <v>2852</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
         <v>108</v>
       </c>
       <c r="D746" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E746" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F746" t="s">
         <v>286</v>
       </c>
       <c r="G746" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="H746" t="s">
-        <v>2852</v>
+        <v>2853</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2853</v>
+        <v>2854</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
         <v>112</v>
       </c>
       <c r="D747" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E747" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F747" t="s">
         <v>253</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>2854</v>
+        <v>2855</v>
       </c>
       <c r="H747" t="s">
-        <v>2855</v>
+        <v>2856</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2856</v>
+        <v>2857</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
         <v>116</v>
       </c>
       <c r="D748" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E748" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F748" t="s">
-        <v>2857</v>
+        <v>2858</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>2858</v>
+        <v>2859</v>
       </c>
       <c r="H748" t="s">
-        <v>2859</v>
+        <v>2860</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2860</v>
+        <v>2861</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
         <v>120</v>
       </c>
       <c r="D749" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E749" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F749" t="s">
-        <v>2350</v>
+        <v>2351</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>2861</v>
+        <v>2862</v>
       </c>
       <c r="H749" t="s">
-        <v>2862</v>
+        <v>2863</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2863</v>
+        <v>2864</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
         <v>124</v>
       </c>
       <c r="D750" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E750" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F750" t="s">
         <v>268</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>2864</v>
+        <v>2865</v>
       </c>
       <c r="H750" t="s">
-        <v>2865</v>
+        <v>2866</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>2866</v>
+        <v>2867</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
         <v>128</v>
       </c>
       <c r="D751" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E751" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F751" t="s">
         <v>268</v>
       </c>
       <c r="G751" s="1" t="s">
-        <v>2867</v>
+        <v>2868</v>
       </c>
       <c r="H751" t="s">
-        <v>2868</v>
+        <v>2869</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>2869</v>
+        <v>2870</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
         <v>132</v>
       </c>
       <c r="D752" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E752" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F752" t="s">
         <v>414</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>2870</v>
+        <v>2871</v>
       </c>
       <c r="H752" t="s">
-        <v>2871</v>
+        <v>2872</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2872</v>
+        <v>2873</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
         <v>136</v>
       </c>
       <c r="D753" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E753" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F753" t="s">
         <v>338</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>2873</v>
+        <v>2874</v>
       </c>
       <c r="H753" t="s">
-        <v>2874</v>
+        <v>2875</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>2875</v>
+        <v>2876</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
         <v>140</v>
       </c>
       <c r="D754" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E754" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F754" t="s">
         <v>338</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>2876</v>
+        <v>2877</v>
       </c>
       <c r="H754" t="s">
-        <v>2877</v>
+        <v>2878</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2878</v>
+        <v>2879</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
         <v>144</v>
       </c>
       <c r="D755" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E755" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F755" t="s">
         <v>470</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>2879</v>
+        <v>2880</v>
       </c>
       <c r="H755" t="s">
-        <v>2880</v>
+        <v>2881</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2881</v>
+        <v>2882</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
         <v>148</v>
       </c>
       <c r="D756" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E756" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F756" t="s">
         <v>470</v>
       </c>
       <c r="G756" s="1" t="s">
-        <v>2882</v>
+        <v>2883</v>
       </c>
       <c r="H756" t="s">
-        <v>2883</v>
+        <v>2884</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2884</v>
+        <v>2885</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
         <v>152</v>
       </c>
       <c r="D757" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E757" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F757" t="s">
         <v>470</v>
       </c>
       <c r="G757" s="1" t="s">
-        <v>2885</v>
+        <v>2886</v>
       </c>
       <c r="H757" t="s">
-        <v>2886</v>
+        <v>2887</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2887</v>
+        <v>2888</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
         <v>156</v>
       </c>
       <c r="D758" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E758" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F758" t="s">
         <v>306</v>
       </c>
       <c r="G758" s="1" t="s">
-        <v>2888</v>
+        <v>2889</v>
       </c>
       <c r="H758" t="s">
-        <v>2889</v>
+        <v>2890</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2890</v>
+        <v>2891</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
         <v>160</v>
       </c>
       <c r="D759" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E759" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F759" t="s">
         <v>306</v>
       </c>
       <c r="G759" s="1" t="s">
-        <v>2891</v>
+        <v>2892</v>
       </c>
       <c r="H759" t="s">
-        <v>2892</v>
+        <v>2893</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2893</v>
+        <v>2894</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
         <v>164</v>
       </c>
       <c r="D760" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E760" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F760" t="s">
         <v>445</v>
       </c>
       <c r="G760" s="1" t="s">
-        <v>2894</v>
+        <v>2895</v>
       </c>
       <c r="H760" t="s">
-        <v>2895</v>
+        <v>2896</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2896</v>
+        <v>2897</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
         <v>168</v>
       </c>
       <c r="D761" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E761" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F761" t="s">
-        <v>2897</v>
+        <v>2898</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>2898</v>
+        <v>2899</v>
       </c>
       <c r="H761" t="s">
-        <v>2899</v>
+        <v>2900</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2900</v>
+        <v>2901</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
         <v>172</v>
       </c>
       <c r="D762" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E762" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F762" t="s">
         <v>272</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>2901</v>
+        <v>2902</v>
       </c>
       <c r="H762" t="s">
-        <v>2902</v>
+        <v>2903</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>2903</v>
+        <v>2904</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
         <v>176</v>
       </c>
       <c r="D763" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E763" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F763" t="s">
-        <v>2904</v>
+        <v>2905</v>
       </c>
       <c r="G763" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="H763" t="s">
-        <v>2905</v>
+        <v>2906</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>2906</v>
+        <v>2907</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
         <v>180</v>
       </c>
       <c r="D764" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E764" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F764" t="s">
         <v>364</v>
       </c>
       <c r="G764" s="1" t="s">
-        <v>2907</v>
+        <v>2908</v>
       </c>
       <c r="H764" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>2909</v>
+        <v>2910</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
         <v>184</v>
       </c>
       <c r="D765" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E765" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F765" t="s">
         <v>364</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>2910</v>
+        <v>2911</v>
       </c>
       <c r="H765" t="s">
-        <v>2908</v>
+        <v>2909</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>2911</v>
+        <v>2912</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
         <v>188</v>
       </c>
       <c r="D766" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E766" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F766" t="s">
         <v>639</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>2912</v>
+        <v>2913</v>
       </c>
       <c r="H766" t="s">
-        <v>2913</v>
+        <v>2914</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2914</v>
+        <v>2915</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
         <v>192</v>
       </c>
       <c r="D767" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E767" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F767" t="s">
         <v>558</v>
       </c>
       <c r="G767" s="1" t="s">
-        <v>2915</v>
+        <v>2916</v>
       </c>
       <c r="H767" t="s">
-        <v>2916</v>
+        <v>2917</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>2917</v>
+        <v>2918</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
         <v>196</v>
       </c>
       <c r="D768" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E768" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F768" t="s">
         <v>338</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>2918</v>
+        <v>2919</v>
       </c>
       <c r="H768" t="s">
-        <v>2919</v>
+        <v>2920</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>2920</v>
+        <v>2921</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
         <v>200</v>
       </c>
       <c r="D769" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E769" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F769" t="s">
         <v>338</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>2921</v>
+        <v>2922</v>
       </c>
       <c r="H769" t="s">
-        <v>2922</v>
+        <v>2923</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>2923</v>
+        <v>2924</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
         <v>204</v>
       </c>
       <c r="D770" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E770" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F770" t="s">
         <v>625</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>2924</v>
+        <v>2925</v>
       </c>
       <c r="H770" t="s">
-        <v>2925</v>
+        <v>2926</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>2926</v>
+        <v>2927</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
         <v>208</v>
       </c>
       <c r="D771" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E771" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F771" t="s">
         <v>579</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>2927</v>
+        <v>2928</v>
       </c>
       <c r="H771" t="s">
-        <v>2928</v>
+        <v>2929</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
-        <v>2929</v>
+        <v>2930</v>
       </c>
       <c r="B772" t="s">
         <v>9</v>
       </c>
       <c r="C772" t="s">
         <v>212</v>
       </c>
       <c r="D772" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E772" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F772" t="s">
         <v>579</v>
       </c>
       <c r="G772" s="1" t="s">
-        <v>2930</v>
+        <v>2931</v>
       </c>
       <c r="H772" t="s">
-        <v>2931</v>
+        <v>2932</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>2932</v>
+        <v>2933</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
         <v>216</v>
       </c>
       <c r="D773" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E773" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F773" t="s">
-        <v>2933</v>
+        <v>2934</v>
       </c>
       <c r="G773" s="1" t="s">
-        <v>2934</v>
+        <v>2935</v>
       </c>
       <c r="H773" t="s">
-        <v>2935</v>
+        <v>2936</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>2936</v>
+        <v>2937</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
         <v>409</v>
       </c>
       <c r="D774" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E774" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F774" t="s">
         <v>579</v>
       </c>
       <c r="G774" s="1" t="s">
-        <v>2937</v>
+        <v>2938</v>
       </c>
       <c r="H774" t="s">
-        <v>2938</v>
+        <v>2939</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>2939</v>
+        <v>2940</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
         <v>413</v>
       </c>
       <c r="D775" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E775" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F775" t="s">
         <v>579</v>
       </c>
       <c r="G775" s="1" t="s">
-        <v>2940</v>
+        <v>2941</v>
       </c>
       <c r="H775" t="s">
-        <v>2941</v>
+        <v>2942</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>2942</v>
+        <v>2943</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
         <v>418</v>
       </c>
       <c r="D776" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E776" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F776" t="s">
         <v>639</v>
       </c>
       <c r="G776" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="H776" t="s">
-        <v>2943</v>
+        <v>2944</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>2944</v>
+        <v>2945</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
         <v>422</v>
       </c>
       <c r="D777" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E777" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F777" t="s">
         <v>286</v>
       </c>
       <c r="G777" s="1" t="s">
-        <v>2945</v>
+        <v>2946</v>
       </c>
       <c r="H777" t="s">
-        <v>2946</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>2947</v>
+        <v>2948</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
         <v>427</v>
       </c>
       <c r="D778" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E778" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F778" t="s">
         <v>749</v>
       </c>
       <c r="G778" s="1" t="s">
-        <v>2948</v>
+        <v>2949</v>
       </c>
       <c r="H778" t="s">
-        <v>2949</v>
+        <v>2950</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>2950</v>
+        <v>2951</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
         <v>431</v>
       </c>
       <c r="D779" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E779" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F779" t="s">
         <v>749</v>
       </c>
       <c r="G779" s="1" t="s">
-        <v>2951</v>
+        <v>2952</v>
       </c>
       <c r="H779" t="s">
-        <v>2952</v>
+        <v>2953</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>2953</v>
+        <v>2954</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
         <v>436</v>
       </c>
       <c r="D780" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E780" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F780" t="s">
         <v>749</v>
       </c>
       <c r="G780" s="1" t="s">
-        <v>2954</v>
+        <v>2955</v>
       </c>
       <c r="H780" t="s">
-        <v>2955</v>
+        <v>2956</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>2956</v>
+        <v>2957</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
         <v>440</v>
       </c>
       <c r="D781" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E781" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F781" t="s">
         <v>749</v>
       </c>
       <c r="G781" s="1" t="s">
-        <v>2957</v>
+        <v>2958</v>
       </c>
       <c r="H781" t="s">
-        <v>2958</v>
+        <v>2959</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>2959</v>
+        <v>2960</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
         <v>444</v>
       </c>
       <c r="D782" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E782" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F782" t="s">
         <v>749</v>
       </c>
       <c r="G782" s="1" t="s">
-        <v>2960</v>
+        <v>2961</v>
       </c>
       <c r="H782" t="s">
-        <v>2961</v>
+        <v>2962</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>2962</v>
+        <v>2963</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
         <v>449</v>
       </c>
       <c r="D783" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E783" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F783" t="s">
         <v>338</v>
       </c>
       <c r="G783" s="1" t="s">
-        <v>2963</v>
+        <v>2964</v>
       </c>
       <c r="H783" t="s">
-        <v>2964</v>
+        <v>2965</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>2965</v>
+        <v>2966</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
         <v>453</v>
       </c>
       <c r="D784" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E784" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F784" t="s">
         <v>338</v>
       </c>
       <c r="G784" s="1" t="s">
-        <v>2966</v>
+        <v>2967</v>
       </c>
       <c r="H784" t="s">
-        <v>2967</v>
+        <v>2968</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>2968</v>
+        <v>2969</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
         <v>457</v>
       </c>
       <c r="D785" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E785" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F785" t="s">
         <v>338</v>
       </c>
       <c r="G785" s="1" t="s">
-        <v>2969</v>
+        <v>2970</v>
       </c>
       <c r="H785" t="s">
-        <v>2970</v>
+        <v>2971</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>2971</v>
+        <v>2972</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
         <v>461</v>
       </c>
       <c r="D786" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E786" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F786" t="s">
-        <v>2972</v>
+        <v>2973</v>
       </c>
       <c r="G786" s="1" t="s">
-        <v>2973</v>
+        <v>2974</v>
       </c>
       <c r="H786" t="s">
-        <v>2974</v>
+        <v>2975</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>2975</v>
+        <v>2976</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
         <v>465</v>
       </c>
       <c r="D787" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E787" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F787" t="s">
         <v>864</v>
       </c>
       <c r="G787" s="1" t="s">
-        <v>2976</v>
+        <v>2977</v>
       </c>
       <c r="H787" t="s">
-        <v>2977</v>
+        <v>2978</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" t="s">
-        <v>2978</v>
+        <v>2979</v>
       </c>
       <c r="B788" t="s">
         <v>9</v>
       </c>
       <c r="C788" t="s">
         <v>469</v>
       </c>
       <c r="D788" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E788" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F788" t="s">
-        <v>2979</v>
+        <v>2980</v>
       </c>
       <c r="G788" s="1" t="s">
-        <v>2980</v>
+        <v>2981</v>
       </c>
       <c r="H788" t="s">
-        <v>2981</v>
+        <v>2982</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" t="s">
-        <v>2982</v>
+        <v>2983</v>
       </c>
       <c r="B789" t="s">
         <v>9</v>
       </c>
       <c r="C789" t="s">
         <v>474</v>
       </c>
       <c r="D789" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E789" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F789" t="s">
-        <v>2983</v>
+        <v>2984</v>
       </c>
       <c r="G789" s="1" t="s">
-        <v>2984</v>
+        <v>2985</v>
       </c>
       <c r="H789" t="s">
-        <v>2985</v>
+        <v>2986</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" t="s">
-        <v>2986</v>
+        <v>2987</v>
       </c>
       <c r="B790" t="s">
         <v>9</v>
       </c>
       <c r="C790" t="s">
         <v>478</v>
       </c>
       <c r="D790" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E790" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F790" t="s">
-        <v>2987</v>
+        <v>2988</v>
       </c>
       <c r="G790" s="1" t="s">
-        <v>2988</v>
+        <v>2989</v>
       </c>
       <c r="H790" t="s">
-        <v>2989</v>
+        <v>2990</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" t="s">
-        <v>2990</v>
+        <v>2991</v>
       </c>
       <c r="B791" t="s">
         <v>9</v>
       </c>
       <c r="C791" t="s">
         <v>483</v>
       </c>
       <c r="D791" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E791" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F791" t="s">
         <v>268</v>
       </c>
       <c r="G791" s="1" t="s">
-        <v>2991</v>
+        <v>2992</v>
       </c>
       <c r="H791" t="s">
-        <v>2992</v>
+        <v>2993</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" t="s">
-        <v>2993</v>
+        <v>2994</v>
       </c>
       <c r="B792" t="s">
         <v>9</v>
       </c>
       <c r="C792" t="s">
         <v>487</v>
       </c>
       <c r="D792" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E792" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F792" t="s">
         <v>268</v>
       </c>
       <c r="G792" s="1" t="s">
-        <v>2994</v>
+        <v>2995</v>
       </c>
       <c r="H792" t="s">
-        <v>2995</v>
+        <v>2996</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" t="s">
-        <v>2996</v>
+        <v>2997</v>
       </c>
       <c r="B793" t="s">
         <v>9</v>
       </c>
       <c r="C793" t="s">
         <v>491</v>
       </c>
       <c r="D793" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E793" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F793" t="s">
         <v>268</v>
       </c>
       <c r="G793" s="1" t="s">
-        <v>2997</v>
+        <v>2998</v>
       </c>
       <c r="H793" t="s">
-        <v>2998</v>
+        <v>2999</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" t="s">
-        <v>2999</v>
+        <v>3000</v>
       </c>
       <c r="B794" t="s">
         <v>9</v>
       </c>
       <c r="C794" t="s">
         <v>496</v>
       </c>
       <c r="D794" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E794" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F794" t="s">
         <v>338</v>
       </c>
       <c r="G794" s="1" t="s">
-        <v>3000</v>
+        <v>3001</v>
       </c>
       <c r="H794" t="s">
-        <v>3001</v>
+        <v>3002</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" t="s">
-        <v>3002</v>
+        <v>3003</v>
       </c>
       <c r="B795" t="s">
         <v>9</v>
       </c>
       <c r="C795" t="s">
         <v>500</v>
       </c>
       <c r="D795" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E795" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F795" t="s">
-        <v>3003</v>
+        <v>3004</v>
       </c>
       <c r="G795" s="1" t="s">
-        <v>3004</v>
+        <v>3005</v>
       </c>
       <c r="H795" t="s">
-        <v>3005</v>
+        <v>3006</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" t="s">
-        <v>3006</v>
+        <v>3007</v>
       </c>
       <c r="B796" t="s">
         <v>9</v>
       </c>
       <c r="C796" t="s">
         <v>504</v>
       </c>
       <c r="D796" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E796" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F796" t="s">
-        <v>2811</v>
+        <v>2812</v>
       </c>
       <c r="G796" s="1" t="s">
-        <v>3007</v>
+        <v>3008</v>
       </c>
       <c r="H796" t="s">
-        <v>3008</v>
+        <v>3009</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" t="s">
-        <v>3009</v>
+        <v>3010</v>
       </c>
       <c r="B797" t="s">
         <v>9</v>
       </c>
       <c r="C797" t="s">
         <v>508</v>
       </c>
       <c r="D797" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E797" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F797" t="s">
         <v>749</v>
       </c>
       <c r="G797" s="1" t="s">
-        <v>3010</v>
+        <v>3011</v>
       </c>
       <c r="H797" t="s">
-        <v>3011</v>
+        <v>3012</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" t="s">
-        <v>3012</v>
+        <v>3013</v>
       </c>
       <c r="B798" t="s">
         <v>9</v>
       </c>
       <c r="C798" t="s">
         <v>512</v>
       </c>
       <c r="D798" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E798" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F798" t="s">
         <v>864</v>
       </c>
       <c r="G798" s="1" t="s">
-        <v>3013</v>
+        <v>3014</v>
       </c>
       <c r="H798" t="s">
-        <v>3014</v>
+        <v>3015</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" t="s">
-        <v>3015</v>
+        <v>3016</v>
       </c>
       <c r="B799" t="s">
         <v>9</v>
       </c>
       <c r="C799" t="s">
         <v>516</v>
       </c>
       <c r="D799" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E799" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F799" t="s">
         <v>1259</v>
       </c>
       <c r="G799" s="1" t="s">
-        <v>3016</v>
+        <v>3017</v>
       </c>
       <c r="H799" t="s">
-        <v>3017</v>
+        <v>3018</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" t="s">
-        <v>3018</v>
+        <v>3019</v>
       </c>
       <c r="B800" t="s">
         <v>9</v>
       </c>
       <c r="C800" t="s">
         <v>520</v>
       </c>
       <c r="D800" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E800" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F800" t="s">
         <v>249</v>
       </c>
       <c r="G800" s="1" t="s">
-        <v>3019</v>
+        <v>3020</v>
       </c>
       <c r="H800" t="s">
-        <v>3020</v>
+        <v>3021</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" t="s">
-        <v>3021</v>
+        <v>3022</v>
       </c>
       <c r="B801" t="s">
         <v>9</v>
       </c>
       <c r="C801" t="s">
         <v>524</v>
       </c>
       <c r="D801" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E801" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F801" t="s">
         <v>249</v>
       </c>
       <c r="G801" s="1" t="s">
-        <v>3022</v>
+        <v>3023</v>
       </c>
       <c r="H801" t="s">
-        <v>3023</v>
+        <v>3024</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" t="s">
-        <v>3024</v>
+        <v>3025</v>
       </c>
       <c r="B802" t="s">
         <v>9</v>
       </c>
       <c r="C802" t="s">
         <v>528</v>
       </c>
       <c r="D802" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E802" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F802" t="s">
         <v>964</v>
       </c>
       <c r="G802" s="1" t="s">
-        <v>3025</v>
+        <v>3026</v>
       </c>
       <c r="H802" t="s">
-        <v>3026</v>
+        <v>3027</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" t="s">
-        <v>3027</v>
+        <v>3028</v>
       </c>
       <c r="B803" t="s">
         <v>9</v>
       </c>
       <c r="C803" t="s">
         <v>532</v>
       </c>
       <c r="D803" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E803" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F803" t="s">
-        <v>2605</v>
+        <v>2606</v>
       </c>
       <c r="G803" s="1" t="s">
-        <v>3028</v>
+        <v>3029</v>
       </c>
       <c r="H803" t="s">
-        <v>3029</v>
+        <v>3030</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" t="s">
-        <v>3030</v>
+        <v>3031</v>
       </c>
       <c r="B804" t="s">
         <v>9</v>
       </c>
       <c r="C804" t="s">
         <v>536</v>
       </c>
       <c r="D804" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E804" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F804" t="s">
         <v>242</v>
       </c>
       <c r="G804" s="1" t="s">
-        <v>3031</v>
+        <v>3032</v>
       </c>
       <c r="H804" t="s">
-        <v>3032</v>
+        <v>3033</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" t="s">
-        <v>3033</v>
+        <v>3034</v>
       </c>
       <c r="B805" t="s">
         <v>9</v>
       </c>
       <c r="C805" t="s">
         <v>540</v>
       </c>
       <c r="D805" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E805" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F805" t="s">
         <v>620</v>
       </c>
       <c r="G805" s="1" t="s">
-        <v>3034</v>
+        <v>3035</v>
       </c>
       <c r="H805" t="s">
-        <v>3035</v>
+        <v>3036</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" t="s">
-        <v>3036</v>
+        <v>3037</v>
       </c>
       <c r="B806" t="s">
         <v>9</v>
       </c>
       <c r="C806" t="s">
         <v>544</v>
       </c>
       <c r="D806" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E806" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F806" t="s">
         <v>235</v>
       </c>
       <c r="G806" s="1" t="s">
-        <v>3037</v>
+        <v>3038</v>
       </c>
       <c r="H806" t="s">
-        <v>3038</v>
+        <v>3039</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" t="s">
-        <v>3039</v>
+        <v>3040</v>
       </c>
       <c r="B807" t="s">
         <v>9</v>
       </c>
       <c r="C807" t="s">
         <v>548</v>
       </c>
       <c r="D807" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E807" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F807" t="s">
         <v>235</v>
       </c>
       <c r="G807" s="1" t="s">
-        <v>3040</v>
+        <v>3041</v>
       </c>
       <c r="H807" t="s">
-        <v>3041</v>
+        <v>3042</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" t="s">
-        <v>3042</v>
+        <v>3043</v>
       </c>
       <c r="B808" t="s">
         <v>9</v>
       </c>
       <c r="C808" t="s">
         <v>552</v>
       </c>
       <c r="D808" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E808" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F808" t="s">
-        <v>3043</v>
+        <v>3044</v>
       </c>
       <c r="G808" s="1" t="s">
-        <v>3044</v>
+        <v>3045</v>
       </c>
       <c r="H808" t="s">
-        <v>3045</v>
+        <v>3046</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" t="s">
-        <v>3046</v>
+        <v>3047</v>
       </c>
       <c r="B809" t="s">
         <v>9</v>
       </c>
       <c r="C809" t="s">
         <v>557</v>
       </c>
       <c r="D809" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E809" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F809" t="s">
         <v>1480</v>
       </c>
       <c r="G809" s="1" t="s">
-        <v>3047</v>
+        <v>3048</v>
       </c>
       <c r="H809" t="s">
-        <v>3048</v>
+        <v>3049</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" t="s">
-        <v>3049</v>
+        <v>3050</v>
       </c>
       <c r="B810" t="s">
         <v>9</v>
       </c>
       <c r="C810" t="s">
         <v>562</v>
       </c>
       <c r="D810" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E810" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F810" t="s">
         <v>272</v>
       </c>
       <c r="G810" s="1" t="s">
-        <v>3050</v>
+        <v>3051</v>
       </c>
       <c r="H810" t="s">
-        <v>3051</v>
+        <v>3052</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" t="s">
-        <v>3052</v>
+        <v>3053</v>
       </c>
       <c r="B811" t="s">
         <v>9</v>
       </c>
       <c r="C811" t="s">
         <v>566</v>
       </c>
       <c r="D811" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E811" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F811" t="s">
         <v>338</v>
       </c>
       <c r="G811" s="1" t="s">
-        <v>3053</v>
+        <v>3054</v>
       </c>
       <c r="H811" t="s">
-        <v>3054</v>
+        <v>3055</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" t="s">
-        <v>3055</v>
+        <v>3056</v>
       </c>
       <c r="B812" t="s">
         <v>9</v>
       </c>
       <c r="C812" t="s">
         <v>570</v>
       </c>
       <c r="D812" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E812" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F812" t="s">
         <v>850</v>
       </c>
       <c r="G812" s="1" t="s">
-        <v>3056</v>
+        <v>3057</v>
       </c>
       <c r="H812" t="s">
-        <v>3057</v>
+        <v>3058</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" t="s">
-        <v>3058</v>
+        <v>3059</v>
       </c>
       <c r="B813" t="s">
         <v>9</v>
       </c>
       <c r="C813" t="s">
         <v>574</v>
       </c>
       <c r="D813" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E813" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F813" t="s">
         <v>850</v>
       </c>
       <c r="G813" s="1" t="s">
-        <v>3059</v>
+        <v>3060</v>
       </c>
       <c r="H813" t="s">
-        <v>3060</v>
+        <v>3061</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" t="s">
-        <v>3061</v>
+        <v>3062</v>
       </c>
       <c r="B814" t="s">
         <v>9</v>
       </c>
       <c r="C814" t="s">
         <v>578</v>
       </c>
       <c r="D814" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E814" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F814" t="s">
         <v>235</v>
       </c>
       <c r="G814" s="1" t="s">
-        <v>3062</v>
+        <v>3063</v>
       </c>
       <c r="H814" t="s">
-        <v>3063</v>
+        <v>3064</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" t="s">
-        <v>3064</v>
+        <v>3065</v>
       </c>
       <c r="B815" t="s">
         <v>9</v>
       </c>
       <c r="C815" t="s">
         <v>583</v>
       </c>
       <c r="D815" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E815" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F815" t="s">
         <v>235</v>
       </c>
       <c r="G815" s="1" t="s">
-        <v>3065</v>
+        <v>3066</v>
       </c>
       <c r="H815" t="s">
-        <v>3066</v>
+        <v>3067</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" t="s">
-        <v>3067</v>
+        <v>3068</v>
       </c>
       <c r="B816" t="s">
         <v>9</v>
       </c>
       <c r="C816" t="s">
         <v>587</v>
       </c>
       <c r="D816" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E816" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F816" t="s">
         <v>235</v>
       </c>
       <c r="G816" s="1" t="s">
-        <v>3068</v>
+        <v>3069</v>
       </c>
       <c r="H816" t="s">
-        <v>3069</v>
+        <v>3070</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" t="s">
-        <v>3070</v>
+        <v>3071</v>
       </c>
       <c r="B817" t="s">
         <v>9</v>
       </c>
       <c r="C817" t="s">
         <v>591</v>
       </c>
       <c r="D817" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E817" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F817" t="s">
         <v>235</v>
       </c>
       <c r="G817" s="1" t="s">
-        <v>3071</v>
+        <v>3072</v>
       </c>
       <c r="H817" t="s">
-        <v>3072</v>
+        <v>3073</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" t="s">
-        <v>3073</v>
+        <v>3074</v>
       </c>
       <c r="B818" t="s">
         <v>9</v>
       </c>
       <c r="C818" t="s">
         <v>595</v>
       </c>
       <c r="D818" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E818" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F818" t="s">
         <v>253</v>
       </c>
       <c r="G818" s="1" t="s">
-        <v>3074</v>
+        <v>3075</v>
       </c>
       <c r="H818" t="s">
-        <v>3075</v>
+        <v>3076</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" t="s">
-        <v>3076</v>
+        <v>3077</v>
       </c>
       <c r="B819" t="s">
         <v>9</v>
       </c>
       <c r="C819" t="s">
         <v>599</v>
       </c>
       <c r="D819" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E819" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F819" t="s">
         <v>242</v>
       </c>
       <c r="G819" s="1" t="s">
-        <v>3077</v>
+        <v>3078</v>
       </c>
       <c r="H819" t="s">
-        <v>3078</v>
+        <v>3079</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" t="s">
-        <v>3079</v>
+        <v>3080</v>
       </c>
       <c r="B820" t="s">
         <v>9</v>
       </c>
       <c r="C820" t="s">
         <v>603</v>
       </c>
       <c r="D820" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E820" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F820" t="s">
         <v>1080</v>
       </c>
       <c r="G820" s="1" t="s">
-        <v>3080</v>
+        <v>3081</v>
       </c>
       <c r="H820" t="s">
-        <v>3081</v>
+        <v>3082</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" t="s">
-        <v>3082</v>
+        <v>3083</v>
       </c>
       <c r="B821" t="s">
         <v>9</v>
       </c>
       <c r="C821" t="s">
         <v>607</v>
       </c>
       <c r="D821" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E821" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F821" t="s">
         <v>1080</v>
       </c>
       <c r="G821" s="1" t="s">
-        <v>3083</v>
+        <v>3084</v>
       </c>
       <c r="H821" t="s">
-        <v>3084</v>
+        <v>3085</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" t="s">
-        <v>3085</v>
+        <v>3086</v>
       </c>
       <c r="B822" t="s">
         <v>9</v>
       </c>
       <c r="C822" t="s">
         <v>611</v>
       </c>
       <c r="D822" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E822" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F822" t="s">
         <v>1134</v>
       </c>
       <c r="G822" s="1" t="s">
-        <v>3086</v>
+        <v>3087</v>
       </c>
       <c r="H822" t="s">
-        <v>3087</v>
+        <v>3088</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" t="s">
-        <v>3088</v>
+        <v>3089</v>
       </c>
       <c r="B823" t="s">
         <v>9</v>
       </c>
       <c r="C823" t="s">
         <v>615</v>
       </c>
       <c r="D823" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E823" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F823" t="s">
         <v>1059</v>
       </c>
       <c r="G823" s="1" t="s">
-        <v>3089</v>
+        <v>3090</v>
       </c>
       <c r="H823" t="s">
-        <v>3090</v>
+        <v>3091</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" t="s">
-        <v>3091</v>
+        <v>3092</v>
       </c>
       <c r="B824" t="s">
         <v>9</v>
       </c>
       <c r="C824" t="s">
         <v>619</v>
       </c>
       <c r="D824" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E824" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F824" t="s">
         <v>272</v>
       </c>
       <c r="G824" s="1" t="s">
-        <v>3092</v>
+        <v>3093</v>
       </c>
       <c r="H824" t="s">
-        <v>3093</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" t="s">
-        <v>3094</v>
+        <v>3095</v>
       </c>
       <c r="B825" t="s">
         <v>9</v>
       </c>
       <c r="C825" t="s">
         <v>624</v>
       </c>
       <c r="D825" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E825" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F825" t="s">
         <v>272</v>
       </c>
       <c r="G825" s="1" t="s">
-        <v>3095</v>
+        <v>3096</v>
       </c>
       <c r="H825" t="s">
-        <v>3093</v>
+        <v>3094</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" t="s">
-        <v>3096</v>
+        <v>3097</v>
       </c>
       <c r="B826" t="s">
         <v>9</v>
       </c>
       <c r="C826" t="s">
         <v>629</v>
       </c>
       <c r="D826" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E826" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F826" t="s">
         <v>235</v>
       </c>
       <c r="G826" s="1" t="s">
-        <v>3097</v>
+        <v>3098</v>
       </c>
       <c r="H826" t="s">
-        <v>3098</v>
+        <v>3099</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" t="s">
-        <v>3099</v>
+        <v>3100</v>
       </c>
       <c r="B827" t="s">
         <v>9</v>
       </c>
       <c r="C827" t="s">
         <v>634</v>
       </c>
       <c r="D827" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E827" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F827" t="s">
         <v>235</v>
       </c>
       <c r="G827" s="1" t="s">
-        <v>3100</v>
+        <v>3101</v>
       </c>
       <c r="H827" t="s">
-        <v>3101</v>
+        <v>3102</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" t="s">
-        <v>3102</v>
+        <v>3103</v>
       </c>
       <c r="B828" t="s">
         <v>9</v>
       </c>
       <c r="C828" t="s">
         <v>638</v>
       </c>
       <c r="D828" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E828" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F828" t="s">
         <v>235</v>
       </c>
       <c r="G828" s="1" t="s">
-        <v>3103</v>
+        <v>3104</v>
       </c>
       <c r="H828" t="s">
-        <v>3104</v>
+        <v>3105</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" t="s">
-        <v>3105</v>
+        <v>3106</v>
       </c>
       <c r="B829" t="s">
         <v>9</v>
       </c>
       <c r="C829" t="s">
         <v>643</v>
       </c>
       <c r="D829" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E829" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F829" t="s">
         <v>235</v>
       </c>
       <c r="G829" s="1" t="s">
-        <v>3106</v>
+        <v>3107</v>
       </c>
       <c r="H829" t="s">
-        <v>3107</v>
+        <v>3108</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" t="s">
-        <v>3108</v>
+        <v>3109</v>
       </c>
       <c r="B830" t="s">
         <v>9</v>
       </c>
       <c r="C830" t="s">
         <v>647</v>
       </c>
       <c r="D830" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E830" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F830" t="s">
         <v>235</v>
       </c>
       <c r="G830" s="1" t="s">
-        <v>3109</v>
+        <v>3110</v>
       </c>
       <c r="H830" t="s">
-        <v>3110</v>
+        <v>3111</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" t="s">
-        <v>3111</v>
+        <v>3112</v>
       </c>
       <c r="B831" t="s">
         <v>9</v>
       </c>
       <c r="C831" t="s">
         <v>651</v>
       </c>
       <c r="D831" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E831" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F831" t="s">
         <v>235</v>
       </c>
       <c r="G831" s="1" t="s">
-        <v>3112</v>
+        <v>3113</v>
       </c>
       <c r="H831" t="s">
-        <v>3113</v>
+        <v>3114</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" t="s">
-        <v>3114</v>
+        <v>3115</v>
       </c>
       <c r="B832" t="s">
         <v>9</v>
       </c>
       <c r="C832" t="s">
         <v>655</v>
       </c>
       <c r="D832" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E832" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F832" t="s">
         <v>235</v>
       </c>
       <c r="G832" s="1" t="s">
-        <v>3115</v>
+        <v>3116</v>
       </c>
       <c r="H832" t="s">
-        <v>3116</v>
+        <v>3117</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" t="s">
-        <v>3117</v>
+        <v>3118</v>
       </c>
       <c r="B833" t="s">
         <v>9</v>
       </c>
       <c r="C833" t="s">
         <v>659</v>
       </c>
       <c r="D833" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E833" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F833" t="s">
         <v>235</v>
       </c>
       <c r="G833" s="1" t="s">
-        <v>3118</v>
+        <v>3119</v>
       </c>
       <c r="H833" t="s">
-        <v>3119</v>
+        <v>3120</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" t="s">
-        <v>3120</v>
+        <v>3121</v>
       </c>
       <c r="B834" t="s">
         <v>9</v>
       </c>
       <c r="C834" t="s">
         <v>663</v>
       </c>
       <c r="D834" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E834" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F834" t="s">
         <v>1480</v>
       </c>
       <c r="G834" s="1" t="s">
-        <v>3121</v>
+        <v>3122</v>
       </c>
       <c r="H834" t="s">
-        <v>3122</v>
+        <v>3123</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" t="s">
-        <v>3123</v>
+        <v>3124</v>
       </c>
       <c r="B835" t="s">
         <v>9</v>
       </c>
       <c r="C835" t="s">
         <v>667</v>
       </c>
       <c r="D835" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E835" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F835" t="s">
-        <v>1545</v>
+        <v>1546</v>
       </c>
       <c r="G835" s="1" t="s">
-        <v>3124</v>
+        <v>3125</v>
       </c>
       <c r="H835" t="s">
-        <v>3125</v>
+        <v>3126</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" t="s">
-        <v>3126</v>
+        <v>3127</v>
       </c>
       <c r="B836" t="s">
         <v>9</v>
       </c>
       <c r="C836" t="s">
         <v>671</v>
       </c>
       <c r="D836" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E836" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F836" t="s">
-        <v>3127</v>
+        <v>3128</v>
       </c>
       <c r="G836" s="1" t="s">
-        <v>3128</v>
+        <v>3129</v>
       </c>
       <c r="H836" t="s">
-        <v>3129</v>
+        <v>3130</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" t="s">
-        <v>3130</v>
+        <v>3131</v>
       </c>
       <c r="B837" t="s">
         <v>9</v>
       </c>
       <c r="C837" t="s">
         <v>675</v>
       </c>
       <c r="D837" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E837" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F837" t="s">
         <v>1217</v>
       </c>
       <c r="G837" s="1" t="s">
-        <v>3131</v>
+        <v>3132</v>
       </c>
       <c r="H837" t="s">
-        <v>3132</v>
+        <v>3133</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" t="s">
-        <v>3133</v>
+        <v>3134</v>
       </c>
       <c r="B838" t="s">
         <v>9</v>
       </c>
       <c r="C838" t="s">
         <v>680</v>
       </c>
       <c r="D838" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E838" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F838" t="s">
         <v>1059</v>
       </c>
       <c r="G838" s="1" t="s">
-        <v>3134</v>
+        <v>3135</v>
       </c>
       <c r="H838" t="s">
-        <v>3135</v>
+        <v>3136</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" t="s">
-        <v>3136</v>
+        <v>3137</v>
       </c>
       <c r="B839" t="s">
         <v>9</v>
       </c>
       <c r="C839" t="s">
         <v>684</v>
       </c>
       <c r="D839" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E839" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F839" t="s">
-        <v>3137</v>
+        <v>3138</v>
       </c>
       <c r="G839" s="1" t="s">
-        <v>3138</v>
+        <v>3139</v>
       </c>
       <c r="H839" t="s">
-        <v>3139</v>
+        <v>3140</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" t="s">
-        <v>3140</v>
+        <v>3141</v>
       </c>
       <c r="B840" t="s">
         <v>9</v>
       </c>
       <c r="C840" t="s">
         <v>688</v>
       </c>
       <c r="D840" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E840" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F840" t="s">
         <v>306</v>
       </c>
       <c r="G840" s="1" t="s">
-        <v>3141</v>
+        <v>3142</v>
       </c>
       <c r="H840" t="s">
-        <v>3142</v>
+        <v>3143</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" t="s">
-        <v>3143</v>
+        <v>3144</v>
       </c>
       <c r="B841" t="s">
         <v>9</v>
       </c>
       <c r="C841" t="s">
         <v>692</v>
       </c>
       <c r="D841" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E841" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F841" t="s">
         <v>242</v>
       </c>
       <c r="G841" s="1" t="s">
-        <v>3144</v>
+        <v>3145</v>
       </c>
       <c r="H841" t="s">
-        <v>3145</v>
+        <v>3146</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" t="s">
-        <v>3146</v>
+        <v>3147</v>
       </c>
       <c r="B842" t="s">
         <v>9</v>
       </c>
       <c r="C842" t="s">
         <v>696</v>
       </c>
       <c r="D842" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E842" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F842" t="s">
         <v>242</v>
       </c>
       <c r="G842" s="1" t="s">
-        <v>3147</v>
+        <v>3148</v>
       </c>
       <c r="H842" t="s">
-        <v>3148</v>
+        <v>3149</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" t="s">
-        <v>3149</v>
+        <v>3150</v>
       </c>
       <c r="B843" t="s">
         <v>9</v>
       </c>
       <c r="C843" t="s">
         <v>701</v>
       </c>
       <c r="D843" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E843" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F843" t="s">
         <v>242</v>
       </c>
       <c r="G843" s="1" t="s">
-        <v>3150</v>
+        <v>3151</v>
       </c>
       <c r="H843" t="s">
-        <v>3151</v>
+        <v>3152</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" t="s">
-        <v>3152</v>
+        <v>3153</v>
       </c>
       <c r="B844" t="s">
         <v>9</v>
       </c>
       <c r="C844" t="s">
         <v>705</v>
       </c>
       <c r="D844" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E844" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F844" t="s">
         <v>850</v>
       </c>
       <c r="G844" s="1" t="s">
-        <v>3153</v>
+        <v>3154</v>
       </c>
       <c r="H844" t="s">
-        <v>3154</v>
+        <v>3155</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" t="s">
-        <v>3155</v>
+        <v>3156</v>
       </c>
       <c r="B845" t="s">
         <v>9</v>
       </c>
       <c r="C845" t="s">
         <v>710</v>
       </c>
       <c r="D845" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E845" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F845" t="s">
         <v>850</v>
       </c>
       <c r="G845" s="1" t="s">
-        <v>3156</v>
+        <v>3157</v>
       </c>
       <c r="H845" t="s">
-        <v>3157</v>
+        <v>3158</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" t="s">
-        <v>3158</v>
+        <v>3159</v>
       </c>
       <c r="B846" t="s">
         <v>9</v>
       </c>
       <c r="C846" t="s">
         <v>715</v>
       </c>
       <c r="D846" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E846" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F846" t="s">
         <v>1285</v>
       </c>
       <c r="G846" s="1" t="s">
-        <v>3159</v>
+        <v>3160</v>
       </c>
       <c r="H846" t="s">
-        <v>3160</v>
+        <v>3161</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" t="s">
-        <v>3161</v>
+        <v>3162</v>
       </c>
       <c r="B847" t="s">
         <v>9</v>
       </c>
       <c r="C847" t="s">
         <v>720</v>
       </c>
       <c r="D847" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E847" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F847" t="s">
         <v>235</v>
       </c>
       <c r="G847" s="1" t="s">
-        <v>3162</v>
+        <v>3163</v>
       </c>
       <c r="H847" t="s">
-        <v>3163</v>
+        <v>3164</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" t="s">
-        <v>3164</v>
+        <v>3165</v>
       </c>
       <c r="B848" t="s">
         <v>9</v>
       </c>
       <c r="C848" t="s">
         <v>724</v>
       </c>
       <c r="D848" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E848" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F848" t="s">
         <v>235</v>
       </c>
       <c r="G848" s="1" t="s">
-        <v>3165</v>
+        <v>3166</v>
       </c>
       <c r="H848" t="s">
-        <v>3166</v>
+        <v>3167</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" t="s">
-        <v>3167</v>
+        <v>3168</v>
       </c>
       <c r="B849" t="s">
         <v>9</v>
       </c>
       <c r="C849" t="s">
         <v>728</v>
       </c>
       <c r="D849" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E849" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F849" t="s">
         <v>390</v>
       </c>
       <c r="G849" s="1" t="s">
-        <v>3168</v>
+        <v>3169</v>
       </c>
       <c r="H849" t="s">
-        <v>3169</v>
+        <v>3170</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" t="s">
-        <v>3170</v>
+        <v>3171</v>
       </c>
       <c r="B850" t="s">
         <v>9</v>
       </c>
       <c r="C850" t="s">
         <v>732</v>
       </c>
       <c r="D850" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E850" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F850" t="s">
-        <v>3171</v>
+        <v>3172</v>
       </c>
       <c r="G850" s="1" t="s">
-        <v>3172</v>
+        <v>3173</v>
       </c>
       <c r="H850" t="s">
-        <v>3173</v>
+        <v>3174</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" t="s">
-        <v>3174</v>
+        <v>3175</v>
       </c>
       <c r="B851" t="s">
         <v>9</v>
       </c>
       <c r="C851" t="s">
         <v>736</v>
       </c>
       <c r="D851" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E851" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F851" t="s">
         <v>1217</v>
       </c>
       <c r="G851" s="1" t="s">
-        <v>3175</v>
+        <v>3176</v>
       </c>
       <c r="H851" t="s">
-        <v>3176</v>
+        <v>3177</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" t="s">
-        <v>3177</v>
+        <v>3178</v>
       </c>
       <c r="B852" t="s">
         <v>9</v>
       </c>
       <c r="C852" t="s">
         <v>740</v>
       </c>
       <c r="D852" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E852" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F852" t="s">
         <v>268</v>
       </c>
       <c r="G852" s="1" t="s">
-        <v>3178</v>
+        <v>3179</v>
       </c>
       <c r="H852" t="s">
-        <v>3179</v>
+        <v>3180</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" t="s">
-        <v>3180</v>
+        <v>3181</v>
       </c>
       <c r="B853" t="s">
         <v>9</v>
       </c>
       <c r="C853" t="s">
         <v>744</v>
       </c>
       <c r="D853" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E853" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F853" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
       <c r="G853" s="1" t="s">
-        <v>3182</v>
+        <v>3183</v>
       </c>
       <c r="H853" t="s">
-        <v>3183</v>
+        <v>3184</v>
       </c>
     </row>
     <row r="854" spans="1:8">
       <c r="A854" t="s">
-        <v>3184</v>
+        <v>3185</v>
       </c>
       <c r="B854" t="s">
         <v>9</v>
       </c>
       <c r="C854" t="s">
         <v>748</v>
       </c>
       <c r="D854" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E854" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F854" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
       <c r="G854" s="1" t="s">
-        <v>3185</v>
+        <v>3186</v>
       </c>
       <c r="H854" t="s">
-        <v>3186</v>
+        <v>3187</v>
       </c>
     </row>
     <row r="855" spans="1:8">
       <c r="A855" t="s">
-        <v>3187</v>
+        <v>3188</v>
       </c>
       <c r="B855" t="s">
         <v>9</v>
       </c>
       <c r="C855" t="s">
         <v>753</v>
       </c>
       <c r="D855" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E855" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F855" t="s">
-        <v>3181</v>
+        <v>3182</v>
       </c>
       <c r="G855" s="1" t="s">
-        <v>3188</v>
+        <v>3189</v>
       </c>
       <c r="H855" t="s">
-        <v>3189</v>
+        <v>3190</v>
       </c>
     </row>
     <row r="856" spans="1:8">
       <c r="A856" t="s">
-        <v>3190</v>
+        <v>3191</v>
       </c>
       <c r="B856" t="s">
         <v>9</v>
       </c>
       <c r="C856" t="s">
         <v>757</v>
       </c>
       <c r="D856" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E856" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F856" t="s">
         <v>850</v>
       </c>
       <c r="G856" s="1" t="s">
-        <v>3191</v>
+        <v>3192</v>
       </c>
       <c r="H856" t="s">
-        <v>3192</v>
+        <v>3193</v>
       </c>
     </row>
     <row r="857" spans="1:8">
       <c r="A857" t="s">
-        <v>3193</v>
+        <v>3194</v>
       </c>
       <c r="B857" t="s">
         <v>9</v>
       </c>
       <c r="C857" t="s">
         <v>761</v>
       </c>
       <c r="D857" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E857" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F857" t="s">
         <v>1226</v>
       </c>
       <c r="G857" s="1" t="s">
-        <v>3194</v>
+        <v>3195</v>
       </c>
       <c r="H857" t="s">
-        <v>3195</v>
+        <v>3196</v>
       </c>
     </row>
     <row r="858" spans="1:8">
       <c r="A858" t="s">
-        <v>3196</v>
+        <v>3197</v>
       </c>
       <c r="B858" t="s">
         <v>9</v>
       </c>
       <c r="C858" t="s">
         <v>765</v>
       </c>
       <c r="D858" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E858" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F858" t="s">
         <v>235</v>
       </c>
       <c r="G858" s="1" t="s">
-        <v>3197</v>
+        <v>3198</v>
       </c>
       <c r="H858" t="s">
-        <v>3198</v>
+        <v>3199</v>
       </c>
     </row>
     <row r="859" spans="1:8">
       <c r="A859" t="s">
-        <v>3199</v>
+        <v>3200</v>
       </c>
       <c r="B859" t="s">
         <v>9</v>
       </c>
       <c r="C859" t="s">
         <v>769</v>
       </c>
       <c r="D859" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E859" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F859" t="s">
-        <v>3200</v>
+        <v>3201</v>
       </c>
       <c r="G859" s="1" t="s">
-        <v>3201</v>
+        <v>3202</v>
       </c>
       <c r="H859" t="s">
-        <v>3202</v>
+        <v>3203</v>
       </c>
     </row>
     <row r="860" spans="1:8">
       <c r="A860" t="s">
-        <v>3203</v>
+        <v>3204</v>
       </c>
       <c r="B860" t="s">
         <v>9</v>
       </c>
       <c r="C860" t="s">
         <v>773</v>
       </c>
       <c r="D860" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E860" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F860" t="s">
-        <v>3204</v>
+        <v>3205</v>
       </c>
       <c r="G860" s="1" t="s">
-        <v>3205</v>
+        <v>3206</v>
       </c>
       <c r="H860" t="s">
-        <v>3206</v>
+        <v>3207</v>
       </c>
     </row>
     <row r="861" spans="1:8">
       <c r="A861" t="s">
-        <v>3207</v>
+        <v>3208</v>
       </c>
       <c r="B861" t="s">
         <v>9</v>
       </c>
       <c r="C861" t="s">
         <v>778</v>
       </c>
       <c r="D861" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E861" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F861" t="s">
         <v>905</v>
       </c>
       <c r="G861" s="1" t="s">
-        <v>3208</v>
+        <v>3209</v>
       </c>
       <c r="H861" t="s">
-        <v>3209</v>
+        <v>3210</v>
       </c>
     </row>
     <row r="862" spans="1:8">
       <c r="A862" t="s">
-        <v>3210</v>
+        <v>3211</v>
       </c>
       <c r="B862" t="s">
         <v>9</v>
       </c>
       <c r="C862" t="s">
         <v>782</v>
       </c>
       <c r="D862" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E862" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F862" t="s">
         <v>1059</v>
       </c>
       <c r="G862" s="1" t="s">
-        <v>3211</v>
+        <v>3212</v>
       </c>
       <c r="H862" t="s">
-        <v>3212</v>
+        <v>3213</v>
       </c>
     </row>
     <row r="863" spans="1:8">
       <c r="A863" t="s">
-        <v>3213</v>
+        <v>3214</v>
       </c>
       <c r="B863" t="s">
         <v>9</v>
       </c>
       <c r="C863" t="s">
         <v>787</v>
       </c>
       <c r="D863" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E863" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F863" t="s">
         <v>1134</v>
       </c>
       <c r="G863" s="1" t="s">
-        <v>3214</v>
+        <v>3215</v>
       </c>
       <c r="H863" t="s">
-        <v>3215</v>
+        <v>3216</v>
       </c>
     </row>
     <row r="864" spans="1:8">
       <c r="A864" t="s">
-        <v>3216</v>
+        <v>3217</v>
       </c>
       <c r="B864" t="s">
         <v>9</v>
       </c>
       <c r="C864" t="s">
         <v>791</v>
       </c>
       <c r="D864" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E864" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F864" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="G864" s="1" t="s">
-        <v>3217</v>
+        <v>3218</v>
       </c>
       <c r="H864" t="s">
-        <v>3218</v>
+        <v>3219</v>
       </c>
     </row>
     <row r="865" spans="1:8">
       <c r="A865" t="s">
-        <v>3219</v>
+        <v>3220</v>
       </c>
       <c r="B865" t="s">
         <v>9</v>
       </c>
       <c r="C865" t="s">
         <v>795</v>
       </c>
       <c r="D865" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E865" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F865" t="s">
         <v>1285</v>
       </c>
       <c r="G865" s="1" t="s">
-        <v>3220</v>
+        <v>3221</v>
       </c>
       <c r="H865" t="s">
-        <v>3221</v>
+        <v>3222</v>
       </c>
     </row>
     <row r="866" spans="1:8">
       <c r="A866" t="s">
-        <v>3222</v>
+        <v>3223</v>
       </c>
       <c r="B866" t="s">
         <v>9</v>
       </c>
       <c r="C866" t="s">
         <v>799</v>
       </c>
       <c r="D866" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E866" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F866" t="s">
         <v>306</v>
       </c>
       <c r="G866" s="1" t="s">
-        <v>3223</v>
+        <v>3224</v>
       </c>
       <c r="H866" t="s">
-        <v>3224</v>
+        <v>3225</v>
       </c>
     </row>
     <row r="867" spans="1:8">
       <c r="A867" t="s">
-        <v>3225</v>
+        <v>3226</v>
       </c>
       <c r="B867" t="s">
         <v>9</v>
       </c>
       <c r="C867" t="s">
         <v>803</v>
       </c>
       <c r="D867" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E867" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F867" t="s">
         <v>364</v>
       </c>
       <c r="G867" s="1" t="s">
-        <v>3226</v>
+        <v>3227</v>
       </c>
       <c r="H867" t="s">
-        <v>3227</v>
+        <v>3228</v>
       </c>
     </row>
     <row r="868" spans="1:8">
       <c r="A868" t="s">
-        <v>3228</v>
+        <v>3229</v>
       </c>
       <c r="B868" t="s">
         <v>9</v>
       </c>
       <c r="C868" t="s">
         <v>807</v>
       </c>
       <c r="D868" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E868" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F868" t="s">
         <v>242</v>
       </c>
       <c r="G868" s="1" t="s">
-        <v>3229</v>
+        <v>3230</v>
       </c>
       <c r="H868" t="s">
-        <v>3230</v>
+        <v>3231</v>
       </c>
     </row>
     <row r="869" spans="1:8">
       <c r="A869" t="s">
-        <v>3231</v>
+        <v>3232</v>
       </c>
       <c r="B869" t="s">
         <v>9</v>
       </c>
       <c r="C869" t="s">
         <v>811</v>
       </c>
       <c r="D869" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E869" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F869" t="s">
         <v>364</v>
       </c>
       <c r="G869" s="1" t="s">
-        <v>3232</v>
+        <v>3233</v>
       </c>
       <c r="H869" t="s">
-        <v>3233</v>
+        <v>3234</v>
       </c>
     </row>
     <row r="870" spans="1:8">
       <c r="A870" t="s">
-        <v>3234</v>
+        <v>3235</v>
       </c>
       <c r="B870" t="s">
         <v>9</v>
       </c>
       <c r="C870" t="s">
         <v>815</v>
       </c>
       <c r="D870" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E870" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F870" t="s">
         <v>364</v>
       </c>
       <c r="G870" s="1" t="s">
-        <v>3235</v>
+        <v>3236</v>
       </c>
       <c r="H870" t="s">
-        <v>3236</v>
+        <v>3237</v>
       </c>
     </row>
     <row r="871" spans="1:8">
       <c r="A871" t="s">
-        <v>3237</v>
+        <v>3238</v>
       </c>
       <c r="B871" t="s">
         <v>9</v>
       </c>
       <c r="C871" t="s">
         <v>819</v>
       </c>
       <c r="D871" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E871" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F871" t="s">
         <v>364</v>
       </c>
       <c r="G871" s="1" t="s">
-        <v>3238</v>
+        <v>3239</v>
       </c>
       <c r="H871" t="s">
-        <v>3239</v>
+        <v>3240</v>
       </c>
     </row>
     <row r="872" spans="1:8">
       <c r="A872" t="s">
-        <v>3240</v>
+        <v>3241</v>
       </c>
       <c r="B872" t="s">
         <v>9</v>
       </c>
       <c r="C872" t="s">
         <v>824</v>
       </c>
       <c r="D872" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E872" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F872" t="s">
         <v>235</v>
       </c>
       <c r="G872" s="1" t="s">
-        <v>3241</v>
+        <v>3242</v>
       </c>
       <c r="H872" t="s">
-        <v>3242</v>
+        <v>3243</v>
       </c>
     </row>
     <row r="873" spans="1:8">
       <c r="A873" t="s">
-        <v>3243</v>
+        <v>3244</v>
       </c>
       <c r="B873" t="s">
         <v>9</v>
       </c>
       <c r="C873" t="s">
         <v>829</v>
       </c>
       <c r="D873" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E873" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F873" t="s">
         <v>1285</v>
       </c>
       <c r="G873" s="1" t="s">
-        <v>3244</v>
+        <v>3245</v>
       </c>
       <c r="H873" t="s">
-        <v>3245</v>
+        <v>3246</v>
       </c>
     </row>
     <row r="874" spans="1:8">
       <c r="A874" t="s">
-        <v>3246</v>
+        <v>3247</v>
       </c>
       <c r="B874" t="s">
         <v>9</v>
       </c>
       <c r="C874" t="s">
         <v>833</v>
       </c>
       <c r="D874" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E874" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F874" t="s">
         <v>338</v>
       </c>
       <c r="G874" s="1" t="s">
-        <v>3247</v>
+        <v>3248</v>
       </c>
       <c r="H874" t="s">
-        <v>3248</v>
+        <v>3249</v>
       </c>
     </row>
     <row r="875" spans="1:8">
       <c r="A875" t="s">
-        <v>3249</v>
+        <v>3250</v>
       </c>
       <c r="B875" t="s">
         <v>9</v>
       </c>
       <c r="C875" t="s">
         <v>837</v>
       </c>
       <c r="D875" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E875" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F875" t="s">
         <v>338</v>
       </c>
       <c r="G875" s="1" t="s">
-        <v>3250</v>
+        <v>3251</v>
       </c>
       <c r="H875" t="s">
-        <v>3251</v>
+        <v>3252</v>
       </c>
     </row>
     <row r="876" spans="1:8">
       <c r="A876" t="s">
-        <v>3252</v>
+        <v>3253</v>
       </c>
       <c r="B876" t="s">
         <v>9</v>
       </c>
       <c r="C876" t="s">
         <v>841</v>
       </c>
       <c r="D876" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E876" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F876" t="s">
         <v>338</v>
       </c>
       <c r="G876" s="1" t="s">
-        <v>3253</v>
+        <v>3254</v>
       </c>
       <c r="H876" t="s">
-        <v>3254</v>
+        <v>3255</v>
       </c>
     </row>
     <row r="877" spans="1:8">
       <c r="A877" t="s">
-        <v>3255</v>
+        <v>3256</v>
       </c>
       <c r="B877" t="s">
         <v>9</v>
       </c>
       <c r="C877" t="s">
         <v>845</v>
       </c>
       <c r="D877" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E877" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F877" t="s">
         <v>1134</v>
       </c>
       <c r="G877" s="1" t="s">
-        <v>3256</v>
+        <v>3257</v>
       </c>
       <c r="H877" t="s">
-        <v>3257</v>
+        <v>3258</v>
       </c>
     </row>
     <row r="878" spans="1:8">
       <c r="A878" t="s">
-        <v>3258</v>
+        <v>3259</v>
       </c>
       <c r="B878" t="s">
         <v>9</v>
       </c>
       <c r="C878" t="s">
         <v>849</v>
       </c>
       <c r="D878" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E878" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F878" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="G878" s="1" t="s">
-        <v>3260</v>
+        <v>3261</v>
       </c>
       <c r="H878" t="s">
-        <v>3261</v>
+        <v>3262</v>
       </c>
     </row>
     <row r="879" spans="1:8">
       <c r="A879" t="s">
-        <v>3262</v>
+        <v>3263</v>
       </c>
       <c r="B879" t="s">
         <v>9</v>
       </c>
       <c r="C879" t="s">
         <v>854</v>
       </c>
       <c r="D879" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E879" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F879" t="s">
         <v>242</v>
       </c>
       <c r="G879" s="1" t="s">
-        <v>3263</v>
+        <v>3264</v>
       </c>
       <c r="H879" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="880" spans="1:8">
       <c r="A880" t="s">
-        <v>3265</v>
+        <v>3266</v>
       </c>
       <c r="B880" t="s">
         <v>9</v>
       </c>
       <c r="C880" t="s">
         <v>859</v>
       </c>
       <c r="D880" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E880" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F880" t="s">
         <v>1134</v>
       </c>
       <c r="G880" s="1" t="s">
-        <v>3266</v>
+        <v>3267</v>
       </c>
       <c r="H880" t="s">
-        <v>3264</v>
+        <v>3265</v>
       </c>
     </row>
     <row r="881" spans="1:8">
       <c r="A881" t="s">
-        <v>3267</v>
+        <v>3268</v>
       </c>
       <c r="B881" t="s">
         <v>9</v>
       </c>
       <c r="C881" t="s">
         <v>863</v>
       </c>
       <c r="D881" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E881" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F881" t="s">
         <v>1134</v>
       </c>
       <c r="G881" s="1" t="s">
-        <v>3268</v>
+        <v>3269</v>
       </c>
       <c r="H881" t="s">
-        <v>3269</v>
+        <v>3270</v>
       </c>
     </row>
     <row r="882" spans="1:8">
       <c r="A882" t="s">
-        <v>3270</v>
+        <v>3271</v>
       </c>
       <c r="B882" t="s">
         <v>9</v>
       </c>
       <c r="C882" t="s">
         <v>868</v>
       </c>
       <c r="D882" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E882" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F882" t="s">
         <v>1285</v>
       </c>
       <c r="G882" s="1" t="s">
-        <v>3271</v>
+        <v>3272</v>
       </c>
       <c r="H882" t="s">
-        <v>3272</v>
+        <v>3273</v>
       </c>
     </row>
     <row r="883" spans="1:8">
       <c r="A883" t="s">
-        <v>3273</v>
+        <v>3274</v>
       </c>
       <c r="B883" t="s">
         <v>9</v>
       </c>
       <c r="C883" t="s">
         <v>872</v>
       </c>
       <c r="D883" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E883" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F883" t="s">
         <v>1285</v>
       </c>
       <c r="G883" s="1" t="s">
-        <v>3274</v>
+        <v>3275</v>
       </c>
       <c r="H883" t="s">
-        <v>3275</v>
+        <v>3276</v>
       </c>
     </row>
     <row r="884" spans="1:8">
       <c r="A884" t="s">
-        <v>3276</v>
+        <v>3277</v>
       </c>
       <c r="B884" t="s">
         <v>9</v>
       </c>
       <c r="C884" t="s">
         <v>876</v>
       </c>
       <c r="D884" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E884" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F884" t="s">
         <v>1285</v>
       </c>
       <c r="G884" s="1" t="s">
-        <v>3277</v>
+        <v>3278</v>
       </c>
       <c r="H884" t="s">
-        <v>3278</v>
+        <v>3279</v>
       </c>
     </row>
     <row r="885" spans="1:8">
       <c r="A885" t="s">
-        <v>3279</v>
+        <v>3280</v>
       </c>
       <c r="B885" t="s">
         <v>9</v>
       </c>
       <c r="C885" t="s">
         <v>880</v>
       </c>
       <c r="D885" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E885" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F885" t="s">
         <v>268</v>
       </c>
       <c r="G885" s="1" t="s">
-        <v>3280</v>
+        <v>3281</v>
       </c>
       <c r="H885" t="s">
-        <v>3281</v>
+        <v>3282</v>
       </c>
     </row>
     <row r="886" spans="1:8">
       <c r="A886" t="s">
-        <v>3282</v>
+        <v>3283</v>
       </c>
       <c r="B886" t="s">
         <v>9</v>
       </c>
       <c r="C886" t="s">
         <v>884</v>
       </c>
       <c r="D886" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E886" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F886" t="s">
         <v>268</v>
       </c>
       <c r="G886" s="1" t="s">
-        <v>3283</v>
+        <v>3284</v>
       </c>
       <c r="H886" t="s">
-        <v>3284</v>
+        <v>3285</v>
       </c>
     </row>
     <row r="887" spans="1:8">
       <c r="A887" t="s">
-        <v>3285</v>
+        <v>3286</v>
       </c>
       <c r="B887" t="s">
         <v>9</v>
       </c>
       <c r="C887" t="s">
         <v>888</v>
       </c>
       <c r="D887" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E887" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F887" t="s">
         <v>268</v>
       </c>
       <c r="G887" s="1" t="s">
-        <v>3286</v>
+        <v>3287</v>
       </c>
       <c r="H887" t="s">
-        <v>3287</v>
+        <v>3288</v>
       </c>
     </row>
     <row r="888" spans="1:8">
       <c r="A888" t="s">
-        <v>3288</v>
+        <v>3289</v>
       </c>
       <c r="B888" t="s">
         <v>9</v>
       </c>
       <c r="C888" t="s">
         <v>892</v>
       </c>
       <c r="D888" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E888" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F888" t="s">
-        <v>3259</v>
+        <v>3260</v>
       </c>
       <c r="G888" s="1" t="s">
-        <v>3289</v>
+        <v>3290</v>
       </c>
       <c r="H888" t="s">
-        <v>3290</v>
+        <v>3291</v>
       </c>
     </row>
     <row r="889" spans="1:8">
       <c r="A889" t="s">
-        <v>3291</v>
+        <v>3292</v>
       </c>
       <c r="B889" t="s">
         <v>9</v>
       </c>
       <c r="C889" t="s">
         <v>896</v>
       </c>
       <c r="D889" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E889" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F889" t="s">
         <v>235</v>
       </c>
       <c r="G889" s="1" t="s">
-        <v>3292</v>
+        <v>3293</v>
       </c>
       <c r="H889" t="s">
-        <v>3293</v>
+        <v>3294</v>
       </c>
     </row>
     <row r="890" spans="1:8">
       <c r="A890" t="s">
-        <v>3294</v>
+        <v>3295</v>
       </c>
       <c r="B890" t="s">
         <v>9</v>
       </c>
       <c r="C890" t="s">
         <v>900</v>
       </c>
       <c r="D890" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E890" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F890" t="s">
         <v>338</v>
       </c>
       <c r="G890" s="1" t="s">
-        <v>3295</v>
+        <v>3296</v>
       </c>
       <c r="H890" t="s">
-        <v>3296</v>
+        <v>3297</v>
       </c>
     </row>
     <row r="891" spans="1:8">
       <c r="A891" t="s">
-        <v>3297</v>
+        <v>3298</v>
       </c>
       <c r="B891" t="s">
         <v>9</v>
       </c>
       <c r="C891" t="s">
         <v>904</v>
       </c>
       <c r="D891" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E891" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F891" t="s">
         <v>338</v>
       </c>
       <c r="G891" s="1" t="s">
-        <v>3298</v>
+        <v>3299</v>
       </c>
       <c r="H891" t="s">
-        <v>3299</v>
+        <v>3300</v>
       </c>
     </row>
     <row r="892" spans="1:8">
       <c r="A892" t="s">
-        <v>3300</v>
+        <v>3301</v>
       </c>
       <c r="B892" t="s">
         <v>9</v>
       </c>
       <c r="C892" t="s">
         <v>909</v>
       </c>
       <c r="D892" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E892" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F892" t="s">
         <v>850</v>
       </c>
       <c r="G892" s="1" t="s">
-        <v>3301</v>
+        <v>3302</v>
       </c>
       <c r="H892" t="s">
-        <v>3302</v>
+        <v>3303</v>
       </c>
     </row>
     <row r="893" spans="1:8">
       <c r="A893" t="s">
-        <v>3303</v>
+        <v>3304</v>
       </c>
       <c r="B893" t="s">
         <v>9</v>
       </c>
       <c r="C893" t="s">
         <v>913</v>
       </c>
       <c r="D893" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E893" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F893" t="s">
         <v>272</v>
       </c>
       <c r="G893" s="1" t="s">
-        <v>3304</v>
+        <v>3305</v>
       </c>
       <c r="H893" t="s">
-        <v>3305</v>
+        <v>3306</v>
       </c>
     </row>
     <row r="894" spans="1:8">
       <c r="A894" t="s">
-        <v>3306</v>
+        <v>3307</v>
       </c>
       <c r="B894" t="s">
         <v>9</v>
       </c>
       <c r="C894" t="s">
         <v>917</v>
       </c>
       <c r="D894" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E894" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F894" t="s">
         <v>235</v>
       </c>
       <c r="G894" s="1" t="s">
-        <v>3307</v>
+        <v>3308</v>
       </c>
       <c r="H894" t="s">
-        <v>3308</v>
+        <v>3309</v>
       </c>
     </row>
     <row r="895" spans="1:8">
       <c r="A895" t="s">
-        <v>3309</v>
+        <v>3310</v>
       </c>
       <c r="B895" t="s">
         <v>9</v>
       </c>
       <c r="C895" t="s">
         <v>922</v>
       </c>
       <c r="D895" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E895" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F895" t="s">
         <v>235</v>
       </c>
       <c r="G895" s="1" t="s">
-        <v>3310</v>
+        <v>3311</v>
       </c>
       <c r="H895" t="s">
-        <v>3311</v>
+        <v>3312</v>
       </c>
     </row>
     <row r="896" spans="1:8">
       <c r="A896" t="s">
-        <v>3312</v>
+        <v>3313</v>
       </c>
       <c r="B896" t="s">
         <v>9</v>
       </c>
       <c r="C896" t="s">
         <v>927</v>
       </c>
       <c r="D896" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E896" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F896" t="s">
         <v>1480</v>
       </c>
       <c r="G896" s="1" t="s">
-        <v>3313</v>
+        <v>3314</v>
       </c>
       <c r="H896" t="s">
-        <v>3314</v>
+        <v>3315</v>
       </c>
     </row>
     <row r="897" spans="1:8">
       <c r="A897" t="s">
-        <v>3315</v>
+        <v>3316</v>
       </c>
       <c r="B897" t="s">
         <v>9</v>
       </c>
       <c r="C897" t="s">
         <v>931</v>
       </c>
       <c r="D897" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E897" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F897" t="s">
-        <v>3316</v>
+        <v>3317</v>
       </c>
       <c r="G897" s="1" t="s">
-        <v>3317</v>
+        <v>3318</v>
       </c>
       <c r="H897" t="s">
-        <v>3318</v>
+        <v>3319</v>
       </c>
     </row>
     <row r="898" spans="1:8">
       <c r="A898" t="s">
-        <v>3319</v>
+        <v>3320</v>
       </c>
       <c r="B898" t="s">
         <v>9</v>
       </c>
       <c r="C898" t="s">
         <v>935</v>
       </c>
       <c r="D898" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E898" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F898" t="s">
-        <v>3320</v>
+        <v>3321</v>
       </c>
       <c r="G898" s="1" t="s">
-        <v>3321</v>
+        <v>3322</v>
       </c>
       <c r="H898" t="s">
-        <v>3322</v>
+        <v>3323</v>
       </c>
     </row>
     <row r="899" spans="1:8">
       <c r="A899" t="s">
-        <v>3323</v>
+        <v>3324</v>
       </c>
       <c r="B899" t="s">
         <v>9</v>
       </c>
       <c r="C899" t="s">
         <v>939</v>
       </c>
       <c r="D899" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E899" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F899" t="s">
         <v>1445</v>
       </c>
       <c r="G899" s="1" t="s">
-        <v>3324</v>
+        <v>3325</v>
       </c>
       <c r="H899" t="s">
         <v>1531</v>
       </c>
     </row>
     <row r="900" spans="1:8">
       <c r="A900" t="s">
-        <v>3325</v>
+        <v>3326</v>
       </c>
       <c r="B900" t="s">
         <v>9</v>
       </c>
       <c r="C900" t="s">
         <v>943</v>
       </c>
       <c r="D900" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E900" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F900" t="s">
         <v>316</v>
       </c>
       <c r="G900" s="1" t="s">
-        <v>3326</v>
+        <v>3327</v>
       </c>
       <c r="H900" t="s">
-        <v>3327</v>
+        <v>3328</v>
       </c>
     </row>
     <row r="901" spans="1:8">
       <c r="A901" t="s">
-        <v>3328</v>
+        <v>3329</v>
       </c>
       <c r="B901" t="s">
         <v>9</v>
       </c>
       <c r="C901" t="s">
         <v>947</v>
       </c>
       <c r="D901" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E901" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F901" t="s">
         <v>316</v>
       </c>
       <c r="G901" s="1" t="s">
-        <v>3329</v>
+        <v>3330</v>
       </c>
       <c r="H901" t="s">
-        <v>3330</v>
+        <v>3331</v>
       </c>
     </row>
     <row r="902" spans="1:8">
       <c r="A902" t="s">
-        <v>3331</v>
+        <v>3332</v>
       </c>
       <c r="B902" t="s">
         <v>9</v>
       </c>
       <c r="C902" t="s">
         <v>951</v>
       </c>
       <c r="D902" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E902" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F902" t="s">
         <v>316</v>
       </c>
       <c r="G902" s="1" t="s">
-        <v>3332</v>
+        <v>3333</v>
       </c>
       <c r="H902" t="s">
-        <v>3333</v>
+        <v>3334</v>
       </c>
     </row>
     <row r="903" spans="1:8">
       <c r="A903" t="s">
-        <v>3334</v>
+        <v>3335</v>
       </c>
       <c r="B903" t="s">
         <v>9</v>
       </c>
       <c r="C903" t="s">
         <v>955</v>
       </c>
       <c r="D903" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E903" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F903" t="s">
         <v>249</v>
       </c>
       <c r="G903" s="1" t="s">
-        <v>3335</v>
+        <v>3336</v>
       </c>
       <c r="H903" t="s">
-        <v>3336</v>
+        <v>3337</v>
       </c>
     </row>
     <row r="904" spans="1:8">
       <c r="A904" t="s">
-        <v>3337</v>
+        <v>3338</v>
       </c>
       <c r="B904" t="s">
         <v>9</v>
       </c>
       <c r="C904" t="s">
         <v>959</v>
       </c>
       <c r="D904" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E904" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F904" t="s">
         <v>235</v>
       </c>
       <c r="G904" s="1" t="s">
-        <v>3338</v>
+        <v>3339</v>
       </c>
       <c r="H904" t="s">
-        <v>3339</v>
+        <v>3340</v>
       </c>
     </row>
     <row r="905" spans="1:8">
       <c r="A905" t="s">
-        <v>3340</v>
+        <v>3341</v>
       </c>
       <c r="B905" t="s">
         <v>9</v>
       </c>
       <c r="C905" t="s">
         <v>963</v>
       </c>
       <c r="D905" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E905" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F905" t="s">
         <v>235</v>
       </c>
       <c r="G905" s="1" t="s">
-        <v>3341</v>
+        <v>3342</v>
       </c>
       <c r="H905" t="s">
-        <v>3342</v>
+        <v>3343</v>
       </c>
     </row>
     <row r="906" spans="1:8">
       <c r="A906" t="s">
-        <v>3343</v>
+        <v>3344</v>
       </c>
       <c r="B906" t="s">
         <v>9</v>
       </c>
       <c r="C906" t="s">
         <v>968</v>
       </c>
       <c r="D906" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E906" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F906" t="s">
         <v>1285</v>
       </c>
       <c r="G906" s="1" t="s">
-        <v>3344</v>
+        <v>3345</v>
       </c>
       <c r="H906" t="s">
-        <v>3345</v>
+        <v>3346</v>
       </c>
     </row>
     <row r="907" spans="1:8">
       <c r="A907" t="s">
-        <v>3346</v>
+        <v>3347</v>
       </c>
       <c r="B907" t="s">
         <v>9</v>
       </c>
       <c r="C907" t="s">
         <v>972</v>
       </c>
       <c r="D907" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E907" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F907" t="s">
         <v>1285</v>
       </c>
       <c r="G907" s="1" t="s">
-        <v>3347</v>
+        <v>3348</v>
       </c>
       <c r="H907" t="s">
-        <v>3348</v>
+        <v>3349</v>
       </c>
     </row>
     <row r="908" spans="1:8">
       <c r="A908" t="s">
-        <v>3349</v>
+        <v>3350</v>
       </c>
       <c r="B908" t="s">
         <v>9</v>
       </c>
       <c r="C908" t="s">
         <v>976</v>
       </c>
       <c r="D908" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E908" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F908" t="s">
         <v>1059</v>
       </c>
       <c r="G908" s="1" t="s">
-        <v>3350</v>
+        <v>3351</v>
       </c>
       <c r="H908" t="s">
-        <v>3351</v>
+        <v>3352</v>
       </c>
     </row>
     <row r="909" spans="1:8">
       <c r="A909" t="s">
-        <v>3352</v>
+        <v>3353</v>
       </c>
       <c r="B909" t="s">
         <v>9</v>
       </c>
       <c r="C909" t="s">
         <v>979</v>
       </c>
       <c r="D909" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E909" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F909" t="s">
         <v>470</v>
       </c>
       <c r="G909" s="1" t="s">
-        <v>3353</v>
+        <v>3354</v>
       </c>
       <c r="H909" t="s">
-        <v>3354</v>
+        <v>3355</v>
       </c>
     </row>
     <row r="910" spans="1:8">
       <c r="A910" t="s">
-        <v>3355</v>
+        <v>3356</v>
       </c>
       <c r="B910" t="s">
         <v>9</v>
       </c>
       <c r="C910" t="s">
         <v>984</v>
       </c>
       <c r="D910" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E910" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F910" t="s">
         <v>338</v>
       </c>
       <c r="G910" s="1" t="s">
-        <v>3356</v>
+        <v>3357</v>
       </c>
       <c r="H910" t="s">
-        <v>3357</v>
+        <v>3358</v>
       </c>
     </row>
     <row r="911" spans="1:8">
       <c r="A911" t="s">
-        <v>3358</v>
+        <v>3359</v>
       </c>
       <c r="B911" t="s">
         <v>9</v>
       </c>
       <c r="C911" t="s">
         <v>988</v>
       </c>
       <c r="D911" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E911" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F911" t="s">
         <v>272</v>
       </c>
       <c r="G911" s="1" t="s">
-        <v>3359</v>
+        <v>3360</v>
       </c>
       <c r="H911" t="s">
-        <v>3360</v>
+        <v>3361</v>
       </c>
     </row>
     <row r="912" spans="1:8">
       <c r="A912" t="s">
-        <v>3361</v>
+        <v>3362</v>
       </c>
       <c r="B912" t="s">
         <v>9</v>
       </c>
       <c r="C912" t="s">
         <v>992</v>
       </c>
       <c r="D912" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E912" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F912" t="s">
         <v>242</v>
       </c>
       <c r="G912" s="1" t="s">
-        <v>3362</v>
+        <v>3363</v>
       </c>
       <c r="H912" t="s">
-        <v>3363</v>
+        <v>3364</v>
       </c>
     </row>
     <row r="913" spans="1:8">
       <c r="A913" t="s">
-        <v>3364</v>
+        <v>3365</v>
       </c>
       <c r="B913" t="s">
         <v>9</v>
       </c>
       <c r="C913" t="s">
         <v>996</v>
       </c>
       <c r="D913" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E913" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F913" t="s">
         <v>249</v>
       </c>
       <c r="G913" s="1" t="s">
-        <v>3365</v>
+        <v>3366</v>
       </c>
       <c r="H913" t="s">
-        <v>3366</v>
+        <v>3367</v>
       </c>
     </row>
     <row r="914" spans="1:8">
       <c r="A914" t="s">
-        <v>3367</v>
+        <v>3368</v>
       </c>
       <c r="B914" t="s">
         <v>9</v>
       </c>
       <c r="C914" t="s">
         <v>1000</v>
       </c>
       <c r="D914" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E914" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F914" t="s">
         <v>855</v>
       </c>
       <c r="G914" s="1" t="s">
-        <v>3368</v>
+        <v>3369</v>
       </c>
       <c r="H914" t="s">
-        <v>3369</v>
+        <v>3370</v>
       </c>
     </row>
     <row r="915" spans="1:8">
       <c r="A915" t="s">
-        <v>3370</v>
+        <v>3371</v>
       </c>
       <c r="B915" t="s">
         <v>9</v>
       </c>
       <c r="C915" t="s">
         <v>1005</v>
       </c>
       <c r="D915" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E915" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F915" t="s">
         <v>1285</v>
       </c>
       <c r="G915" s="1" t="s">
-        <v>3371</v>
+        <v>3372</v>
       </c>
       <c r="H915" t="s">
-        <v>3372</v>
+        <v>3373</v>
       </c>
     </row>
     <row r="916" spans="1:8">
       <c r="A916" t="s">
-        <v>3373</v>
+        <v>3374</v>
       </c>
       <c r="B916" t="s">
         <v>9</v>
       </c>
       <c r="C916" t="s">
         <v>1009</v>
       </c>
       <c r="D916" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E916" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F916" t="s">
         <v>1285</v>
       </c>
       <c r="G916" s="1" t="s">
-        <v>3374</v>
+        <v>3375</v>
       </c>
       <c r="H916" t="s">
-        <v>3375</v>
+        <v>3376</v>
       </c>
     </row>
     <row r="917" spans="1:8">
       <c r="A917" t="s">
-        <v>3376</v>
+        <v>3377</v>
       </c>
       <c r="B917" t="s">
         <v>9</v>
       </c>
       <c r="C917" t="s">
         <v>1013</v>
       </c>
       <c r="D917" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E917" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F917" t="s">
         <v>864</v>
       </c>
       <c r="G917" s="1" t="s">
-        <v>3377</v>
+        <v>3378</v>
       </c>
       <c r="H917" t="s">
-        <v>3378</v>
+        <v>3379</v>
       </c>
     </row>
     <row r="918" spans="1:8">
       <c r="A918" t="s">
-        <v>3379</v>
+        <v>3380</v>
       </c>
       <c r="B918" t="s">
         <v>9</v>
       </c>
       <c r="C918" t="s">
         <v>1017</v>
       </c>
       <c r="D918" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E918" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F918" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="G918" s="1" t="s">
-        <v>3380</v>
+        <v>3381</v>
       </c>
       <c r="H918" t="s">
-        <v>3381</v>
+        <v>3382</v>
       </c>
     </row>
     <row r="919" spans="1:8">
       <c r="A919" t="s">
-        <v>3382</v>
+        <v>3383</v>
       </c>
       <c r="B919" t="s">
         <v>9</v>
       </c>
       <c r="C919" t="s">
         <v>1021</v>
       </c>
       <c r="D919" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E919" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F919" t="s">
         <v>268</v>
       </c>
       <c r="G919" s="1" t="s">
-        <v>3383</v>
+        <v>3384</v>
       </c>
       <c r="H919" t="s">
-        <v>3384</v>
+        <v>3385</v>
       </c>
     </row>
     <row r="920" spans="1:8">
       <c r="A920" t="s">
-        <v>3385</v>
+        <v>3386</v>
       </c>
       <c r="B920" t="s">
         <v>9</v>
       </c>
       <c r="C920" t="s">
         <v>1024</v>
       </c>
       <c r="D920" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E920" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F920" t="s">
         <v>1355</v>
       </c>
       <c r="G920" s="1" t="s">
-        <v>3386</v>
+        <v>3387</v>
       </c>
       <c r="H920" t="s">
-        <v>3387</v>
+        <v>3388</v>
       </c>
     </row>
     <row r="921" spans="1:8">
       <c r="A921" t="s">
-        <v>3388</v>
+        <v>3389</v>
       </c>
       <c r="B921" t="s">
         <v>9</v>
       </c>
       <c r="C921" t="s">
         <v>1028</v>
       </c>
       <c r="D921" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E921" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F921" t="s">
         <v>850</v>
       </c>
       <c r="G921" s="1" t="s">
-        <v>3389</v>
+        <v>3390</v>
       </c>
       <c r="H921" t="s">
-        <v>3390</v>
+        <v>3391</v>
       </c>
     </row>
     <row r="922" spans="1:8">
       <c r="A922" t="s">
-        <v>3391</v>
+        <v>3392</v>
       </c>
       <c r="B922" t="s">
         <v>9</v>
       </c>
       <c r="C922" t="s">
         <v>1032</v>
       </c>
       <c r="D922" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E922" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F922" t="s">
         <v>850</v>
       </c>
       <c r="G922" s="1" t="s">
-        <v>3392</v>
+        <v>3393</v>
       </c>
       <c r="H922" t="s">
-        <v>3393</v>
+        <v>3394</v>
       </c>
     </row>
     <row r="923" spans="1:8">
       <c r="A923" t="s">
-        <v>3394</v>
+        <v>3395</v>
       </c>
       <c r="B923" t="s">
         <v>9</v>
       </c>
       <c r="C923" t="s">
         <v>1037</v>
       </c>
       <c r="D923" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E923" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F923" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="G923" s="1" t="s">
-        <v>3395</v>
+        <v>3396</v>
       </c>
       <c r="H923" t="s">
-        <v>3396</v>
+        <v>3397</v>
       </c>
     </row>
     <row r="924" spans="1:8">
       <c r="A924" t="s">
-        <v>3397</v>
+        <v>3398</v>
       </c>
       <c r="B924" t="s">
         <v>9</v>
       </c>
       <c r="C924" t="s">
         <v>1041</v>
       </c>
       <c r="D924" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E924" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F924" t="s">
-        <v>3398</v>
+        <v>3399</v>
       </c>
       <c r="G924" s="1" t="s">
-        <v>3399</v>
+        <v>3400</v>
       </c>
       <c r="H924" t="s">
-        <v>3400</v>
+        <v>3401</v>
       </c>
     </row>
     <row r="925" spans="1:8">
       <c r="A925" t="s">
-        <v>3401</v>
+        <v>3402</v>
       </c>
       <c r="B925" t="s">
         <v>9</v>
       </c>
       <c r="C925" t="s">
         <v>1045</v>
       </c>
       <c r="D925" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E925" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F925" t="s">
         <v>272</v>
       </c>
       <c r="G925" s="1" t="s">
-        <v>3402</v>
+        <v>3403</v>
       </c>
       <c r="H925" t="s">
-        <v>3403</v>
+        <v>3404</v>
       </c>
     </row>
     <row r="926" spans="1:8">
       <c r="A926" t="s">
-        <v>3404</v>
+        <v>3405</v>
       </c>
       <c r="B926" t="s">
         <v>9</v>
       </c>
       <c r="C926" t="s">
         <v>1049</v>
       </c>
       <c r="D926" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E926" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F926" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
       <c r="G926" s="1" t="s">
-        <v>3405</v>
+        <v>3406</v>
       </c>
       <c r="H926" t="s">
-        <v>3406</v>
+        <v>3407</v>
       </c>
     </row>
     <row r="927" spans="1:8">
       <c r="A927" t="s">
-        <v>3407</v>
+        <v>3408</v>
       </c>
       <c r="B927" t="s">
         <v>9</v>
       </c>
       <c r="C927" t="s">
         <v>1054</v>
       </c>
       <c r="D927" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E927" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F927" t="s">
         <v>272</v>
       </c>
       <c r="G927" s="1" t="s">
-        <v>3408</v>
+        <v>3409</v>
       </c>
       <c r="H927" t="s">
-        <v>3409</v>
+        <v>3410</v>
       </c>
     </row>
     <row r="928" spans="1:8">
       <c r="A928" t="s">
-        <v>3410</v>
+        <v>3411</v>
       </c>
       <c r="B928" t="s">
         <v>9</v>
       </c>
       <c r="C928" t="s">
         <v>1058</v>
       </c>
       <c r="D928" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E928" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F928" t="s">
-        <v>3411</v>
+        <v>3412</v>
       </c>
       <c r="G928" s="1" t="s">
-        <v>3412</v>
+        <v>3413</v>
       </c>
       <c r="H928" t="s">
-        <v>3413</v>
+        <v>3414</v>
       </c>
     </row>
     <row r="929" spans="1:8">
       <c r="A929" t="s">
-        <v>3414</v>
+        <v>3415</v>
       </c>
       <c r="B929" t="s">
         <v>9</v>
       </c>
       <c r="C929" t="s">
         <v>1063</v>
       </c>
       <c r="D929" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E929" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F929" t="s">
         <v>1480</v>
       </c>
       <c r="G929" s="1" t="s">
-        <v>3415</v>
+        <v>3416</v>
       </c>
       <c r="H929" t="s">
-        <v>3416</v>
+        <v>3417</v>
       </c>
     </row>
     <row r="930" spans="1:8">
       <c r="A930" t="s">
-        <v>3417</v>
+        <v>3418</v>
       </c>
       <c r="B930" t="s">
         <v>9</v>
       </c>
       <c r="C930" t="s">
         <v>1067</v>
       </c>
       <c r="D930" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E930" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F930" t="s">
         <v>1480</v>
       </c>
       <c r="G930" s="1" t="s">
-        <v>3418</v>
+        <v>3419</v>
       </c>
       <c r="H930" t="s">
-        <v>3419</v>
+        <v>3420</v>
       </c>
     </row>
     <row r="931" spans="1:8">
       <c r="A931" t="s">
-        <v>3420</v>
+        <v>3421</v>
       </c>
       <c r="B931" t="s">
         <v>9</v>
       </c>
       <c r="C931" t="s">
         <v>1071</v>
       </c>
       <c r="D931" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E931" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F931" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="G931" s="1" t="s">
-        <v>3421</v>
+        <v>3422</v>
       </c>
       <c r="H931" t="s">
-        <v>3422</v>
+        <v>3423</v>
       </c>
     </row>
     <row r="932" spans="1:8">
       <c r="A932" t="s">
-        <v>3423</v>
+        <v>3424</v>
       </c>
       <c r="B932" t="s">
         <v>9</v>
       </c>
       <c r="C932" t="s">
         <v>1075</v>
       </c>
       <c r="D932" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E932" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F932" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="G932" s="1" t="s">
-        <v>3424</v>
+        <v>3425</v>
       </c>
       <c r="H932" t="s">
-        <v>3425</v>
+        <v>3426</v>
       </c>
     </row>
     <row r="933" spans="1:8">
       <c r="A933" t="s">
-        <v>3426</v>
+        <v>3427</v>
       </c>
       <c r="B933" t="s">
         <v>9</v>
       </c>
       <c r="C933" t="s">
         <v>1079</v>
       </c>
       <c r="D933" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E933" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F933" t="s">
-        <v>2442</v>
+        <v>2443</v>
       </c>
       <c r="G933" s="1" t="s">
-        <v>3427</v>
+        <v>3428</v>
       </c>
       <c r="H933" t="s">
-        <v>3428</v>
+        <v>3429</v>
       </c>
     </row>
     <row r="934" spans="1:8">
       <c r="A934" t="s">
-        <v>3429</v>
+        <v>3430</v>
       </c>
       <c r="B934" t="s">
         <v>9</v>
       </c>
       <c r="C934" t="s">
         <v>1084</v>
       </c>
       <c r="D934" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E934" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F934" t="s">
-        <v>3430</v>
+        <v>3431</v>
       </c>
       <c r="G934" s="1" t="s">
-        <v>3431</v>
+        <v>3432</v>
       </c>
       <c r="H934" t="s">
-        <v>3432</v>
+        <v>3433</v>
       </c>
     </row>
     <row r="935" spans="1:8">
       <c r="A935" t="s">
-        <v>3433</v>
+        <v>3434</v>
       </c>
       <c r="B935" t="s">
         <v>9</v>
       </c>
       <c r="C935" t="s">
         <v>1088</v>
       </c>
       <c r="D935" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E935" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F935" t="s">
         <v>850</v>
       </c>
       <c r="G935" s="1" t="s">
-        <v>3434</v>
+        <v>3435</v>
       </c>
       <c r="H935" t="s">
-        <v>3435</v>
+        <v>3436</v>
       </c>
     </row>
     <row r="936" spans="1:8">
       <c r="A936" t="s">
-        <v>3436</v>
+        <v>3437</v>
       </c>
       <c r="B936" t="s">
         <v>9</v>
       </c>
       <c r="C936" t="s">
         <v>1092</v>
       </c>
       <c r="D936" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E936" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F936" t="s">
-        <v>3437</v>
+        <v>3438</v>
       </c>
       <c r="G936" s="1" t="s">
-        <v>3438</v>
+        <v>3439</v>
       </c>
       <c r="H936" t="s">
-        <v>3439</v>
+        <v>3440</v>
       </c>
     </row>
     <row r="937" spans="1:8">
       <c r="A937" t="s">
-        <v>3440</v>
+        <v>3441</v>
       </c>
       <c r="B937" t="s">
         <v>9</v>
       </c>
       <c r="C937" t="s">
         <v>1096</v>
       </c>
       <c r="D937" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E937" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F937" t="s">
-        <v>3441</v>
+        <v>3442</v>
       </c>
       <c r="G937" s="1" t="s">
-        <v>3442</v>
+        <v>3443</v>
       </c>
       <c r="H937" t="s">
-        <v>3443</v>
+        <v>3444</v>
       </c>
     </row>
     <row r="938" spans="1:8">
       <c r="A938" t="s">
-        <v>3444</v>
+        <v>3445</v>
       </c>
       <c r="B938" t="s">
         <v>9</v>
       </c>
       <c r="C938" t="s">
         <v>1100</v>
       </c>
       <c r="D938" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E938" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F938" t="s">
         <v>1285</v>
       </c>
       <c r="G938" s="1" t="s">
-        <v>3445</v>
+        <v>3446</v>
       </c>
       <c r="H938" t="s">
-        <v>3446</v>
+        <v>3447</v>
       </c>
     </row>
     <row r="939" spans="1:8">
       <c r="A939" t="s">
-        <v>3447</v>
+        <v>3448</v>
       </c>
       <c r="B939" t="s">
         <v>9</v>
       </c>
       <c r="C939" t="s">
         <v>1104</v>
       </c>
       <c r="D939" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E939" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F939" t="s">
         <v>1285</v>
       </c>
       <c r="G939" s="1" t="s">
-        <v>3448</v>
+        <v>3449</v>
       </c>
       <c r="H939" t="s">
-        <v>3449</v>
+        <v>3450</v>
       </c>
     </row>
     <row r="940" spans="1:8">
       <c r="A940" t="s">
-        <v>3450</v>
+        <v>3451</v>
       </c>
       <c r="B940" t="s">
         <v>9</v>
       </c>
       <c r="C940" t="s">
         <v>1109</v>
       </c>
       <c r="D940" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E940" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F940" t="s">
-        <v>2446</v>
+        <v>2447</v>
       </c>
       <c r="G940" s="1" t="s">
-        <v>3451</v>
+        <v>3452</v>
       </c>
       <c r="H940" t="s">
-        <v>3452</v>
+        <v>3453</v>
       </c>
     </row>
     <row r="941" spans="1:8">
       <c r="A941" t="s">
-        <v>3453</v>
+        <v>3454</v>
       </c>
       <c r="B941" t="s">
         <v>9</v>
       </c>
       <c r="C941" t="s">
         <v>1113</v>
       </c>
       <c r="D941" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E941" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F941" t="s">
         <v>272</v>
       </c>
       <c r="G941" s="1" t="s">
-        <v>3454</v>
+        <v>3455</v>
       </c>
       <c r="H941" t="s">
-        <v>3455</v>
+        <v>3456</v>
       </c>
     </row>
     <row r="942" spans="1:8">
       <c r="A942" t="s">
-        <v>3456</v>
+        <v>3457</v>
       </c>
       <c r="B942" t="s">
         <v>9</v>
       </c>
       <c r="C942" t="s">
         <v>1117</v>
       </c>
       <c r="D942" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E942" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F942" t="s">
         <v>272</v>
       </c>
       <c r="G942" s="1" t="s">
-        <v>3457</v>
+        <v>3458</v>
       </c>
       <c r="H942" t="s">
-        <v>3458</v>
+        <v>3459</v>
       </c>
     </row>
     <row r="943" spans="1:8">
       <c r="A943" t="s">
-        <v>3459</v>
+        <v>3460</v>
       </c>
       <c r="B943" t="s">
         <v>9</v>
       </c>
       <c r="C943" t="s">
         <v>1121</v>
       </c>
       <c r="D943" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E943" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F943" t="s">
         <v>272</v>
       </c>
       <c r="G943" s="1" t="s">
-        <v>3460</v>
+        <v>3461</v>
       </c>
       <c r="H943" t="s">
-        <v>3461</v>
+        <v>3462</v>
       </c>
     </row>
     <row r="944" spans="1:8">
       <c r="A944" t="s">
-        <v>3462</v>
+        <v>3463</v>
       </c>
       <c r="B944" t="s">
         <v>9</v>
       </c>
       <c r="C944" t="s">
         <v>1125</v>
       </c>
       <c r="D944" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E944" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F944" t="s">
         <v>272</v>
       </c>
       <c r="G944" s="1" t="s">
-        <v>3463</v>
+        <v>3464</v>
       </c>
       <c r="H944" t="s">
-        <v>3464</v>
+        <v>3465</v>
       </c>
     </row>
     <row r="945" spans="1:8">
       <c r="A945" t="s">
-        <v>3465</v>
+        <v>3466</v>
       </c>
       <c r="B945" t="s">
         <v>9</v>
       </c>
       <c r="C945" t="s">
         <v>1129</v>
       </c>
       <c r="D945" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E945" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F945" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="G945" s="1" t="s">
-        <v>3466</v>
+        <v>3467</v>
       </c>
       <c r="H945" t="s">
-        <v>3467</v>
+        <v>3468</v>
       </c>
     </row>
     <row r="946" spans="1:8">
       <c r="A946" t="s">
-        <v>3468</v>
+        <v>3469</v>
       </c>
       <c r="B946" t="s">
         <v>9</v>
       </c>
       <c r="C946" t="s">
         <v>1133</v>
       </c>
       <c r="D946" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E946" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F946" t="s">
         <v>1285</v>
       </c>
       <c r="G946" s="1" t="s">
-        <v>3469</v>
+        <v>3470</v>
       </c>
       <c r="H946" t="s">
-        <v>3470</v>
+        <v>3471</v>
       </c>
     </row>
     <row r="947" spans="1:8">
       <c r="A947" t="s">
-        <v>3471</v>
+        <v>3472</v>
       </c>
       <c r="B947" t="s">
         <v>9</v>
       </c>
       <c r="C947" t="s">
         <v>1138</v>
       </c>
       <c r="D947" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E947" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F947" t="s">
         <v>1285</v>
       </c>
       <c r="G947" s="1" t="s">
-        <v>3472</v>
+        <v>3473</v>
       </c>
       <c r="H947" t="s">
-        <v>3473</v>
+        <v>3474</v>
       </c>
     </row>
     <row r="948" spans="1:8">
       <c r="A948" t="s">
-        <v>3474</v>
+        <v>3475</v>
       </c>
       <c r="B948" t="s">
         <v>9</v>
       </c>
       <c r="C948" t="s">
         <v>1142</v>
       </c>
       <c r="D948" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E948" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F948" t="s">
         <v>235</v>
       </c>
       <c r="G948" s="1" t="s">
-        <v>3475</v>
+        <v>3476</v>
       </c>
       <c r="H948" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="949" spans="1:8">
       <c r="A949" t="s">
-        <v>3477</v>
+        <v>3478</v>
       </c>
       <c r="B949" t="s">
         <v>9</v>
       </c>
       <c r="C949" t="s">
         <v>1146</v>
       </c>
       <c r="D949" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E949" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F949" t="s">
         <v>235</v>
       </c>
       <c r="G949" s="1" t="s">
-        <v>3478</v>
+        <v>3479</v>
       </c>
       <c r="H949" t="s">
-        <v>3476</v>
+        <v>3477</v>
       </c>
     </row>
     <row r="950" spans="1:8">
       <c r="A950" t="s">
-        <v>3479</v>
+        <v>3480</v>
       </c>
       <c r="B950" t="s">
         <v>9</v>
       </c>
       <c r="C950" t="s">
         <v>1151</v>
       </c>
       <c r="D950" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E950" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F950" t="s">
         <v>850</v>
       </c>
       <c r="G950" s="1" t="s">
-        <v>3480</v>
+        <v>3481</v>
       </c>
       <c r="H950" t="s">
-        <v>3481</v>
+        <v>3482</v>
       </c>
     </row>
     <row r="951" spans="1:8">
       <c r="A951" t="s">
-        <v>3482</v>
+        <v>3483</v>
       </c>
       <c r="B951" t="s">
         <v>9</v>
       </c>
       <c r="C951" t="s">
         <v>1155</v>
       </c>
       <c r="D951" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E951" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F951" t="s">
         <v>1134</v>
       </c>
       <c r="G951" s="1" t="s">
-        <v>3483</v>
+        <v>3484</v>
       </c>
       <c r="H951" t="s">
-        <v>3484</v>
+        <v>3485</v>
       </c>
     </row>
     <row r="952" spans="1:8">
       <c r="A952" t="s">
-        <v>3485</v>
+        <v>3486</v>
       </c>
       <c r="B952" t="s">
         <v>9</v>
       </c>
       <c r="C952" t="s">
         <v>1159</v>
       </c>
       <c r="D952" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E952" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F952" t="s">
         <v>338</v>
       </c>
       <c r="G952" s="1" t="s">
-        <v>3486</v>
+        <v>3487</v>
       </c>
       <c r="H952" t="s">
-        <v>3487</v>
+        <v>3488</v>
       </c>
     </row>
     <row r="953" spans="1:8">
       <c r="A953" t="s">
-        <v>3488</v>
+        <v>3489</v>
       </c>
       <c r="B953" t="s">
         <v>9</v>
       </c>
       <c r="C953" t="s">
         <v>1163</v>
       </c>
       <c r="D953" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E953" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F953" t="s">
         <v>1285</v>
       </c>
       <c r="G953" s="1" t="s">
-        <v>3489</v>
+        <v>3490</v>
       </c>
       <c r="H953" t="s">
-        <v>3490</v>
+        <v>3491</v>
       </c>
     </row>
     <row r="954" spans="1:8">
       <c r="A954" t="s">
-        <v>3491</v>
+        <v>3492</v>
       </c>
       <c r="B954" t="s">
         <v>9</v>
       </c>
       <c r="C954" t="s">
         <v>1167</v>
       </c>
       <c r="D954" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E954" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F954" t="s">
         <v>1285</v>
       </c>
       <c r="G954" s="1" t="s">
-        <v>3492</v>
+        <v>3493</v>
       </c>
       <c r="H954" t="s">
-        <v>3493</v>
+        <v>3494</v>
       </c>
     </row>
     <row r="955" spans="1:8">
       <c r="A955" t="s">
-        <v>3494</v>
+        <v>3495</v>
       </c>
       <c r="B955" t="s">
         <v>9</v>
       </c>
       <c r="C955" t="s">
         <v>1171</v>
       </c>
       <c r="D955" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E955" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F955" t="s">
         <v>864</v>
       </c>
       <c r="G955" s="1" t="s">
-        <v>3495</v>
+        <v>3496</v>
       </c>
       <c r="H955" t="s">
-        <v>3496</v>
+        <v>3497</v>
       </c>
     </row>
     <row r="956" spans="1:8">
       <c r="A956" t="s">
-        <v>3497</v>
+        <v>3498</v>
       </c>
       <c r="B956" t="s">
         <v>9</v>
       </c>
       <c r="C956" t="s">
         <v>1175</v>
       </c>
       <c r="D956" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E956" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F956" t="s">
         <v>864</v>
       </c>
       <c r="G956" s="1" t="s">
-        <v>3498</v>
+        <v>3499</v>
       </c>
       <c r="H956" t="s">
-        <v>3499</v>
+        <v>3500</v>
       </c>
     </row>
     <row r="957" spans="1:8">
       <c r="A957" t="s">
-        <v>3500</v>
+        <v>3501</v>
       </c>
       <c r="B957" t="s">
         <v>9</v>
       </c>
       <c r="C957" t="s">
         <v>1179</v>
       </c>
       <c r="D957" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E957" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F957" t="s">
         <v>1445</v>
       </c>
       <c r="G957" s="1" t="s">
-        <v>3501</v>
+        <v>3502</v>
       </c>
       <c r="H957" t="s">
-        <v>3502</v>
+        <v>3503</v>
       </c>
     </row>
     <row r="958" spans="1:8">
       <c r="A958" t="s">
-        <v>3503</v>
+        <v>3504</v>
       </c>
       <c r="B958" t="s">
         <v>9</v>
       </c>
       <c r="C958" t="s">
         <v>1184</v>
       </c>
       <c r="D958" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E958" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F958" t="s">
-        <v>3504</v>
+        <v>3505</v>
       </c>
       <c r="G958" s="1" t="s">
-        <v>3505</v>
+        <v>3506</v>
       </c>
       <c r="H958" t="s">
-        <v>3506</v>
+        <v>3507</v>
       </c>
     </row>
     <row r="959" spans="1:8">
       <c r="A959" t="s">
-        <v>3507</v>
+        <v>3508</v>
       </c>
       <c r="B959" t="s">
         <v>9</v>
       </c>
       <c r="C959" t="s">
         <v>1188</v>
       </c>
       <c r="D959" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E959" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F959" t="s">
         <v>850</v>
       </c>
       <c r="G959" s="1" t="s">
-        <v>3508</v>
+        <v>3509</v>
       </c>
       <c r="H959" t="s">
-        <v>3509</v>
+        <v>3510</v>
       </c>
     </row>
     <row r="960" spans="1:8">
       <c r="A960" t="s">
-        <v>3510</v>
+        <v>3511</v>
       </c>
       <c r="B960" t="s">
         <v>9</v>
       </c>
       <c r="C960" t="s">
         <v>1192</v>
       </c>
       <c r="D960" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E960" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F960" t="s">
         <v>850</v>
       </c>
       <c r="G960" s="1" t="s">
-        <v>3511</v>
+        <v>3512</v>
       </c>
       <c r="H960" t="s">
-        <v>3512</v>
+        <v>3513</v>
       </c>
     </row>
     <row r="961" spans="1:8">
       <c r="A961" t="s">
-        <v>3513</v>
+        <v>3514</v>
       </c>
       <c r="B961" t="s">
         <v>9</v>
       </c>
       <c r="C961" t="s">
         <v>1196</v>
       </c>
       <c r="D961" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E961" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F961" t="s">
         <v>850</v>
       </c>
       <c r="G961" s="1" t="s">
-        <v>3514</v>
+        <v>3515</v>
       </c>
       <c r="H961" t="s">
-        <v>3515</v>
+        <v>3516</v>
       </c>
     </row>
     <row r="962" spans="1:8">
       <c r="A962" t="s">
-        <v>3516</v>
+        <v>3517</v>
       </c>
       <c r="B962" t="s">
         <v>9</v>
       </c>
       <c r="C962" t="s">
         <v>1200</v>
       </c>
       <c r="D962" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E962" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F962" t="s">
         <v>850</v>
       </c>
       <c r="G962" s="1" t="s">
-        <v>3517</v>
+        <v>3518</v>
       </c>
       <c r="H962" t="s">
-        <v>3518</v>
+        <v>3519</v>
       </c>
     </row>
     <row r="963" spans="1:8">
       <c r="A963" t="s">
-        <v>3519</v>
+        <v>3520</v>
       </c>
       <c r="B963" t="s">
         <v>9</v>
       </c>
       <c r="C963" t="s">
         <v>1204</v>
       </c>
       <c r="D963" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E963" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F963" t="s">
         <v>235</v>
       </c>
       <c r="G963" s="1" t="s">
-        <v>3520</v>
+        <v>3521</v>
       </c>
       <c r="H963" t="s">
-        <v>3521</v>
+        <v>3522</v>
       </c>
     </row>
     <row r="964" spans="1:8">
       <c r="A964" t="s">
-        <v>3522</v>
+        <v>3523</v>
       </c>
       <c r="B964" t="s">
         <v>9</v>
       </c>
       <c r="C964" t="s">
         <v>1208</v>
       </c>
       <c r="D964" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E964" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F964" t="s">
         <v>235</v>
       </c>
       <c r="G964" s="1" t="s">
-        <v>3523</v>
+        <v>3524</v>
       </c>
       <c r="H964" t="s">
-        <v>3524</v>
+        <v>3525</v>
       </c>
     </row>
     <row r="965" spans="1:8">
       <c r="A965" t="s">
-        <v>3525</v>
+        <v>3526</v>
       </c>
       <c r="B965" t="s">
         <v>9</v>
       </c>
       <c r="C965" t="s">
         <v>1212</v>
       </c>
       <c r="D965" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E965" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F965" t="s">
         <v>235</v>
       </c>
       <c r="G965" s="1" t="s">
-        <v>3526</v>
+        <v>3527</v>
       </c>
       <c r="H965" t="s">
-        <v>3527</v>
+        <v>3528</v>
       </c>
     </row>
     <row r="966" spans="1:8">
       <c r="A966" t="s">
-        <v>3528</v>
+        <v>3529</v>
       </c>
       <c r="B966" t="s">
         <v>9</v>
       </c>
       <c r="C966" t="s">
         <v>1216</v>
       </c>
       <c r="D966" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E966" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F966" t="s">
         <v>235</v>
       </c>
       <c r="G966" s="1" t="s">
-        <v>3529</v>
+        <v>3530</v>
       </c>
       <c r="H966" t="s">
-        <v>3530</v>
+        <v>3531</v>
       </c>
     </row>
     <row r="967" spans="1:8">
       <c r="A967" t="s">
-        <v>3531</v>
+        <v>3532</v>
       </c>
       <c r="B967" t="s">
         <v>9</v>
       </c>
       <c r="C967" t="s">
         <v>1221</v>
       </c>
       <c r="D967" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E967" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F967" t="s">
         <v>235</v>
       </c>
       <c r="G967" s="1" t="s">
-        <v>3532</v>
+        <v>3533</v>
       </c>
       <c r="H967" t="s">
-        <v>3533</v>
+        <v>3534</v>
       </c>
     </row>
     <row r="968" spans="1:8">
       <c r="A968" t="s">
-        <v>3534</v>
+        <v>3535</v>
       </c>
       <c r="B968" t="s">
         <v>9</v>
       </c>
       <c r="C968" t="s">
         <v>1225</v>
       </c>
       <c r="D968" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E968" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F968" t="s">
         <v>272</v>
       </c>
       <c r="G968" s="1" t="s">
-        <v>3535</v>
+        <v>3536</v>
       </c>
       <c r="H968" t="s">
-        <v>3536</v>
+        <v>3537</v>
       </c>
     </row>
     <row r="969" spans="1:8">
       <c r="A969" t="s">
-        <v>3537</v>
+        <v>3538</v>
       </c>
       <c r="B969" t="s">
         <v>9</v>
       </c>
       <c r="C969" t="s">
         <v>1230</v>
       </c>
       <c r="D969" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E969" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F969" t="s">
         <v>272</v>
       </c>
       <c r="G969" s="1" t="s">
-        <v>3538</v>
+        <v>3539</v>
       </c>
       <c r="H969" t="s">
-        <v>3539</v>
+        <v>3540</v>
       </c>
     </row>
     <row r="970" spans="1:8">
       <c r="A970" t="s">
-        <v>3540</v>
+        <v>3541</v>
       </c>
       <c r="B970" t="s">
         <v>9</v>
       </c>
       <c r="C970" t="s">
         <v>1234</v>
       </c>
       <c r="D970" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E970" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F970" t="s">
         <v>272</v>
       </c>
       <c r="G970" s="1" t="s">
-        <v>3541</v>
+        <v>3542</v>
       </c>
       <c r="H970" t="s">
-        <v>3542</v>
+        <v>3543</v>
       </c>
     </row>
     <row r="971" spans="1:8">
       <c r="A971" t="s">
-        <v>3543</v>
+        <v>3544</v>
       </c>
       <c r="B971" t="s">
         <v>9</v>
       </c>
       <c r="C971" t="s">
         <v>1238</v>
       </c>
       <c r="D971" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E971" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F971" t="s">
         <v>338</v>
       </c>
       <c r="G971" s="1" t="s">
-        <v>3544</v>
+        <v>3545</v>
       </c>
       <c r="H971" t="s">
-        <v>3545</v>
+        <v>3546</v>
       </c>
     </row>
     <row r="972" spans="1:8">
       <c r="A972" t="s">
-        <v>3546</v>
+        <v>3547</v>
       </c>
       <c r="B972" t="s">
         <v>9</v>
       </c>
       <c r="C972" t="s">
         <v>1242</v>
       </c>
       <c r="D972" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E972" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F972" t="s">
         <v>338</v>
       </c>
       <c r="G972" s="1" t="s">
-        <v>3547</v>
+        <v>3548</v>
       </c>
       <c r="H972" t="s">
-        <v>3548</v>
+        <v>3549</v>
       </c>
     </row>
     <row r="973" spans="1:8">
       <c r="A973" t="s">
-        <v>3549</v>
+        <v>3550</v>
       </c>
       <c r="B973" t="s">
         <v>9</v>
       </c>
       <c r="C973" t="s">
         <v>1246</v>
       </c>
       <c r="D973" t="s">
-        <v>2775</v>
+        <v>2776</v>
       </c>
       <c r="E973" t="s">
-        <v>2776</v>
+        <v>2777</v>
       </c>
       <c r="F973" t="s">
         <v>338</v>
       </c>
       <c r="G973" s="1" t="s">
-        <v>3550</v>
+        <v>3551</v>
       </c>
       <c r="H973" t="s">
-        <v>3551</v>
+        <v>3552</v>
       </c>
     </row>
     <row r="974" spans="1:8">
       <c r="A974" t="s">
-        <v>3552</v>
+        <v>3553</v>
       </c>
       <c r="B974" t="s">
         <v>9</v>
       </c>
       <c r="C974" t="s">
         <v>10</v>
       </c>
       <c r="D974" t="s">
-        <v>3553</v>
+        <v>3554</v>
       </c>
       <c r="E974" t="s">
-        <v>3554</v>
+        <v>3555</v>
       </c>
       <c r="F974" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G974" s="1" t="s">
-        <v>3555</v>
+        <v>3556</v>
       </c>
       <c r="H974" t="s">
-        <v>3556</v>
+        <v>3557</v>
       </c>
     </row>
     <row r="975" spans="1:8">
       <c r="A975" t="s">
-        <v>3557</v>
+        <v>3558</v>
       </c>
       <c r="B975" t="s">
         <v>9</v>
       </c>
       <c r="C975" t="s">
         <v>10</v>
       </c>
       <c r="D975" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="E975" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="F975" t="s">
         <v>249</v>
       </c>
       <c r="G975" s="1" t="s">
-        <v>3560</v>
+        <v>3561</v>
       </c>
       <c r="H975" t="s">
-        <v>3561</v>
+        <v>3562</v>
       </c>
     </row>
     <row r="976" spans="1:8">
       <c r="A976" t="s">
-        <v>3562</v>
+        <v>3563</v>
       </c>
       <c r="B976" t="s">
         <v>9</v>
       </c>
       <c r="C976" t="s">
         <v>16</v>
       </c>
       <c r="D976" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="E976" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="F976" t="s">
         <v>282</v>
       </c>
       <c r="G976" s="1" t="s">
-        <v>3563</v>
+        <v>3564</v>
       </c>
       <c r="H976" t="s">
-        <v>3564</v>
+        <v>3565</v>
       </c>
     </row>
     <row r="977" spans="1:8">
       <c r="A977" t="s">
-        <v>3565</v>
+        <v>3566</v>
       </c>
       <c r="B977" t="s">
         <v>9</v>
       </c>
       <c r="C977" t="s">
         <v>20</v>
       </c>
       <c r="D977" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="E977" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="F977" t="s">
         <v>1285</v>
       </c>
       <c r="G977" s="1" t="s">
-        <v>3566</v>
+        <v>3567</v>
       </c>
       <c r="H977" t="s">
-        <v>3567</v>
+        <v>3568</v>
       </c>
     </row>
     <row r="978" spans="1:8">
       <c r="A978" t="s">
-        <v>3568</v>
+        <v>3569</v>
       </c>
       <c r="B978" t="s">
         <v>9</v>
       </c>
       <c r="C978" t="s">
         <v>24</v>
       </c>
       <c r="D978" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="E978" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="F978" t="s">
         <v>357</v>
       </c>
       <c r="G978" s="1" t="s">
-        <v>3569</v>
+        <v>3570</v>
       </c>
       <c r="H978" t="s">
-        <v>3570</v>
+        <v>3571</v>
       </c>
     </row>
     <row r="979" spans="1:8">
       <c r="A979" t="s">
-        <v>3571</v>
+        <v>3572</v>
       </c>
       <c r="B979" t="s">
         <v>9</v>
       </c>
       <c r="C979" t="s">
         <v>28</v>
       </c>
       <c r="D979" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="E979" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="G979" s="1" t="s">
         <v>1299</v>
       </c>
       <c r="H979" t="s">
-        <v>3572</v>
+        <v>3573</v>
       </c>
     </row>
     <row r="980" spans="1:8">
       <c r="A980" t="s">
-        <v>3573</v>
+        <v>3574</v>
       </c>
       <c r="B980" t="s">
         <v>9</v>
       </c>
       <c r="C980" t="s">
         <v>32</v>
       </c>
       <c r="D980" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="E980" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="F980" t="s">
         <v>1285</v>
       </c>
       <c r="G980" s="1" t="s">
-        <v>3574</v>
+        <v>3575</v>
       </c>
       <c r="H980" t="s">
-        <v>3575</v>
+        <v>3576</v>
       </c>
     </row>
     <row r="981" spans="1:8">
       <c r="A981" t="s">
-        <v>3576</v>
+        <v>3577</v>
       </c>
       <c r="B981" t="s">
         <v>9</v>
       </c>
       <c r="C981" t="s">
         <v>36</v>
       </c>
       <c r="D981" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="E981" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="F981" t="s">
         <v>235</v>
       </c>
       <c r="G981" s="1" t="s">
-        <v>3577</v>
+        <v>3578</v>
       </c>
       <c r="H981" t="s">
-        <v>3578</v>
+        <v>3579</v>
       </c>
     </row>
     <row r="982" spans="1:8">
       <c r="A982" t="s">
-        <v>3579</v>
+        <v>3580</v>
       </c>
       <c r="B982" t="s">
         <v>9</v>
       </c>
       <c r="C982" t="s">
         <v>40</v>
       </c>
       <c r="D982" t="s">
-        <v>3558</v>
+        <v>3559</v>
       </c>
       <c r="E982" t="s">
-        <v>3559</v>
+        <v>3560</v>
       </c>
       <c r="F982" t="s">
-        <v>2069</v>
+        <v>2070</v>
       </c>
       <c r="G982" s="1" t="s">
-        <v>3580</v>
+        <v>3581</v>
       </c>
       <c r="H982" t="s">
-        <v>3581</v>
+        <v>3582</v>
       </c>
     </row>
     <row r="983" spans="1:8">
       <c r="A983" t="s">
-        <v>3582</v>
+        <v>3583</v>
       </c>
       <c r="B983" t="s">
         <v>9</v>
       </c>
       <c r="C983" t="s">
         <v>10</v>
       </c>
       <c r="D983" t="s">
-        <v>3583</v>
+        <v>3584</v>
       </c>
       <c r="E983" t="s">
-        <v>3584</v>
+        <v>3585</v>
       </c>
       <c r="F983" t="s">
-        <v>2452</v>
+        <v>2453</v>
       </c>
       <c r="G983" s="1" t="s">
-        <v>3585</v>
+        <v>3586</v>
       </c>
       <c r="H983" t="s">
-        <v>3586</v>
+        <v>3587</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>