--- v1 (2026-01-30)
+++ v2 (2026-04-30)
@@ -51,10835 +51,10835 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14438</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CIRCU</t>
   </si>
   <si>
     <t>Circular Sessão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14438/circular_001.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14438/circular_001.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 28ª Sessão Extraordinária a se realizar no dia 18 de janeiro, quarta-feira, às 10h.</t>
   </si>
   <si>
     <t>14440</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14440/digitalizar.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14440/digitalizar.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 43ª Sessão Ordinária, a se realizar no dia 06 de fevereiro, segunda-feira, às 19h, no Plenário Vereador José Ikeda, nada consta para ser apreciado na Ordem do Dia.</t>
   </si>
   <si>
     <t>14465</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14465/circular_003.23.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14465/circular_003.23.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 001 a 007/2023 e Projetos de Lei Complementar nºs 003 a 006/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>14502</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14502/circular_004_-_44a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14502/circular_004_-_44a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 44ª Sessão Ordinária, a se realizar no dia 13 de fevereiro, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>14504</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14504/circular_005.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14504/circular_005.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia do Projeto de Lei nº 008/2023, lido na última Sessão Ordinária para conhecimento, análises e estudos._x000D_
 Outrossim, informo que o prazo para a sua comissão exarar pareceres é de 15 (quinze) dias, a contar do recebimento (art. 50, § 3º do Regimento Interno).</t>
   </si>
   <si>
     <t>14505</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14505/circular_006_-_29a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14505/circular_006_-_29a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 29ª Sessão Extraordinária a se realizar no dia 15 de fevereiro, quarta-feira, às 17h30</t>
   </si>
   <si>
     <t>14544</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14544/circular_007_solene.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14544/circular_007_solene.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, convoco Vossa Excelência para participar da 3ª Sessão Solene que será realizada no dia 24 de fevereiro, sexta-feira, às 20h, no Plenário Vereador José Ikeda, para a apresentação da Campanha da Fraternidade 2023 –  Fraternidade e Fome.</t>
   </si>
   <si>
     <t>14545</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14545/circular_008.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14545/circular_008.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 45ª Sessão Ordinária, a se realizar no dia 06 de março, segunda-feira, às 19h, no Plenário Vereador José Ikeda, nada consta para ser apreciado na Ordem do Dia.</t>
   </si>
   <si>
     <t>14568</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14568/circular_009_projetos_lidos.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14568/circular_009_projetos_lidos.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia dos Projetos de Lei nºs 009 a 013/2023, Projetos de Lei Complementar nºs 007 e 008/2023 e Projeto de Decreto Legislativo nº 001/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos._x000D_
 Outrossim, informo que o prazo para a sua comissão exarar pareceres é de 15 (quinze) dias, a contar do recebimento (art. 50, § 3º do Regimento Interno).</t>
   </si>
   <si>
     <t>14602</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14602/circular_010.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14602/circular_010.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 46ª Sessão Ordinária, a se realizar no dia 20 de março, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>14604</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14604/digitalizar.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14604/digitalizar.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia dos Projetos de Lei nºs 014 a 023/2023 e Projetos de Lei Complementar nºs 009 a 012/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>14612</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14612/circular_012_-_30a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14612/circular_012_-_30a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 30ª Sessão Extraordinária a se realizar no dia 23 de março, quinta-feira, às 10:30 horas</t>
   </si>
   <si>
     <t>14658</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14658/31a_sessao_extraordinaria..pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14658/31a_sessao_extraordinaria..pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 31ª Sessão Extraordinária a se realizar no dia 28 de março, terça-feira, às 10:30 horas</t>
   </si>
   <si>
     <t>14660</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14660/47a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14660/47a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 47ª Sessão Ordinária, a se realizar no dia 03 de abril, segunda-feira, às 18h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>14707</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14707/circ015.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14707/circ015.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia dos Projetos de Lei nºs 024 a 031/2023 e Projetos de Lei Complementar nºs 013 a 017/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>14708</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14708/32a_extraordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14708/32a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 32ª Sessão Extraordinária a se realizar no dia 11 de abril, terça-feira, às 10h.</t>
   </si>
   <si>
     <t>14712</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14712/48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14712/48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 48ª Sessão Ordinária, a se realizar no dia 17 de abril, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>14713</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14713/comissao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14713/comissao.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia do Projeto de Lei Complementar nº 018/2023, lido na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>14714</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14714/circular_019_-_33a_extra.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14714/circular_019_-_33a_extra.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 33ª Sessão Extraordinária a se realizar no dia 19 de abril, quarta-feira, às 11:00 horas</t>
   </si>
   <si>
     <t>14715</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14715/circular_020_-_34a_extra.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14715/circular_020_-_34a_extra.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 34ª Sessão Extraordinária a se realizar no dia 20 de abril, quinta-feira, às 11:00 horas</t>
   </si>
   <si>
     <t>14773</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14773/circular_021_-_49a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14773/circular_021_-_49a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 49ª Sessão Ordinária, a se realizar no dia 02 de maio, terça-feira, às 19h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>14774</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14774/circular_22.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14774/circular_22.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia dos Projetos de Lei nºs 032 a 034/2023 e Projetos de Lei Complementar nºs 019 a 022/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>14780</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14780/circular_35a_extra.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14780/circular_35a_extra.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 35ª Sessão Extraordinária a se realizar no dia 09 de maio, terça-feira, às 10h.</t>
   </si>
   <si>
     <t>14799</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14799/circular_024_-_50a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14799/circular_024_-_50a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 50ª Sessão Ordinária, a se realizar no dia 16 de maio, terça-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>14816</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14816/circular_25.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14816/circular_25.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia dos Projetos de Lei nºs 035 a 037/2023, Projetos de Lei Complementar nºs 023 a 025/2023 e Projeto de Resolução nº 001/223, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>14847</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14847/circular_026_-_36a_extraordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14847/circular_026_-_36a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 36ª Sessão Extraordinária a se realizar no dia 23 de maio, terça-feira, às 10:00 horas</t>
   </si>
   <si>
     <t>14848</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14848/circular_027_-_51a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14848/circular_027_-_51a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 51ª Sessão Ordinária, a se realizar no dia 05 de junho, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>14864</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14864/circular_028_-_comissao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14864/circular_028_-_comissao.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia dos Projetos de Lei nºs 038 a 051/2023 e Projeto de Lei Complementar nº 026/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>14908</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14908/circular_029_-_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14908/circular_029_-_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 52ª Sessão Ordinária, a se realizar no dia 19 de junho, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>14910</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14910/circular_030_-_comissao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14910/circular_030_-_comissao.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia do Projeto de Lei Complementar nº 027/2023, lido na última Sessão Ordinária para conhecimento, análise e estudo.</t>
   </si>
   <si>
     <t>14950</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14950/circular_031_-_53a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14950/circular_031_-_53a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 53ª Sessão Ordinária, a se realizar no dia 03 de julho, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>14951</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14951/circular_032_-_comissoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14951/circular_032_-_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 052 a 058/2023 e Projeto de Lei Complementar nº 028/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>15002</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15002/circular_033_-_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15002/circular_033_-_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 54ª Sessão Ordinária, a se realizar no dia 17 de julho, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>15007</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15007/circular_034_-_comissao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15007/circular_034_-_comissao.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 059 a 061/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>15008</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15008/circular_035_-_37a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15008/circular_035_-_37a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 37ª Sessão Extraordinária a se realizar no dia 19 de julho, quarta-feira, às 11:00 horas</t>
   </si>
   <si>
     <t>15056</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15056/circular_036_-_55a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15056/circular_036_-_55a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 55ª Sessão Ordinária, a se realizar no dia 07 de agosto, segunda-feira, às 19h, no Plenário Vereador José Ikeda, nada consta para ser apreciado na Ordem do Dia.</t>
   </si>
   <si>
     <t>15057</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15057/circular_037_-_comissao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15057/circular_037_-_comissao.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 062 a 067/2023 e Projetos de Lei Complementar nºs 029 e 030/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>15093</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15093/circular_038_-_56a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15093/circular_038_-_56a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 56ª Sessão Ordinária, a se realizar no dia 21 de agosto, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>15094</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15094/circular_39.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15094/circular_39.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 38ª Sessão Extraordinária a se realizar no dia 22 de agosto, terça-feira, às 16h.</t>
   </si>
   <si>
     <t>15095</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15095/circular_040_-_comissao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15095/circular_040_-_comissao.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia do Projeto de Lei nº 068/2023, lido na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>15145</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15145/circualr_41.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15145/circualr_41.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 57ª Sessão Ordinária, a se realizar no dia 04 de setembro, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>15146</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15146/circular_42.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15146/circular_42.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 069 a 072/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>15167</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15167/circular_043_-_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15167/circular_043_-_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 58ª Sessão Ordinária, a se realizar no dia 18 de setembro, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>15168</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15168/circular_044_-_comissoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15168/circular_044_-_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 073 a 077/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>15169</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15169/circular_045_-_39a_extraordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15169/circular_045_-_39a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 39ª Sessão Extraordinária a se realizar no dia 21 de setembro, quinta-feira, às 10:00 horas</t>
   </si>
   <si>
     <t>15212</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15212/circular_046_-_59a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15212/circular_046_-_59a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 59ª Sessão Ordinária, a se realizar no dia 09 de outubro, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>15213</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15213/circular_47_comissoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15213/circular_47_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 078 a 086/2023 e Projeto de Lei Complementar nº 031/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>15214</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15214/circular_48_-_comissao_constituicao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15214/circular_48_-_comissao_constituicao.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia da Denúncia do Senhor Jaime Cândido da Rocha, lido na última Sessão Ordinária, realizada no dia 09/10/2023 para conhecimento, análise e providências cabíveis.</t>
   </si>
   <si>
     <t>15215</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15215/circular_049_-_40a_extraordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15215/circular_049_-_40a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 40ª Sessão Extraordinária a se realizar no dia 11 de outubro, quarta-feira, às 16:00 horas</t>
   </si>
   <si>
     <t>15270</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15270/circular_50_-_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15270/circular_50_-_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 60ª Sessão Ordinária, a se realizar no dia 23 de outubro, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>15271</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15271/circular_051_-_comissao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15271/circular_051_-_comissao.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 087 a 089/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>15308</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15308/61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15308/61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 61ª Sessão Ordinária, a se realizar no dia 06 de novembro, segunda-feira, às 19h, no Plenário Vereador José Ikeda.</t>
   </si>
   <si>
     <t>15309</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15309/circular_53.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15309/circular_53.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, convoco Vossa Excelência para participar da 4ª Sessão Solene que será realizada no dia 07 de novembro, terça-feira, às 16:00h, no Plenário Vereador José Ikeda, onde será concedido o título de Cidadão Adamantinense ao Ilustríssimo Senhor Tenente Coronel da Polícia Militar Júlio Marcelo Romagnoli.</t>
   </si>
   <si>
     <t>15310</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15310/circular_54.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15310/circular_54.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 090 a 097/2023 e Projeto de Lei Complementar nº 032/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>15311</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15311/circular_55.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15311/circular_55.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 41ª Sessão Extraordinária a se realizar no dia 09 de novembro, quinta-feira, às 10:00 horas</t>
   </si>
   <si>
     <t>15336</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15336/circular_056_-_42a_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15336/circular_056_-_42a_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 42ª Sessão Extraordinária a se realizar no dia 16 de novembro, quinta-feira, às 11:00 horas,</t>
   </si>
   <si>
     <t>15337</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15337/62a_sessao_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15337/62a_sessao_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 62ª Sessão Ordinária, a se realizar no dia 28 de novembro, terça-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>15338</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15338/circular_58_-_comissoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15338/circular_58_-_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópias dos Projetos de Lei nºs 098 a 109/2023 e Projetos de Lei Complementar nºs 033 a 037/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>15365</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15365/circular_059_-_63a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15365/circular_059_-_63a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 63ª Sessão Ordinária, a se realizar no dia 04 de dezembro, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>15366</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15366/circular_60_-_comissoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15366/circular_60_-_comissoes.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia dos Projetos de Lei nºs 110 a 113/2023 e Projeto de Resolução nº 002/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>15367</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15367/circular_64a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15367/circular_64a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, comunico a Vossa Excelência que, para a 64ª Sessão Ordinária, a se realizar no dia 11 de dezembro, segunda-feira, às 19h, no Plenário Vereador José Ikeda</t>
   </si>
   <si>
     <t>15375</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15375/circular_062_-_comissao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15375/circular_062_-_comissao.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia dos Projetos de Lei nºs 114 e 115/2023, lidos na última Sessão Ordinária para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>15376</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15376/circular_063.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15376/circular_063.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 43ª Sessão Extraordinária a se realizar no dia 13 de dezembro, quarta-feira, às 10:00 horas</t>
   </si>
   <si>
     <t>15377</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15377/circular_064_-_pl_117.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15377/circular_064_-_pl_117.pdf</t>
   </si>
   <si>
     <t>Conforme disposições regimentais, encaminho a Vossas Excelências cópia do Projeto de Lei nº 117/2023, para conhecimento, análises e estudos.</t>
   </si>
   <si>
     <t>15431</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15431/circular_065_-_44a_extraordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15431/circular_065_-_44a_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Cumprindo disposições regimentais, CONVOCO Vossa Excelência para a 44ª Sessão Extraordinária a se realizar no dia 15 de dezembro, sexta-feira, às 10:30 horas</t>
   </si>
   <si>
     <t>14439</t>
   </si>
   <si>
     <t>EMENM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>ALCIO IKEDA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14439/emenda_modificativa_001_-_plc_001-23_-_revisao_-_remocao_termo_agente_politico.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14439/emenda_modificativa_001_-_plc_001-23_-_revisao_-_remocao_termo_agente_politico.pdf</t>
   </si>
   <si>
     <t>Modifica Artigo 1º do Projeto de Lei Complementar nº 001 que Dispõe sobre a revisão geral anual dos vencimentos, proventos e pensões dos servidores ativos, inativos, pensionistas e agentes políticos (secretários) da Prefeitura do Município de Adamantina e reajuste (ganho real) aos vencimentos, proventos e pensões dos servidores ativos, inativos e pensionistas da Prefeitura do Município de Adamantina.</t>
   </si>
   <si>
     <t>14709</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14709/emenda_modificativa_002_-_plc_013-23_-_art_3_e_8.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14709/emenda_modificativa_002_-_plc_013-23_-_art_3_e_8.pdf</t>
   </si>
   <si>
     <t>Modifica artigos 3º e 8º do Projeto de Lei Complementar Nº 013, de 21 de março de 2023, de autoria do Prefeito do Município, que “Dispõe sobre a alteração da Lei Complementar nº 163, de 07 de abril de 2011, que dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente, reestrutura o Conselho Municipal dos Direitos da Criança e do Adolescente, o Fundo Municipal dos Direitos da Criança e do Adolescente e o Conselho Tutelar, e dá outras providências.”</t>
   </si>
   <si>
     <t>14798</t>
   </si>
   <si>
     <t>Constituição, Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14798/emenda_modificativa_003_-_plc_020_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14798/emenda_modificativa_003_-_plc_020_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera artigo 3ª do Projeto de Lei Complementar nº 020/2023, de autoria do Prefeito do Município, que “Dispõe sobre a alteração da Lei Complementar nº 163, de 07 de abril de 2011, que dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente, reestrutura o Conselho Municipal dos Direitos da Criança e do Adolescente, o Fundo Municipal dos Direitos da Criança e do Adolescente e o Conselho Tutelar, e dá outras providências.”</t>
   </si>
   <si>
     <t>14948</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14948/emenda_modificativa_004_-_plc_040_-_desligamento_voluntario_unifai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14948/emenda_modificativa_004_-_plc_040_-_desligamento_voluntario_unifai.pdf</t>
   </si>
   <si>
     <t>Modifica o Art 7º, II do Projeto de Lei nº 040/2023,que institui o Programa de Desligamento Voluntário – PDV no âmbito do Centro Universitário de Adamantina – UNIFAI e dá outras providências.</t>
   </si>
   <si>
     <t>14949</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14949/2023_ldo_emenda_05.23_-_lei_4254.23.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14949/2023_ldo_emenda_05.23_-_lei_4254.23.pdf</t>
   </si>
   <si>
     <t>Modifica artigo do Projeto de Lei nº 038/2023, de autoria do Prefeito do Município, que dispõe sobre as Diretrizes Orçamentárias para Elaboração e Execução da Lei Orçamentária para o Exercício Financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>15003</t>
   </si>
   <si>
     <t>Todos os Edis</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15003/2023_ldo_emenda_06.23_-_lei_4254.23.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15003/2023_ldo_emenda_06.23_-_lei_4254.23.pdf</t>
   </si>
   <si>
     <t>Modifica o Projeto de Lei nº 038/2023, de autoria do Prefeito do Município, que dispõe sobre as Diretrizes Orçamentárias para Elaboração e Execução da Lei Orçamentária para o Exercício Financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>15092</t>
   </si>
   <si>
     <t>Hélio José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15092/emenda_modificativa_007_-_plc_027_-.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15092/emenda_modificativa_007_-_plc_027_-.pdf</t>
   </si>
   <si>
     <t>Modifica Projeto de Lei Complementar nº 027, de 19 de junho de 2023, de autoria do Prefeito do Município, que "Dispõe sobre a alteração da Lei Complementar Municipal nº 94, de 22 de novembro de 2007 e dá outras providências."</t>
   </si>
   <si>
     <t>15368</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15368/emenda_modificativa_008_-_pl_087_auxilios_e_subvencoes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15368/emenda_modificativa_008_-_pl_087_auxilios_e_subvencoes.pdf</t>
   </si>
   <si>
     <t>Modifica a tabela dos auxílios, subvenções, contribuições, convênios e termo de colaboração/fomento para o exercício de 2024, do Projeto de Lei nº 087/2023, de autoria do Executivo.</t>
   </si>
   <si>
     <t>15369</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15369/2023_loa_emenda_09.23_-_lei_4305.23.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15369/2023_loa_emenda_09.23_-_lei_4305.23.pdf</t>
   </si>
   <si>
     <t>Tipo de Emenda: Remanejamento - Projeto de Lei nº 088/2023, que Estima a Receita e Fixa a Despesa do Município de Adamantina para o exercício de 2024, de autoria do Prefeito Municipal</t>
   </si>
   <si>
     <t>15370</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15370/2023_loa_emenda_10.23_-_lei_4305.23.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15370/2023_loa_emenda_10.23_-_lei_4305.23.pdf</t>
   </si>
   <si>
     <t>15371</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15371/2023_loa_emenda_11.23_-_lei_4305.23.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15371/2023_loa_emenda_11.23_-_lei_4305.23.pdf</t>
   </si>
   <si>
     <t>15425</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15425/emenda_modificativa_012_-_pl_117.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15425/emenda_modificativa_012_-_pl_117.pdf</t>
   </si>
   <si>
     <t>Modifica parágrafo único do Artigo 1º do Projeto de Lei nº 117/2023.</t>
   </si>
   <si>
     <t>15426</t>
   </si>
   <si>
     <t>RAFAEL PACHECO, ALCIO IKEDA, BIGODE, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15426/emenda_modificativa_013_-_pl_117.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15426/emenda_modificativa_013_-_pl_117.pdf</t>
   </si>
   <si>
     <t>Modifica parágrafo único do artigo 1º do Projeto de Lei nº 117/2023</t>
   </si>
   <si>
     <t>14466</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>BIGODE</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14466/indicacao_001_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14466/indicacao_001_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder ações visando desentupir as vazões de água de todas as estradas que receberam o Melhor Caminho, evitando, dessa forma, a formação de buracos no leito das referidas estradas vicinais.</t>
   </si>
   <si>
     <t>14467</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14467/indicacao_002_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14467/indicacao_002_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder com urgência a construção de um sarjetão no prolongamento, próximo ao ponto de ônibus, entre os bairros Jardim das Primaveras e Parque Itaipus a fim de disciplinar o escoamento de água no local.</t>
   </si>
   <si>
     <t>14468</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14468/indicacao_003_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14468/indicacao_003_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder ações visando cascalhar os pontos críticos de toda extensão da estrada do Bairro do Prata a fim de melhorar o tráfego de veículos, principalmente os de escoamento agrícola.</t>
   </si>
   <si>
     <t>14469</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14469/indicacao_004_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14469/indicacao_004_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder limpeza das árvores e roçagem do mato, bem como construir calçada na praça denominada Interact, localizada na Rua Antônio Shimitd Vilela com a Alameda Luiz Endo, Vila Fátima.</t>
   </si>
   <si>
     <t>14470</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Aguinaldo Pires Galvão, ALCIO IKEDA, BIGODE, Cid José Aparecido dos Santos, Hélio José dos Santos, PAULO CERVELHEIRA, RAFAEL PACHECO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14470/indicacao_005_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14470/indicacao_005_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam inserir o nome da Sra Elizabeth Gomes Meirelles na galeria de ex-prefeitos que será instalada no Museu e Arquivo Histórico de Adamantina “Setsu Onishi”.</t>
   </si>
   <si>
     <t>14471</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Hélio José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14471/indicacao_006_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14471/indicacao_006_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com urgência uma operação tapa-buracos no início da Rua Arno Kieffer entre as Ruas Waldemar Estevo e Joaquim Luiz Vian, proximidades da linha férrea no bairro Jardim Aviação.</t>
   </si>
   <si>
     <t>14472</t>
   </si>
   <si>
     <t>PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14472/indicacao_007_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14472/indicacao_007_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita instalar dois holofotes na rua que foi aberta pelos moradores, próximo da linha férrea, no Jardim Adamantina, pois os estudantes passam por ali para ir à Unifai, sendo o local de perigoso acesso.</t>
   </si>
   <si>
     <t>14473</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14473/indicacao_008_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14473/indicacao_008_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita agendar o nome do Senhor Josemiro Pereira da Silva para denominar ruas em novos loteamentos que foram lançados em nossa cidade a fim de perpetuar na memória da população.</t>
   </si>
   <si>
     <t>14474</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14474/indicacao_009_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14474/indicacao_009_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a roçagem do enorme matagal que tomou conta da calçada da área de lazer arborizada, localizada na Rua Profª Maria Esther Tofoli, Bairro Monte Alegre.</t>
   </si>
   <si>
     <t>14475</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14475/indicacao_010_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14475/indicacao_010_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a troca das lixeiras instaladas na área central da cidade, bem como em todas as praças públicas do município.</t>
   </si>
   <si>
     <t>14476</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Hélio José dos Santos, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14476/indicacao_011_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14476/indicacao_011_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir na programação de micro revestimento asfáltico a Al. Curitiba, Vila Jamil de Lima.</t>
   </si>
   <si>
     <t>14477</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14477/indicacao_012_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14477/indicacao_012_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a restauração da cobertura do ponto de ônibus localizado na calçada da Praça Élio Micheloni, Rua Osvaldo Cruz.</t>
   </si>
   <si>
     <t>14478</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14478/indicacao_013_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14478/indicacao_013_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar a possibilidade de atender, com urgência, a solicitação dos moradores das Ruas Bahia e Minas Gerais, Jardim Brasil, que solicitam melhorar a sinalização de trânsito na confluência das mencionadas ruas construindo, se possível, uma depressão ou obstáculo, tipo lombada, a fim de coibir o excesso de velocidade praticado no local, que, inclusive, vem sendo palco de inúmeros acidentes.</t>
   </si>
   <si>
     <t>14479</t>
   </si>
   <si>
     <t>RIQUINHA DO BAR, Cid José Aparecido dos Santos, Hélio José dos Santos, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14479/indicacao_014_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14479/indicacao_014_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com a máxima urgência a lavagem das calçadas, interna e externa, da Praça Élio Micheloni, área central da cidade.</t>
   </si>
   <si>
     <t>14480</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14480/indicacao_015_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14480/indicacao_015_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a roçagem e limpeza no fundo das casas próximas da linha férrea, início da Rua Goiás até a Rua Rio Grande, Jardim Brasil, bem como no início das Ruas Paraíba, Bahia, Laurindo Simonceli, Ceará sobretudo nas proximidades do Viaduto Antônia Geralda Tinetti, Rua Rio de Janeiro, pois encontram-se tomadas por enorme matagal servindo para proliferação de animais peçonhentos e nocivos à saúde.</t>
   </si>
   <si>
     <t>14481</t>
   </si>
   <si>
     <t>BIGODE, RAFAEL PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14481/indicacao_016_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14481/indicacao_016_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam agendar na programação de recapeamento asfáltico as seguintes ruas da cidade: Rua Joaquim M. Caldeira Filho, Jardim Adamantina, Rua Carmen Miranda, Vila Ipiranga, e Rua Profª Maria Esther Tofolli, Residencial Monte Alegre.</t>
   </si>
   <si>
     <t>14482</t>
   </si>
   <si>
     <t>RIQUINHA DO BAR, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Hélio José dos Santos, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14482/indicacao_017_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14482/indicacao_017_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja promovido estudos visando a substituição das luminárias existentes no Jardim Brasil por uma iluminação moderna de LED.</t>
   </si>
   <si>
     <t>14483</t>
   </si>
   <si>
     <t>RIQUINHA DO BAR, Cid José Aparecido dos Santos, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14483/indicacao_018_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14483/indicacao_018_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a extensão de galeria na Rua Rio de Janeiro, no Jardim Brasil, bem como a colocação de guias e sarjetas e o asfaltamento, resolvendo desta forma a grande erosão daquele local.</t>
   </si>
   <si>
     <t>14484</t>
   </si>
   <si>
     <t>RIQUINHA DO BAR, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14484/indicacao_019_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14484/indicacao_019_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja estuada a possibilidade da construção de uma cobertura para as pessoas que estão na fila do posto de saúde, localizado no bairro Jardim Brasil, a fim de protegê-los do sol e da chuva enquanto aguardam o atendimento.</t>
   </si>
   <si>
     <t>14485</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14485/indicacao_020_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14485/indicacao_020_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar a possibilidade de construir um muro de arrimo a fim de proteger a galeria da Rua Antônio Orazil Bisterso, esquina com a Rua Joaquim Jacinto no Conjunto Bandeirantes, fundos da residência nº 23, antiga reivindicação dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>14486</t>
   </si>
   <si>
     <t>RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14486/indicacao_021_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14486/indicacao_021_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita incluir na programação de aplicação de micro revestimento asfáltico a Rua José Bortoleto, no Jardim Adamantina, proximidades da horta comunitária do bairro.</t>
   </si>
   <si>
     <t>14487</t>
   </si>
   <si>
     <t>RAFAEL PACHECO, BIGODE</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14487/indicacao_022_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14487/indicacao_022_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja criada uma horta comunitária no bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>14488</t>
   </si>
   <si>
     <t>RAFAEL PACHECO, ALCIO IKEDA, BIGODE</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14488/indicacao_023_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14488/indicacao_023_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja concedido o devido reajuste para R$ 38 no Vale Alimentação de todos servidores públicos municipais de Adamantina.</t>
   </si>
   <si>
     <t>14489</t>
   </si>
   <si>
     <t>RAFAEL PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14489/indicacao_024_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14489/indicacao_024_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder uma reforma no Posto de Saúde do bairro Jardim Adamantina. As paredes daquele local estão com muito bolor, principalmente na sala do médico, do enfermeiro e da coleta de sangue (na parte nova construída).</t>
   </si>
   <si>
     <t>14490</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14490/indicacao_025_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14490/indicacao_025_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja criado um Cronograma de Limpeza e Recolhimento de Lixos descartados por moradores nas ruas e estradas rurais do nosso município, tais como móveis usados, pneus velhos, eletrodomésticos e todos os tipos de lixos grandes proveniente dos moradores dos bairros de Adamantina.</t>
   </si>
   <si>
     <t>14491</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14491/indicacao_026_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14491/indicacao_026_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam oferecidos sacos de lixo verdes para a população fazer a dispensação de lixos recicláveis, de forma gratuita.</t>
   </si>
   <si>
     <t>14492</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14492/indicacao_027_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14492/indicacao_027_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja estudada a possibilidade de diminuir o período de férias nas creches municipais.</t>
   </si>
   <si>
     <t>14493</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, NORIKO ONISHI SAITO, PAULO CERVELHEIRA, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14493/indicacao_028_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14493/indicacao_028_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam realizados estudos necessários sobre as propostas de alteração na Lei Complementar nº 94, de 22/11/2007, objetivando uma justa e necessária valorização dos educadores da rede municipal de educação com vigência neste ano de 2023.</t>
   </si>
   <si>
     <t>14494</t>
   </si>
   <si>
     <t>Hélio José dos Santos, BIGODE, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14494/indicacao_029_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14494/indicacao_029_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita realização de campanhas de imunização contra a covid-19, poliomielite (pólio), sarampo e gripe (influenza).</t>
   </si>
   <si>
     <t>14495</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14495/indicacao_030_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14495/indicacao_030_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita implantar no trânsito de nossa cidade a mudança ocorrida no Código de Trânsito Brasileiro – CTB, consoante artigo 44-A, que permite ao motorista virar à direita, mesmo que o semáforo esteja em vermelho desde que a via esteja devidamente sinalizada, inclusive com a colocação de placas.</t>
   </si>
   <si>
     <t>14496</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14496/indicacao_031_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14496/indicacao_031_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja estudada a possibilidade de criação de vagas especiais para deficientes nas proximidades das entradas da EMEF Navarro de Andrade.</t>
   </si>
   <si>
     <t>14497</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14497/indicacao_032_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14497/indicacao_032_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam publicadas todas as Portarias, Decretos e todos os atos normativos ausentes no site da Prefeitura de Adamantina (adamantina.sp.gov.br). Indicamos ainda, que a publicação dos atos passe a ser realizado de acordo com a cronologia das publicações.</t>
   </si>
   <si>
     <t>14498</t>
   </si>
   <si>
     <t>ALCIO IKEDA, RAFAEL PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14498/indicacao_033_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14498/indicacao_033_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>14499</t>
   </si>
   <si>
     <t>ALCIO IKEDA, BIGODE, RAFAEL PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14499/indicacao_034_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14499/indicacao_034_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam realização de melhorias na Rua Germano Meira Vasconcelos, proximidades da Capela São João Batista, Mercado líder e ao centro comunitário do bairro.</t>
   </si>
   <si>
     <t>14500</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14500/indicacao_035_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14500/indicacao_035_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizada construção da calçada da área verde do Parque Tangará, especialmente na Rua Juruva, local onde muitos pedestres caminham.</t>
   </si>
   <si>
     <t>14501</t>
   </si>
   <si>
     <t>ALCIO IKEDA, Hélio José dos Santos, NORIKO ONISHI SAITO, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14501/indicacao_036_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14501/indicacao_036_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam tomadas várias providências no Parque Itaipus, como identificação do nome das ruas mediante pintura nos postes de energia ou placas de trânsito, demarcação de trânsito, instalação de redutores de velocidade e vistoria na Av. das Aroreiras, mais precisamente na quadra B, construção de sarjetão no entroncamento da Av das Aroiras e Rua Mogno, vistoria noturna para identificar lâmpadas queimadas e instalação de área de lazer ao lado da EMEI Criança Feliz, e roçagem e limpeza nas áreas verdes do bairro.</t>
   </si>
   <si>
     <t>14517</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14517/indicacao_037_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14517/indicacao_037_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita implantar redutor de velocidade (obstáculo) no prolongamento da Av. Rio Branco, trecho entre o Posto Itaipus e Conveniência JW.</t>
   </si>
   <si>
     <t>14518</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14518/indicacao_038_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14518/indicacao_038_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder uma completa roçagem e limpeza no enorme matagal que se encontra na área de lazer do Residencial Campos Verdes, proximidades da empresa CAMDA.</t>
   </si>
   <si>
     <t>14519</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14519/indicacao_039_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14519/indicacao_039_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder ações na área de lazer da AMJAIP: capinação, remoção de matos, grama e vegetação rasteira, daninha em volta do campo de futebol; retirada completa de vários troncos e árvores que foram cortadas; reparos em toda calçada em volta da área de lazer, e construção de calçadas para caminhadas no entorno no campo de futebol.</t>
   </si>
   <si>
     <t>14520</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14520/indicacao_040_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14520/indicacao_040_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita promover estudos visando resolver definitivamente o acúmulo de água que fica em frente das residências da Rua Francisco Alves de Lima, proximidades do nº 53, no Residencial Monte Alegre.</t>
   </si>
   <si>
     <t>14521</t>
   </si>
   <si>
     <t>RIQUINHA DO BAR, Cid José Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14521/indicacao_041_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14521/indicacao_041_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam agilizar a pintura de faixas de pedestres na Al. Porto Alegre, proximidades do número 312 e em toda a extensão da Al. Belo Horizonte, tem do em vista que estes locais receberam recapeamento asfáltico e estão sem sinalização.</t>
   </si>
   <si>
     <t>14522</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14522/indicacao_042_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14522/indicacao_042_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam realizar com urgência a poda da enorme árvore localizada na Rua São Paulo, proximidades do nº 676. no Jardim Brasil.</t>
   </si>
   <si>
     <t>14523</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Cid José Aparecido dos Santos, Hélio José dos Santos, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14523/indicacao_043_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14523/indicacao_043_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam implantar uma vaga de estacionamento exclusivo por 15 minutos em frente ao Laboratório Labiol, na Rua Deputado Salles Filho, a fim de atender os pacientes que necessitam realizar exames, principalmente os idosos.</t>
   </si>
   <si>
     <t>14524</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, PAULO CERVELHEIRA, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14524/indicacao_044_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14524/indicacao_044_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com urgência e roçagem e limpeza nas proximidades da linha férrea a fim de evitar queimadas e também deixar livre para os pedestres que fazem caminhada e os trabalhadores que utilizam diariamente para ter acesso a área comercial da cidade.</t>
   </si>
   <si>
     <t>14525</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Cid José Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14525/indicacao_045_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14525/indicacao_045_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja atendida solicitação da Escola Cristã de Ensino, pintura de uma faixa de pedestres para travessia dos alunos do infantil Pré I e Pré II, em frente do novo portão de entrada na Rua Padre Nóbrega, esquina com a Rua Sirlene Rodrigues de Castro.</t>
   </si>
   <si>
     <t>14526</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14526/indicacao_046_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14526/indicacao_046_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>14527</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14527/indicacao_047_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14527/indicacao_047_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja uma ampla campanha contra a dengue na cidade de Adamantina.</t>
   </si>
   <si>
     <t>14528</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14528/indicacao_048_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14528/indicacao_048_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam empreendidos esforços para colocar mais bancos no Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>14529</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14529/indicacao_049_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14529/indicacao_049_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam empreendidos esforços para realizar uma total reforma e ampliação do banheiro do Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>14530</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14530/indicacao_050_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14530/indicacao_050_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita que seja oferecida Internet de forma gratuita nos principais parques e áreas verdes do nosso município, especialmente na Praça Élio Micheloni, no Parque dos Pioneiros, na Praça José Parrila (Praça da Estrela), no Parque dos Caldeiras, nos Campos do Jardim Adamantina e do Jardim Brasil, e em todas as demais Praças nos Bairros da nossa cidade com área de lazer.</t>
   </si>
   <si>
     <t>14531</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, ALCIO IKEDA, NORIKO ONISHI SAITO, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14531/indicacao_051_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14531/indicacao_051_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam adoção de medidas legais, visando uma nova reestruturação ou adequação na carreira dos empregos permanentes de auxiliares de empregos na área de saúde (Farmácia, Laboratório, Saúde Bucal), bem como os cargos de Topografia, Borracheiro, Funileiro, Ferramenteiro, Almoxarife e os Assistentes de Controle de Vetores, pois entendemos se tratar de uma questão de inteira justiça e de isonomia de carreiras públicas.</t>
   </si>
   <si>
     <t>14532</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14532/indicacao_052_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14532/indicacao_052_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja estudada a possibilidade de conceder falta justificada às servidoras municipais que se submeterem anualmente ao exame ginecológico (Papanicolau), bem como também conceder falta justificada aos servidores municipais que se realizarem uma vez ao ano o exame da próstata, no entanto, em ambos os casos, o dia somente será considerado como falta justificada após a comprovação dos referidos exames, que poderão ser realizados na rede pública ou rede privada de saúde, sendo que esta nossa justa e necessária solicitação tem o apoio do Senhor Nivaldo Martins do Nascimento (Londrina), presidente do Sindicato dos Servidores Públicos Municipais - Sindserv.</t>
   </si>
   <si>
     <t>14533</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14533/indicacao_053_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14533/indicacao_053_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de um recipiente coletor de lixo urbano (lixeira), na Alameda Bráulio Molina Frias, na Vila Cicma, mais precisamente nas proximidades da Diretoria de Ensino - Região de Adamantina, pois em muitas ocasiões o material descartado ficou exposto na calçada, sem nenhum tipo de proteção contra atos danosos de qualquer ordem ou natureza.</t>
   </si>
   <si>
     <t>14534</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14534/indicacao_054_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14534/indicacao_054_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a pintura de faixa de pedestres no quarteirão onde fica o ACREA, Av. Deputado Cunha Bueno, esquinas com as Ruas Joaquim Nabuco e Nove de Julho, bem como proceder demarcação em amarelo nas guias das esquinas mencionadas a fim de coibir estacionamento irregular de veículos.</t>
   </si>
   <si>
     <t>14535</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14535/indicacao_055_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14535/indicacao_055_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam tomadas providências para a redução da velocidade de veículos na Rua Vergueiro, proximidades da residência nº 230, no bairro Parque do Sol (instalação de redutor, ou outra medida sugerida por estudo técnico).</t>
   </si>
   <si>
     <t>14536</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14536/indicacao_056_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14536/indicacao_056_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita estudar a possibilidade de implantar uma vaga rápida (estacionamento rotativo) em frente da Fisioclínica Granado, localizada na Rua Joaquim Nabuco, 65, Centro.</t>
   </si>
   <si>
     <t>14537</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14537/indicacao_057_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14537/indicacao_057_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizada a instalação de um novo ponto de ônibus na continuação da Al. Padre Nobrega (Dante Bolgue), proximidades da esquina com a rua Francisco Alves de Lima.</t>
   </si>
   <si>
     <t>14538</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14538/indicacao_058_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14538/indicacao_058_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizada a instalação de grades protegendo a boca de lobo localizada na esquina do Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>14539</t>
   </si>
   <si>
     <t>ALCIO IKEDA, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14539/indicacao_059_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14539/indicacao_059_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizada a manutenção das calçadas do Parque dos Pioneiros, considerando o estado precário que vários pontos se encontram, fazendo com que pedestres tropecem e caiam.</t>
   </si>
   <si>
     <t>14540</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14540/indicacao_060_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14540/indicacao_060_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que as ruas do Parque dos Universitários sejam inseridas na programação de recape da Secretaria Municipal de Obras, especialmente, a Rua dos Acadêmicos que se encontra em condições precárias.</t>
   </si>
   <si>
     <t>14541</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14541/indicacao_061_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14541/indicacao_061_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizada a sinalização de solo “PARE” nos bairros Parque dos Universitários e Residencial San Miguel II, indicando as vias preferenciais.</t>
   </si>
   <si>
     <t>14542</t>
   </si>
   <si>
     <t>ALCIO IKEDA, Aguinaldo Pires Galvão, BIGODE, PAULO CERVELHEIRA, RAFAEL PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14542/indicacao_062_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14542/indicacao_062_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizada a programação para a realização de mutirões de recolhimento de entulhos e materiais inservíveis de forma periódica e em todos bairros de nossa cidade, visando ampliar as ações em combate à dengue e à leishmaniose.</t>
   </si>
   <si>
     <t>14543</t>
   </si>
   <si>
     <t>ALCIO IKEDA, BIGODE, PAULO CERVELHEIRA, RAFAEL PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14543/indicacao_063_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14543/indicacao_063_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam adotadas medidas para atração de empresas interessadas em participar dos processos licitatórios para concessão de imóveis com fins comerciais e industriais.</t>
   </si>
   <si>
     <t>14569</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Hélio José dos Santos, PAULO CERVELHEIRA, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14569/indicacao_064_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14569/indicacao_064_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam realizar com urgência a poda das árvores localizadas na Rua Antônio Felix de Freitas, na Vila Freitas.</t>
   </si>
   <si>
     <t>14570</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14570/indicacao_065_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14570/indicacao_065_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam melhorar a iluminação pública na Al. João Andrade, proximidades do nº 519, onde há postes com lâmpadas queimadas, bem como melhorar a iluminação da Praça Profª Oneide dos Santos Morelatti, localizada no Jardim das Tipuanas, pois encontra-se às escuras.</t>
   </si>
   <si>
     <t>14571</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14571/indicacao_066_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14571/indicacao_066_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder completa roçagem e limpeza no entorno da área verde da empresa Leite Jóia, que encontra-se tomada por enorme matagal.</t>
   </si>
   <si>
     <t>14572</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>PAULO CERVELHEIRA, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14572/indicacao_067_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14572/indicacao_067_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja averiguada com urgência a situação da via pública, fundos da Rua Paraíba, 17, localizada na proximidade do Viaduto Antônia Geralda Tinetti, uma vez que apresenta problemas no asfalto como rachaduras, fendas, buracos, afundamento e remendos.</t>
   </si>
   <si>
     <t>14573</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14573/indicacao_068_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14573/indicacao_068_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder, com urgência, a limpeza da área localizada na proximidade do Viaduto Antônia Geralda Tinetti, fundos da Rua Paraíba, 17, no Jardim Brasil, uma vez que o local encontra-se tomado por matagal e algumas árvores.</t>
   </si>
   <si>
     <t>14574</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14574/indicacao_069_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14574/indicacao_069_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita construir calçada ao redor de toda a praça Waldemar Romanini, no Jardim Adamantina, onde estão localizados o campo de futebol, academia ao ar livre, bem como notificar os proprietários dos imóveis do lado esquerdo da avenida para construir calçadas da Av. das Aroeiras, no Parque Itaipus, até o porto de areia.</t>
   </si>
   <si>
     <t>14575</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14575/indicacao_070_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14575/indicacao_070_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam regulamentar o estacionamento da Rua Domingos Xavier da Silva, Vila Jurema, que liga a Al. Fernão Dias à Av. Rio Branco, a fim de permitir o estacionamento em apenas um dos lados da rua, pois o local tem tráfego intenso de veículos.</t>
   </si>
   <si>
     <t>14576</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14576/indicacao_071_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14576/indicacao_071_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a retomada da distribuição de pães e café aos funcionários dos setores de Obras, Agricultura e outros que frequentam o almoxarifado municipal, visando estimular e proporcionar um café da manhã digno, antes do início de sua jornada de trabalho.</t>
   </si>
   <si>
     <t>14577</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14577/indicacao_072_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14577/indicacao_072_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita fazer uma total limpeza ao redor da horta comunitária do Jardim Adamantina.</t>
   </si>
   <si>
     <t>14578</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14578/indicacao_073_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14578/indicacao_073_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita oferecer, de forma emergencial, caçambas nos diversos bairros e centro da cidade para o descarte de lixo pela população.</t>
   </si>
   <si>
     <t>14579</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14579/indicacao_074_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14579/indicacao_074_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita fazer um recapeamento na malha asfáltica do bairro Parque Universitário, especialmente na Rua dos Acadêmicos.</t>
   </si>
   <si>
     <t>14580</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14580/indicacao_075_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14580/indicacao_075_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja consertada a ponte que passa sobre o córrego do Rancho na Estrada ADM Geraldo Jordão que dá acesso a Estrada 2.</t>
   </si>
   <si>
     <t>14581</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14581/indicacao_076_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14581/indicacao_076_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a instalação de um redutor de velocidade na Rua Fioravante Spósito, na altura da Praça José Parrila (Praça da Estrela).</t>
   </si>
   <si>
     <t>14582</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14582/indicacao_077_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14582/indicacao_077_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita transformar em via de mão única a Al. João Andrade, rua de trás de Santa Casa.</t>
   </si>
   <si>
     <t>14583</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14583/indicacao_078_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14583/indicacao_078_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita limpeza na área verde do Parque Itamarati, bem como no Conjunto Habitacional - CDHU Murilo Jacoud, que encontra-se tomado por enorme matagal.</t>
   </si>
   <si>
     <t>14584</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14584/indicacao_079_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14584/indicacao_079_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder várias ações na área de lazer da AMJAIP, como: Capinação, remoção de matos, grama e vegetação rasteira, daninha em volta do campo de futebol, retirada completa de vários troncos e árvores que foram cortadas, reparos em toda calçada em volta da área de lazer, e construção de calçadas para caminhadas no entorno no campo de futebol.</t>
   </si>
   <si>
     <t>14585</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14585/indicacao_080_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14585/indicacao_080_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar a possibilidade de instalar um redutor de velocidade na Rua Laurindo Simonceli, proximidades da Faculdade FATEC, no Jardim Brasil, a fim de coibir o excesso de velocidade no local.</t>
   </si>
   <si>
     <t>14586</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14586/indicacao_081_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14586/indicacao_081_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com a máxima urgência a poda parcial das árvores na Rua José Cardim próximas da torre de transmissão de TV no Jardim Bela Vista, pois as árvores cresceram desordenadamente e estão oferecendo perigo.</t>
   </si>
   <si>
     <t>14587</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14587/indicacao_082_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14587/indicacao_082_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir na programação de serviços de aplicação de micro revestimento asfáltico as ruas do Residencial Buritis, pois as mesmas encontram-se em péssimo estado de conservação gerando reclamação dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>14588</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14588/indicacao_083_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14588/indicacao_083_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam promover estudos visando a modernização da área de lazer do bairro Jardim Brasil, onde está localizado o campo de futebol, a fim de transformá-lo em uma quadra para prática de futsal, vôlei e basquete, bem como um campo de futebol com grama sintética nos moldes do existente no Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>14589</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14589/indicacao_084_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14589/indicacao_084_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com urgência melhorias na estrada do Bairro Lambari, principalmente a colocação de cascalho nos pontos críticos, provocados pelas fortes chuvas.</t>
   </si>
   <si>
     <t>14590</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Hélio José dos Santos, ALCIO IKEDA, NORIKO ONISHI SAITO, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14590/indicacao_085_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14590/indicacao_085_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam iniciar estudos no sentido da implantação de uma unidade básica em Adamantina, objetivando um atendimento clínico especializado e direcionado às mulheres do nosso município, obviamente de forma muito mais humanizada e reservada, através de um Centro de Referência da Saúde da Mulher para a realização de consultas, exames, pré-natal de alto risco, planejamento familiar, atendimento psicológico e social, podendo, inclusive utilizar a estrutura física, os equipamentos e materiais existentes no CIS - Centro Integrado de Saúde para oferecer um serviço na área de saúde de qualidade e diferenciado para as mulheres do nosso município.</t>
   </si>
   <si>
     <t>14591</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14591/indicacao_086_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14591/indicacao_086_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder instalação de um Conselho Municipal de Moradia Popular, com atribuições consultivas, fiscalizadoras e deliberativas, bem como com o intuito de propor as diretrizes para a formulação e implementação da política e do plano municipal de habitação de interesse social, com também para acompanhar e avaliar a sua execução.</t>
   </si>
   <si>
     <t>14592</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14592/indicacao_087_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14592/indicacao_087_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização de obras e serviços na Rua Tetsushi Haga, no trecho compreendido entre a Avenida Rio Branco até o Campus II da UniFAI - Centro Universitário de Adamantina, na seguinte conformidade: melhoria do sistema de iluminação pública; ampliação e melhoria no passeio público (calçadas), sendo que um lado se encontra sem nenhuma condição de uso; melhorar a sinalização horizontal e vertical, inclusive realizando serviço de pintura e colocação de placas de alerta e aviso; construção e instalação de um ponto de ônibus, com cobertura destinado ao atendimento dos alunos da UniFAI e da comunidade como um todo.</t>
   </si>
   <si>
     <t>14593</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14593/indicacao_088_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14593/indicacao_088_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam realizadas as devidas manutenções na Praça Euclides Romanini (Praça dos Patos), localizada na entrada da cidade (início da via de acesso).</t>
   </si>
   <si>
     <t>14594</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14594/indicacao_089_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14594/indicacao_089_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder medidas para redução de velocidade na Rua São Bento (Vila Jamil de Lima), quarteirão entre a Al. Curitiba e Av. Marechal Castelo Branco.</t>
   </si>
   <si>
     <t>14595</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14595/indicacao_090_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14595/indicacao_090_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja estudada a readequação dos serviços de manutenção, roçagem e limpeza de áreas verdes através da contratação de mais funcionários ou da terceirização de parte dos serviços.</t>
   </si>
   <si>
     <t>14596</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14596/indicacao_091_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14596/indicacao_091_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam fiscalizados e vistoriados diversos terrenos da cidade, bem como notificados proprietários dos mesmos, particulares ou do setor público, para que procedam limpeza, roçagem e outros cuidados por razões sanitárias.</t>
   </si>
   <si>
     <t>14597</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Aguinaldo Pires Galvão, Hélio José dos Santos, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14597/indicacao_092_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14597/indicacao_092_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a realização dos serviços de reforma da quadra esportiva do Parque Iguaçu, bem como a concretagem na área de passeio ao seu redor da referida quadra esportiva e área verde.</t>
   </si>
   <si>
     <t>14598</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Hélio José dos Santos, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14598/indicacao_093_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14598/indicacao_093_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam denominas as duas ruas do Bairro Residencial Campos Verdes com os nomes Idalina Piva Balista e Osvaldo Balista.</t>
   </si>
   <si>
     <t>14599</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14599/indicacao_094_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14599/indicacao_094_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação de uma lixeira comunitária no Conjunto Habitacional - CDHU Murilo Jacoud, no Parque Itamarati.</t>
   </si>
   <si>
     <t>14600</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14600/indicacao_095_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14600/indicacao_095_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam disponibilização e permanência de mais um fiscal no Terminal do Rodoviário do município e ainda a utilização através do convênio de Atividade Delegada, no sentido de garantir a segurança e ordem do local por meio de permanência de policiais militares nas dependências do Terminal Rodoviário Tamoto Matuoka.</t>
   </si>
   <si>
     <t>14601</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14601/indicacao_096_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14601/indicacao_096_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita regulamentar o estacionamento de veículos na Al. Padre Nóbrega, no trecho entre a ponte do Córrego Caldeira, até as Ruas Maria Esther Tofolli e Turqueza.</t>
   </si>
   <si>
     <t>14627</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, PAULO CERVELHEIRA, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14627/indicacao_097_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14627/indicacao_097_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam o cumprimento da Lei nº 3.761 de 25 de maio de 2017, que dispõe sobre a regulamentação da coleta de entulhos nas obras de construção, reforma e demolição de Adamantina, principalmente seus artigos 1º e 2º que determinam como deve proceder o recolhimento dos entulhos.</t>
   </si>
   <si>
     <t>14628</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14628/indicacao_098_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14628/indicacao_098_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com a máxima urgência a roçagem e limpeza nas laterais das Vicinais Plácido Rocha, José Bocardi e Pedro Monego, pois o mato tomou conta do acostamento, atrapalhando a visibilidade dos motoristas e escondendo as placas de sinalização.</t>
   </si>
   <si>
     <t>14629</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14629/indicacao_099_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14629/indicacao_099_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instalar um redutor de velocidade (lombada), bem como sinalizar 30 km/h, na Rua Dionísio Bozzeto, que liga a Rua Santos Dumont ao Residencial Altos da Colina.</t>
   </si>
   <si>
     <t>14630</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>BIGODE, ALCIO IKEDA, PAULO CERVELHEIRA, RAFAEL PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14630/indicacao_100_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14630/indicacao_100_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instalar luminárias, tipo as existentes no Parque Caldeira, em toda a extensão da linha férrea, do pontilhão da Rua Joaquim Nabuco até a Rua Tetsushi Haga estendendo até o final do Jardim Adamantina.</t>
   </si>
   <si>
     <t>14631</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14631/indicacao_101_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14631/indicacao_101_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder reparos em toda a malha asfáltica do trevo principal da cidade, inclusive tapar os buracos decorrentes das fortes chuvas, a fim de evitar possíveis acidentes.</t>
   </si>
   <si>
     <t>14632</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14632/indicacao_102_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14632/indicacao_102_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instalar luminárias na extensão da rede elétrica no final da Rua Dionísio Bozzeto, Residencial Califórnia, acesso ao Residencial Altos da Colina.</t>
   </si>
   <si>
     <t>14633</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Hélio José dos Santos, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14633/indicacao_103_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14633/indicacao_103_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a poda dos matos e uma completa limpeza na calçada da área de lazer arborizada, localizada na Rua Profª Maria Esther Tofoli, no Bairro Monte Alegre.</t>
   </si>
   <si>
     <t>14634</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14634/indicacao_104_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14634/indicacao_104_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>14635</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14635/indicacao_105_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14635/indicacao_105_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder, com urgência, várias ações de melhorias na Praça Kobori Kazuo, como reparos na calçada, poda de galhos das árvores que estão muito altas e comprometendo a rede elétrica, repintura nos postes para poder identificar os devidos nomes das ruas, e instalação de lixeiras em torno dessa rua.</t>
   </si>
   <si>
     <t>14636</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Cid José Aparecido dos Santos, PAULO CERVELHEIRA, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14636/indicacao_106_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14636/indicacao_106_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder estudos visando a construção ou instalação de bancos na área verde denominada Profª Oneide dos Santos Morelatti no Bairro Tipuanas.</t>
   </si>
   <si>
     <t>14637</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14637/indicacao_107_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14637/indicacao_107_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder reparos das calçadas no entorno da Escola EMEI-I Raio de Sol, localizada na Rua Luiz Gasparini, com a Rua João Andrade e Olegário Campos Souza, Bairro Oiti/Tipuanas.</t>
   </si>
   <si>
     <t>14638</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14638/indicacao_108_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14638/indicacao_108_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder várias ações na Rua Walter Massafero, no Residencial Jaraguá, como reparos nas calçadas, substituir a placa do nome da rua, pois a existente está desbotada e quase não da pra ler a denominação, fazer poda parcial de todas as árvores, pois estão muito altas, comprometendo a rede elétrica, e colocar lixeiras em toda extensão da rua.</t>
   </si>
   <si>
     <t>14639</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14639/indicacao_109_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14639/indicacao_109_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder reparos necessários nas salas de atendimento na UBS do Jardim Adamantina.</t>
   </si>
   <si>
     <t>14640</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14640/indicacao_110_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14640/indicacao_110_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita designar um eletricista para proceder a troca dos cabos de internet do container de atendimento médico instalado na UBS de Jardim Adamantina.</t>
   </si>
   <si>
     <t>14641</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14641/indicacao_111_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14641/indicacao_111_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a poda parcial das árvores localizadas na Rua Padre Caetano Maria Dolcimásculo, mais precisamente em frente à Casa dos Garotos, bem como melhorar a iluminação do local que encontra-se às escuras devido as árvores e precariedade da iluminação.</t>
   </si>
   <si>
     <t>14642</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14642/indicacao_112_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14642/indicacao_112_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicito seja criado um Cronograma de Limpeza e Recolhimento de Lixos descartados por moradores nas ruas e estradas rurais do nosso município, tais como móveis usados, pneus velhos, eletrodomésticos e todos os tipos de lixos grandes proveniente dos moradores dos bairros de Adamantina, bem como que estas coletas sejam realizadas ao menos a cada seis meses em cada bairro da nossa cidade, com ampla divulgação.</t>
   </si>
   <si>
     <t>14643</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14643/indicacao_113_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14643/indicacao_113_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicito seja instalado um semáforo na Rodovia/Estrada Moysés Justino da Silva com faixa de pedestres, na altura do no Bairro Bella Vista, na Rodovia Moysés Justino da Silva.</t>
   </si>
   <si>
     <t>14644</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14644/indicacao_114_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14644/indicacao_114_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam de instalar um redutor de velocidade na Av. Marechal Castelo Branco (do tipo “lombada eletrônica”), nossa principal via de acesso.</t>
   </si>
   <si>
     <t>14645</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14645/indicacao_115_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14645/indicacao_115_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam agilizar o processo de roçagem e limpeza do mato nas áreas verdes pertencentes ao poder público municipal.</t>
   </si>
   <si>
     <t>14646</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14646/indicacao_116_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14646/indicacao_116_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam distribuídos sacos de lixo verdes (de forma gratuita) em todas as residências de Adamantina, e, também, seja feita uma ampla divulgação informando a população sobre os tipos de materiais que podem ser descartados e o dia da coleta no seu bairro.</t>
   </si>
   <si>
     <t>14647</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>RAFAEL PACHECO, ALCIO IKEDA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14647/indicacao_117_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14647/indicacao_117_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a instalação de EcoPontos em nosso município, que são “Containers Para Entrega Voluntária de Lixos Recicláveis ou não” pela população.</t>
   </si>
   <si>
     <t>14648</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14648/indicacao_118_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14648/indicacao_118_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja instalado obstáculo na Alameda Padre Nóbrega, mais precisamente no trecho compreendido entre a Rua José de Oliveira Júnior, no Conjunto Habitacional Mário Covas Júnior I e a ponte localizada sobre o Córrego Caldeiras, no Parque Caldeiras e o outro obstáculo na Rua Dante Bolgue, nas proximidades com a Rua Profª Maria Esther Tófoli, haja vista o grande fluxo de veículos e de pessoas naquele local, rota de entrada e saída para vários bairros da nossa cidade, entre eles: Parque Itapuã, Conjunto Habitacional Mário Covas Júnior I e II, Residencial San Miguel e de propriedades rurais.</t>
   </si>
   <si>
     <t>14649</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14649/indicacao_119_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14649/indicacao_119_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita realizar serviços de consertos nas guias e sarjetas em um pequeno trecho no final da Rua Delelmo Fredi, bem como proceder a identificação dos nome desta rua e da Rua Elísio Zanardi, ambas localizadas no Residencial Millenium, objetivando facilitar a localização das residências.</t>
   </si>
   <si>
     <t>14650</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, ALCIO IKEDA, BIGODE, Cid José Aparecido dos Santos, NORIKO ONISHI SAITO, PAULO CERVELHEIRA, RAFAEL PACHECO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14650/indicacao_120_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14650/indicacao_120_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que na aprovação do  Projeto de Lei Complementar n° 008/2023, que dispõe sobre autorização para o Poder Executivo alienar bens imóveis, mediante Processo Licitatório, para a captação de recursos financeiros que serão reinvestidos em bem imóvel e equipamentos, quando for elaborado o processo licitatório para alienação da citada área seja determinado que serão permitidos pela administração municipal apenas a instalação de empresas voltadas ao comércio e/ou serviços naquele local, pois, dessa forma, certamente estaremos garantindo que haverá as condições essenciais para o desenvolvimento econômico e social daquele região da nossa cidade, com a consequente valorização para às comunidades do Jardim Brasil e da Vila Jardim.</t>
   </si>
   <si>
     <t>14651</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14651/indicacao_121_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14651/indicacao_121_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita notificar o proprietário do terreno localizado na Rua Ceará, ao lado da residência nº 346, no Jardim Brasil, pois encontra-se totalmente tomada de enorme matagal, servindo de criadouro de inúmeros insetos, inclusive escorpiões.</t>
   </si>
   <si>
     <t>14652</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14652/indicacao_122_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14652/indicacao_122_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita instalar um redutor de velocidade (osbstáculo) na Rua São Bento, proximidades do nº 251, Vila Jamil de Lima, a fim de coibir o excesso de velocidade no local.</t>
   </si>
   <si>
     <t>14653</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14653/indicacao_123_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14653/indicacao_123_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja programada com urgência a manutenção do pavimento asfáltico da Rua Quintino Bocaiuva.</t>
   </si>
   <si>
     <t>14654</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14654/indicacao_124_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14654/indicacao_124_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja programada a roçagem e limpeza dos matos do fundo do Bairro Mario Covas e do Jardim das Acácias (Parque dos Caldeiras).</t>
   </si>
   <si>
     <t>14655</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14655/indicacao_125_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14655/indicacao_125_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a programação da Rua Fernando Costa (Jardim Paulista) para nova pavimentação da via, considerando o estado precário da malha asfáltica.</t>
   </si>
   <si>
     <t>14656</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14656/indicacao_126_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14656/indicacao_126_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizada vistoria e posteriormente, a manutenção da cobertura do terminal rodoviário, que se encontra com diversos pontos de infiltração de água.</t>
   </si>
   <si>
     <t>14657</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14657/indicacao_127_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14657/indicacao_127_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja programada a instalação de um parquinho infantil em área das Casas Populares do parque Itamarati (Conj. Habitacional Murilo Jaccoud).</t>
   </si>
   <si>
     <t>14679</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14679/indicacao_128_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14679/indicacao_128_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com a máxima urgência reparos na ponte localizada na estrada ADM 451, conhecida como Estrada do Kobori, bem como a colocação de pedras bica corrida, principalmente nos pontos críticos ocasionados pelas fortes chuvas.</t>
   </si>
   <si>
     <t>14680</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14680/indicacao_129_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14680/indicacao_129_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir a Alameda Curitiba e Rua Barão de Itapetininga na programação de recapeamento asfáltico.</t>
   </si>
   <si>
     <t>14681</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>BIGODE, Cid José Aparecido dos Santos, RAFAEL PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14681/indicacao_130_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14681/indicacao_130_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam contratação de mais dois médicos e enfermeiros para o nosso Pronto Socorro Municipal, pois os existentes para o atendimento não têm sido suficientes para a grande demanda, deixando os pacientes esperando por muito tempo para serem atendidos.</t>
   </si>
   <si>
     <t>14682</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14682/indicacao_131_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14682/indicacao_131_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita agendar o nome da senhora Maria Madalena de Góis Balista para denominar ruas e avenidas em novos loteamentos que forem lançados em nosso município.</t>
   </si>
   <si>
     <t>14683</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14683/indicacao_132_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14683/indicacao_132_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita agendar o nome do senhor Victório Fernando de Santi, a fim de denominar rua ou avenida em futuros loteamentos que forem lançados em nosso município.</t>
   </si>
   <si>
     <t>14684</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Hélio José dos Santos, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14684/indicacao_133_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14684/indicacao_133_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder reparos nos inúmeros tampões de poço de visita, (tampa PV), da rede coletora de esgoto.</t>
   </si>
   <si>
     <t>14685</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Cid José Aparecido dos Santos, Hélio José dos Santos, PAULO CERVELHEIRA, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14685/indicacao_134_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14685/indicacao_134_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder reparos urgentes na pista de caminhada do Parque Caldeira, pois existem várias erosões que estão pondo em risco os pedestres que fazem caminhada e também prejudicam a parte física no local.</t>
   </si>
   <si>
     <t>14686</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14686/indicacao_135_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14686/indicacao_135_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar a viabilidade de elaborar projeto visando melhorar a iluminação da Rua José Vicente, do quarteirão do CIS – Centro Integrado de Saúde, até o seu final, a fim de atender os pedidos dos moradores desta localidade que têm reclamado da escuridão que causa insegurança aos pedestres, principalmente alunos que estudam no horário noturno e que residem ou passam por aquele local.</t>
   </si>
   <si>
     <t>14687</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14687/indicacao_136_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14687/indicacao_136_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instalar um redutor de velocidade na Alameda Padre Nóbrega, em frente das Ruas Santa Catarina e José de Oliveira Junior, a fim de coibir o excesso de velocidade empregado no local pelos motoristas, podendo ocorrer acidentes.</t>
   </si>
   <si>
     <t>14688</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Aguinaldo Pires Galvão, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14688/indicacao_137_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14688/indicacao_137_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder vários reparos, inclusive a colocação de corrimãos na ponte localizada no prolongamento da Rua Santa Catarina, na Estrada 6, que dá acesso ao Colégio Agrícola e Bairro Boa Vista.</t>
   </si>
   <si>
     <t>14689</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14689/indicacao_138_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14689/indicacao_138_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam roçagem e limpeza do terreno de propriedade da prefeitura, localizado na Rua das Papoulas, proximidades do nº 771, na Vila Jardim, a fim de evitar que o local se torne criadouro de vários animais peçonhentos, nocivos à saúde.</t>
   </si>
   <si>
     <t>14690</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14690/indicacao_139_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14690/indicacao_139_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder uma completa limpeza nas áreas verdes de nossa cidade, bem como em todos os loteamentos que encontram-se tomados por enorme matagal, executando os serviços e cobrando dos proprietários dos terrenos.</t>
   </si>
   <si>
     <t>14691</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14691/indicacao_140_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14691/indicacao_140_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam promover ações a fim de melhorar o aspecto visual e funcional do nosso cemitério municipal, que, segundo as pessoas que visitam o local, encontra-se tomado por matos, entulhos, túmulos em péssimo estado, destruídos, apresentando aspecto de abandono.</t>
   </si>
   <si>
     <t>14692</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14692/indicacao_141_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14692/indicacao_141_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instalar placas de orientação nos padrões da OMT – Organização Municipal de Turismo, objetivando facilitar o acesso aos pontos turísticos da cidade.</t>
   </si>
   <si>
     <t>14693</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14693/indicacao_142_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14693/indicacao_142_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam promover estudos visando a construção de seção de tubos no final da Rua Laurindo Simoncelli com a Rua Pernambuco, no Jardim Brasil.</t>
   </si>
   <si>
     <t>14694</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14694/indicacao_143_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14694/indicacao_143_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja feito o cadastramento do nosso município junto a Secretaria Estadual de Esportes e Recreação, objetivando receber uma academia ao ar livre que deverá ser instalada ao lado do centro comunitário do bairro Parque do Sol.</t>
   </si>
   <si>
     <t>14695</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14695/indicacao_144_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14695/indicacao_144_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com urgência uma completa limpeza entre a linha férrea e as Ruas Ceará e Laurindo Simonceli, no Jardim Brasil, pois os locais encontram-se tomados por enorme matagal, servindo de criadouro de animais peçonhentos, ratos, baratas escorpiões e outros.</t>
   </si>
   <si>
     <t>14696</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14696/indicacao_145_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14696/indicacao_145_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar a possibilidade de implantar um ponto de ônibus na Avenida 15 de Novembro, Vila Jamil de Lima, proximidades da escola ETEC Prof. Eudécio Luiz Vicente, objetivando favorecer os estudantes que atualmente têm que desembarcar dos ônibus distante da escola, uma vez que os ônibus não podem parar na rua em frente da escola, pois podem ser multados ou até provocar acidentes.</t>
   </si>
   <si>
     <t>14697</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14697/indicacao_146_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14697/indicacao_146_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja criada uma horta comunitária no bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>14698</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14698/indicacao_147_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14698/indicacao_147_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita realizar estudos para a construção da nova sede da Prefeitura do Município de Adamantina no terreno localizado no bairro Jardim Brasil, terreno público este que está em vias de ser vendido por meio de licitação.</t>
   </si>
   <si>
     <t>14699</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14699/indicacao_148_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14699/indicacao_148_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder uma total reforma nos banheiros do Parque Caldeiras.</t>
   </si>
   <si>
     <t>14700</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14700/indicacao_149_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14700/indicacao_149_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a colocação de Placa de sinalização de trânsito (PARE), de parada obrigatória nas seguintes ruas e locais: no cruzamento da Avenida das Rosas com a Rua Vitória Régia próxima a Igreja Nossa Senhora Aparecida (Vila Jardim); no cruzamento da Rua Tamoto Matuoka com a Alameda Francisco José de Azevedo (Jardim América); no cruzamento da Rua Carmem Miranda com a Alameda Francisco José de Azevedo próximo ao Diogo (Jardim América); no cruzamento da Rua Adoniran Barbosa com a Alameda Francisco José de Azevedo próximo ao ATC (Jardim América) e no cruzamento da Rua Zequinha de Abreu com a Rua Paulo José Brás Filho (próximo a área verde) Parque Itapuã.</t>
   </si>
   <si>
     <t>14701</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14701/indicacao_150_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14701/indicacao_150_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita notificar a empresa Patense para que tome as medidas necessárias em seu parque industrial para cessar o mau cheiro proliferado constantemente em nossa cidade, motivo de muita reclamação dos munícipes.</t>
   </si>
   <si>
     <t>14702</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14702/indicacao_151_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14702/indicacao_151_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam adotadas providências legais necessárias, visando à destinação de recursos financeiros no valor de R$10.000,00 (dez mil reais) para o custeio de algumas despesas que deverão ser contratadas pela diretoria responsável pela organização da 31º Festa Junina do Padroeiro de Adamantina (Santo Antônio)</t>
   </si>
   <si>
     <t>14703</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14703/indicacao_152_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14703/indicacao_152_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prof. Dr. Alexandre Teixeira de Souza,  Reitor do Centro Universitário de Adamantina - FAI, que adote as providências legais necessárias, visando à destinação de recursos financeiros no valor de R$5.000,00 (cinco mil reais) à título de apoio cultural, com vistas ao custeio de algumas despesas que deverão ser contratadas pela diretoria responsável pela organização da 31º Festa Junina do Padroeiro de Adamantina (Santo Antônio)</t>
   </si>
   <si>
     <t>14704</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14704/indicacao_153_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14704/indicacao_153_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a sinalização “pare”, com a colocação de placa, bem como a pintura de solo em todo o bairro Vila Freitas.</t>
   </si>
   <si>
     <t>14705</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14705/indicacao_154_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14705/indicacao_154_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam acionadas as entidades do município, que tem no seu plano de serviços a realização de cursos profissionais, visando implantar o curso profissionalizante de açougueiros.</t>
   </si>
   <si>
     <t>14706</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14706/indicacao_155_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14706/indicacao_155_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita implantar um redutor de velocidade, (tipo lombada) na Rua Santa Catarina, trecho compreendido da Rua Liberato Furlan, no Conjunto Habitacional Mario Covas, e Rua Gerson Cansian, Bairro São Miguel II, a fim de coibir o excesso de velocidade praticado neste local.</t>
   </si>
   <si>
     <t>14736</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14736/indicacao_156_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14736/indicacao_156_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam contratados mais médicos para atender nos Postos de Saúde da nossa cidade, pois uma consulta com clínico geral está demorando em média 30 dias.</t>
   </si>
   <si>
     <t>14737</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14737/indicacao_157_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14737/indicacao_157_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizada uma limpeza completa na área verde do município na Rua Espírito Santo, em frente à Praça Mário Bergamo, com poda das árvores, no bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>14738</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14738/indicacao_158_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14738/indicacao_158_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja elaborado um calendário diferenciado para as EMEI, Escola Municipal de Ensino Infantil, de zero a quatro anos (creches), a fim de que mantenham abertas, o ano todo, não seguindo o calendário das demais escolas de outras faixas etárias, bem como sejam criados novos empregos públicos e realizadas novas contratações de servidores para trabalharem nos locais acima indicados.</t>
   </si>
   <si>
     <t>14739</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14739/indicacao_159_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14739/indicacao_159_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder roçagem e limpeza de dois terrenos, de propriedade da prefeitura, sendo um localizado na esquina da Rua Vergueiro com a Avenida José Urbano Luize, e outro na esquina da Rua Vergueiro com a Al. José Sichieri, no bairro Parque do Sol, a fim de evitar que estes locais se tornem criadouro de vários animais peçonhentos, nocivos à saúde.</t>
   </si>
   <si>
     <t>14740</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14740/indicacao_160_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14740/indicacao_160_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder roçagem e limpeza na área verde localizada na Rua Reinaldo Turra, Parque Itamaraty, que encontra-se tomado por enorme matagal, a fim de evitar que estes locais se tornem criadouros de vários animais peçonhentos, nocivos à saúde.</t>
   </si>
   <si>
     <t>14741</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14741/indicacao_161_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14741/indicacao_161_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder roçagem e limpeza das áreas verdes e canteiros localizados na Rua Carlos Pegoraro, na Área Comercial Luiz Stechi, visando atender pedido de comerciantes e da população que transita pelo local que encontra-se tomado por enorme matagal, servindo de criadouro de animais peçonhentos.</t>
   </si>
   <si>
     <t>14742</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14742/indicacao_162_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14742/indicacao_162_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam promover melhorias na malha asfáltica das ruas e avenidas do bairro Vila Jardim e também proceder a sinalização de trânsito destas ruas com pintura de faixa de pedestres e pintura de solo PARE em todos os cruzamentos.</t>
   </si>
   <si>
     <t>14743</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14743/indicacao_163_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14743/indicacao_163_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a aplicação de micro revestimento asfáltico na Rua Siqueira Campos e Rua Osvaldo Aranha, localizadas no Parque Residencial Itamarati, pois a malha asfáltica das referidas ruas está em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>14744</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14744/indicacao_164_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14744/indicacao_164_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com urgência reparos na canaleta de água, localizada na Rua Saldanha Marinho, Parque Itamarati, proximidades do Conjunto Habitacional Murilo Jaccoud, pois o canaletão acumula muita água que, parada, pode transformar-se em criadouro do mosquito da dengue.</t>
   </si>
   <si>
     <t>14745</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14745/indicacao_165_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14745/indicacao_165_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja organizado um cronograma de limpeza em todos os bairros da cidade de Adamantina, coletando, semestralmente, após campanha de informação aos munícipes, todo tipo de lixo que não é coletado regularmente.</t>
   </si>
   <si>
     <t>14746</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14746/indicacao_166_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14746/indicacao_166_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam instaladas mais lixeiras ecológicas em todos os parques da cidade.</t>
   </si>
   <si>
     <t>14747</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14747/indicacao_167_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14747/indicacao_167_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>14748</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14748/indicacao_168_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14748/indicacao_168_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder o recapeamento asfáltico na Rua Antônio Andrade esquina com a Rua Bráulio Molina Frias e Av. Vitório Romanini, pois a rua se encontra em péssimas condições, gerando reclamações dos moradores do quarteirão.</t>
   </si>
   <si>
     <t>14749</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14749/indicacao_169_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14749/indicacao_169_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a colocação de corrimão na escada do palco do anfiteatro da Biblioteca Municipal Jurema Gomes Moreira Citeli.</t>
   </si>
   <si>
     <t>14750</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14750/indicacao_170_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14750/indicacao_170_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam confeccionar e colocar uma lixeira comunitária na Rua Ovídio Albanez, nº 32, esquina com a Rua Antônio Ginez Abelan, no Jardim das Primaveras.</t>
   </si>
   <si>
     <t>14751</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14751/indicacao_171_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14751/indicacao_171_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja analisada, junto aos gestores e professores da rede municipal de ensino, a possibilidade da realização de atividades voltadas ao amor, compaixão e gratidão em todas as unidades escolares da secretaria municipal de educação no próximo dia 20 de abril (quinta-feira), com o envolvimento de alunos, professores, gestores e todos os demais servidores administrativos, pois diante do cenário que estamos vivenciando, precisamos urgentemente mudar o foco para algo positivo e construtivo, promovendo verdadeiras correntes do bem, com o intuito do restabelecimento de um ambiente de paz e tranquilidade em nossas escolas.</t>
   </si>
   <si>
     <t>14752</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Cid José Aparecido dos Santos, NORIKO ONISHI SAITO, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14752/indicacao_172_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14752/indicacao_172_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja estudada a elaboração de um projeto de lei, instituindo o programa “Jovem Estagiário - Iniciação ao Mercado de Trabalho”, com oportunidade de estágio aos estudantes do ensino médio, haja vista que com essa proposta o Poder Público Municipal deixa de ser mera instância burocrática, distante da realidade dos jovens, passando a ser o protagonista do processo de aproximação entre os universos da educação e do trabalho, bem como estimulará os jovens estagiários que terão condições de planejar, na perspectiva de seus aprendizados no Poder Público, qual carreira seguir no futuro ao alcançar a idade acadêmica e o ingresso no tão concorrido mercado de trabalho local, regional, estadual e nacional.</t>
   </si>
   <si>
     <t>14753</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14753/indicacao_173_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14753/indicacao_173_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita agendar na programação de recapeamento asfáltico as seguintes ruas do bairro Vila Jamil de Lima: Rua José Frizão, Rua Francisco Troncon, e Rua Barão de Itapetininga.</t>
   </si>
   <si>
     <t>14754</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14754/indicacao_174_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14754/indicacao_174_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizada a manutenção e sejam programadas melhorias na rua localizada no Jardim das Primaveras, ao fundo da EMEI Criança Feliz (Parque Itaipus), denominada como Rua 15 no mapa da Prefeitura, em seu site oficial.</t>
   </si>
   <si>
     <t>14755</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>ALCIO IKEDA, Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14755/indicacao_175_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14755/indicacao_175_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja retomado o fornecimento de pães aos servidores municipais do setor operacional da Prefeitura (Almoxarifado, usina, agricultura, viveiro de mudas e outros).</t>
   </si>
   <si>
     <t>14756</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14756/indicacao_176_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14756/indicacao_176_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam estudadas medidas para ampliar a segurança das unidades escolares municipais, tais como: convocação (definitiva ou temporária) de agentes de vigilância patrimonial aprovados no concurso público nº 001/2021 e contratação de empresa terceirizada em segurança, indicando um segurança por unidade escolar do município.</t>
   </si>
   <si>
     <t>14757</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>ALCIO IKEDA, Aguinaldo Pires Galvão, BIGODE, Cid José Aparecido dos Santos, Hélio José dos Santos, NORIKO ONISHI SAITO, PAULO CERVELHEIRA, RAFAEL PACHECO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14757/indicacao_177_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14757/indicacao_177_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Excelentíssimo Reitor do Centro Universitário de Adamantina, Prof. Dr. Alexandre Teixeira de Souza, junto a coordenação do curso de Medicina, que seja estudada a parceria com a Clínica de Repouso PAI Nosso Lar, no sentido de que seja analisada a disponibilização de internato médico nas áreas de psiquiatria, clínica médica entre outras especialidades.</t>
   </si>
   <si>
     <t>14775</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14775/indicacao_178_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14775/indicacao_178_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam realizados estudos técnicos para avaliar a viabilidade de adoção de medidas para redução de velocidade e, se for viável tecnicamente, a instalação de redutor de velocidade na Rua Tsunekishi Sakai, proximidades da residência nº 374 (uma quadra antes do campo do Marroco).</t>
   </si>
   <si>
     <t>14776</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>Obras, Serviços Públicos e Meio Ambiente</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14776/indicacao_179_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14776/indicacao_179_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizada a manutenção das calçadas do Parque dos Pioneiros, considerando o estado precário que vários pontos se encontram, oferecendo riscos eminentes de acidentes.</t>
   </si>
   <si>
     <t>14777</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14777/indicacao_180_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14777/indicacao_180_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja programada ampla reforma no Terminal Rodoviário de Adamantina, no sentido de que sejam solucionados problemas de infiltração de águas de chuva e o espaço seja revitalizado, a fim de oferecer maior segurança e bem estar para quem utiliza dos serviços e frequenta o local.</t>
   </si>
   <si>
     <t>14778</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14778/indicacao_181_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14778/indicacao_181_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder, com a máxima urgência, a sinalização de trânsito com pintura de solo e colocação de placa PARE nas ruas do bairro Residencial Itália.</t>
   </si>
   <si>
     <t>14779</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14779/indicacao_182_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14779/indicacao_182_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam pintura de uma faixa de pedestres, para travessia dos alunos do infantil Pré I e Pré II, em frente do novo portão de entrada Escola Cristã na Alameda Padre Nóbrega, esquina com a Rua Sirlene Rodrigues de Castro.</t>
   </si>
   <si>
     <t>14781</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14781/indicacao_183_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14781/indicacao_183_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instalar um redutor de velocidade, tipo lombada, na Rua José Vicente, em frente da Creche Cecília Meirelles, a fim de coibir o excesso de velocidade no local.</t>
   </si>
   <si>
     <t>14782</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14782/indicacao_184_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14782/indicacao_184_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com a máxima urgência reparos na pista de caminhada do Parque Caldeira.</t>
   </si>
   <si>
     <t>14783</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Hélio José dos Santos, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14783/indicacao_185_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14783/indicacao_185_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir nos serviços de aplicação de lama asfáltica o trecho da Avenida Ipiranga, entre a Rua XV de Novembro e Alameda Goiânia, na Vila Jamil de Lima.</t>
   </si>
   <si>
     <t>14784</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14784/indicacao_186_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14784/indicacao_186_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam melhorar a iluminação pública no Centro da cidade e em especial da Praça Élio Micheloni.</t>
   </si>
   <si>
     <t>14785</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14785/indicacao_187_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14785/indicacao_187_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>14786</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14786/indicacao_188_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14786/indicacao_188_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam instaladas lixeiras ecológicas nas diversas praças de nossa cidade.</t>
   </si>
   <si>
     <t>14787</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14787/indicacao_189_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14787/indicacao_189_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam disponibilizadas lixeiras para descartar pilhas e baterias em Adamantina, e posteriormente, dê o destino adequado a este tipo de material.</t>
   </si>
   <si>
     <t>14788</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14788/indicacao_190_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14788/indicacao_190_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja criada uma campanha para conscientização da população para “Respeito à Faixa de Pedestres” na cidade de Adamantina.</t>
   </si>
   <si>
     <t>14789</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>Hélio José dos Santos, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14789/indicacao_191_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14789/indicacao_191_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja instalado ponto de ônibus coberto, na entrada da EE. Helen Keller, de Adamantina, que está localizada na Rua Joaquim Luiz Vian, destinado ao atendimento dos alunos da referida unidade escolar, mas que também poderá ser utilizado por estudantes de outras escolas daquela região ou mesmo pela comunidade como um todo,  garantindo, dessa forma, maior conforto e segurança para todos.</t>
   </si>
   <si>
     <t>14790</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, BIGODE, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14790/indicacao_192_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14790/indicacao_192_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizado um amplo trabalho de monitoramento e conservação dos parquinhos infantis instalados em várias praças e parques da nossa cidade, objetivando a utilização dos equipamentos por parte da nossa população, principalmente pelas nossas crianças e adolescentes, sobretudo, de forma segura e sem risco de acidentes ou incidentes para os seus usuários, bem como proceder a instalação desses importantes equipamentos de lazer em locais e bairros que ainda não possuem esse importante espaço de recreação infantil.</t>
   </si>
   <si>
     <t>14791</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14791/indicacao_193_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14791/indicacao_193_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja organizado um cronograma de serviços municipais, objetivando a realização de obras de recapeamento e de operações tapa-buracos, priorizando as principais artérias na nossa cidade, bem como as vias de acesso aos bairros e locais estratégicos, que apresentam uma grande circulação de pessoas, fluxo de veículos e de serviços, com o intuito de otimizar a utilização dos recursos humanos, equipamentos e materiais existentes.</t>
   </si>
   <si>
     <t>14792</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14792/indicacao_194_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14792/indicacao_194_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizado estudo imediato no sentido de viabilizar às justas reivindicações apresentadas pelo senhor Nivaldo Martins do Nascimento (Londrina), presidente do Sindicato dos Servidores Públicos Municipais - Sindserv,  como reajuste salarial dos servidores municipais, majoração e equiparação do vale-alimentação dos servidores municipais da prefeitura com os valores pagos aos servidores do Centro Universitário de Adamantina - FAI, bem como para a efetivação do piso salarial nacional da enfermagem aos profissionais municipais da saúde da prefeitura, e também seja agendada uma reunião com o referido presidente e a participação do Legislativo, objetivando dialogarmos sobre essas e outras importantes questões que envolvem os valorosos servidores municipais da prefeitura de Adamantina.</t>
   </si>
   <si>
     <t>14793</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>PAULO CERVELHEIRA, Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14793/indicacao_195_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14793/indicacao_195_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar a possibilidade de implantar um redutor de velocidade tipo (lombada) na Rua Mario Oliveiro, na altura do nº 730.</t>
   </si>
   <si>
     <t>14794</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14794/indicacao_196_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14794/indicacao_196_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir nos trabalhos de recapeamento asfáltico o único quarteirão da Rua Valentin Gentil, defronte à Construtora Laís, no bairro Vila Cicma, tendo em vista que os caminhões, aos realizarem suas manobras, danificam a malha asfáltica.</t>
   </si>
   <si>
     <t>14795</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14795/indicacao_197_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14795/indicacao_197_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder com urgência a pintura de sinalização PARE no solo bem como colocação de placa, na Rua Mario Oliveiro, esquina com a Rua Trasíbulo Pereira de Souza, a fim de orientar os motoristas.</t>
   </si>
   <si>
     <t>14796</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14796/indicacao_198_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14796/indicacao_198_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder com urgência a poda das árvores em volta do Centro Comunitário do Jardim das Primaveras, bem como a retirada de duas árvores, uma que, segundo os moradores, tem atrapalhado a visão do campo e a outra está ocasionando destruição de parte do piso do Centro Comunitário.</t>
   </si>
   <si>
     <t>14797</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14797/indicacao_199_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14797/indicacao_199_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder reparos em todas as rampas para cadeirantes, principalmente as localizadas no Parque Caldeira.</t>
   </si>
   <si>
     <t>14817</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14817/indicacao_200_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14817/indicacao_200_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita elaborar projeto a fim adequar o SIM – Serviço de Inspeção Municipal, selo municipal, para enquadrá-lo no SISBI-POA – Sistema Brasileiro de Inspeção de Produtos de Origem Animal, selo estadual.</t>
   </si>
   <si>
     <t>14818</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, BIGODE, Cid José Aparecido dos Santos, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14818/indicacao_201_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14818/indicacao_201_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam colocação de cascalho, ou pedra bica corrida, nos pontos críticos da Estrada Vicinal Vicente Lima que liga à Estrada Leonardo Cornacini, Bairro Cana Verde. Solicitamos ainda que sejam feitos reparos na ponte localizada na vicinal citada.</t>
   </si>
   <si>
     <t>14819</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14819/indicacao_202_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14819/indicacao_202_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com urgência a colocação de cascalho em toda extensão da Estrada Vicinal 451, conhecida como Estrada do Kobori.</t>
   </si>
   <si>
     <t>14820</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>BIGODE, Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14820/indicacao_203_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14820/indicacao_203_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a roçagem, limpeza e poda de vários galhos de árvores no acostamento da Rodovia Plácido Rocha até o limite do município.</t>
   </si>
   <si>
     <t>14821</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14821/indicacao_204_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14821/indicacao_204_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita incluir na programação de recapeamento asfáltico o trecho da Rua João Perroni, entre as Ruas Domingos Fratini e Ângelo Stafuzza, no Jardim Adamantin.</t>
   </si>
   <si>
     <t>14822</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14822/indicacao_205_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14822/indicacao_205_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam notificados os proprietários dos terrenos do Residencial Rio Branco a fim de proceder a limpeza das calçadas na Avenida Rio Branco, pois os pedestres não têm como utilizar o passeio público sendo obrigados a andar na rua, podendo ocorrer acidentes.</t>
   </si>
   <si>
     <t>14823</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14823/indicacao_206_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14823/indicacao_206_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita incluir na programação de aplicação de lama asfáltica a Rua João Vicente Miranda, no Jardim Primavera, pois a referida rua encontra-se em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>14824</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14824/indicacao_207_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14824/indicacao_207_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita incluir na programação de recapeamento asfáltico a Rua Joaquim Marques Caldeira, no Jardim Adamantina, pois malha asfáltica da referida rua encontra-se em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>14825</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14825/indicacao_208_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14825/indicacao_208_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita estudar a possibilidade de colocar tela de proteção atrás dos gols do campo de futebol do Bairro Lagoa Seca.</t>
   </si>
   <si>
     <t>14826</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14826/indicacao_209_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14826/indicacao_209_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita estudar a possibilidade de iluminar a academia ao ar livre, recentemente instalada no Bairro Lagoa Seca.</t>
   </si>
   <si>
     <t>14827</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14827/indicacao_210_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14827/indicacao_210_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a roçagem e limpeza no acostamento do prolongamento da Av. Rio Branco, acesso ao trevo Flórida Paulista-Valparaíso, pois está tomada por enorme matagal.</t>
   </si>
   <si>
     <t>14828</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14828/indicacao_211_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14828/indicacao_211_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a roçagem e limpeza da área de lazer localizada na Rua João Vicente de Miranda, no Jardim Primavera, pois a mesma encontra-se tomada por enorme matagal.</t>
   </si>
   <si>
     <t>14829</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14829/indicacao_212_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14829/indicacao_212_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizado estudo a fim de verificar a possibilidade de melhorias para solucionar o problema de águas paradas na Rua Constante Ortolan, proximidades da residência nº 58.</t>
   </si>
   <si>
     <t>14830</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14830/indicacao_213_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14830/indicacao_213_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>14831</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14831/indicacao_214_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14831/indicacao_214_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a repintura de toda sinalização da rotatória entre a Rua Goiás e Av. Antônio Tiveron, no Jardim Brasil, pois a existente encontra-se apagada.</t>
   </si>
   <si>
     <t>14832</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14832/indicacao_215_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14832/indicacao_215_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja dado início na construção de calçada, conforme programação nas áreas verdes do Jardim Bandeirantes, atendendo inúmeros pedidos dos moradores daquela localidade, melhorando, desta forma, o visual destes locais.</t>
   </si>
   <si>
     <t>14833</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14833/indicacao_216_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14833/indicacao_216_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja implantado em nosso município uma unidade pública Centro Dia para Idosos.</t>
   </si>
   <si>
     <t>14834</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14834/indicacao_217_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14834/indicacao_217_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar a viabilidade de instalar um redutor de velocidade (tipo lombada) na Rua Nair Quinto Zambão, proximidades do nº 270, principal acesso ao Residencial Monte Carlo.</t>
   </si>
   <si>
     <t>14835</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14835/indicacao_218_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14835/indicacao_218_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir na programação de confecção de calçadas o trecho da Rua Hermenegildo Lopes Pedroso, do lado direito, sentido saída da cidade, do CEMA IV até a Clínica de Repouso Nosso Lar.</t>
   </si>
   <si>
     <t>14836</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14836/indicacao_219_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14836/indicacao_219_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam promover estudos visando proceder uma ampla reforma no parque infantil localizado na Rua Syrlene Rodrigues de Castro, conjunto Residencial Alamandas.</t>
   </si>
   <si>
     <t>14837</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14837/indicacao_220_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14837/indicacao_220_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam atender as sugestões dos alunos da Escola Cristã de Ensino a fim de resolver problemas de alagamento na cidade com colocação de placas escrito proibido jogar lixo, bem como alertar sobre o local de alagamento que pode causar mortes, acidentes, infiltrações nas casas, lojas e apresentar danos aos veículos decorrentes de alagamento.</t>
   </si>
   <si>
     <t>14838</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14838/indicacao_221_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14838/indicacao_221_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja estudada a possibilidade de fornecer repositor hidroeletrolíticos aos servidores da administração municipal que trabalham em atividades físicas intensas, objetivando a reposição de água, carboidratos e sais minerais, evitando-se a desidratação e, consequentemente a perda de rendimento físico durante a execução dos serviços públicos e preservando a saúde dos funcionários municipais.</t>
   </si>
   <si>
     <t>14839</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14839/indicacao_222_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14839/indicacao_222_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam adotadas as providências necessárias visando à contratação urgente de ao menos mais dois Assistente Sociais e dois Psicólogos para atender na Rede Municipal de Saúde e na Rede Municipal de Educação.</t>
   </si>
   <si>
     <t>14840</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14840/indicacao_223_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14840/indicacao_223_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja encaminhado ofício à empresa Adasebo/Patense, solicitando informações sobre todos os procedimentos e investimentos que serão realizados na empresa, com o intuito de buscar soluções para o problema com o mau cheiro, em função das atividades exercidas, inclusive se houve estabelecimento de prazo para a efetivação das providências que serão adotadas, e que a resposta da referida empresa seja encaminhada a esta Casa para que possamos responder os questionamentos da população.</t>
   </si>
   <si>
     <t>14841</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14841/indicacao_224_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14841/indicacao_224_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam incluídas no cronograma do recape asfáltico, as seguintes vias:_x000D_
 Al. Dos Expedicionários, nos quarteirões necessários entre a Rua Heitor Freire de Carvalho e a Rua Nair Quinto Zambão (Vila Cicma/Vila Olivero) e Al. Antônio Buzetto, (Vila Cicma/Vila Olivero).</t>
   </si>
   <si>
     <t>14842</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14842/indicacao_225_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14842/indicacao_225_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizada vistoria na via pública após a esquina da Capela Santa Luzia, no início do bairro San Miguel II e da Rua Yolanda Suzana Miguel, uma vez que no entroncamento, o asfalto está cedendo, oferecendo sérios riscos de afundamento.</t>
   </si>
   <si>
     <t>14843</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14843/indicacao_226_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14843/indicacao_226_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam atendidos os seguintes pedidos referentes ao campo localizado ao final da Rua Turquesa, Residencial Eldorado I: 1 - Seja programada a limpeza do campo, ou seja, a roçagem e a o recolhimento dos matos e sujeiras existentes no local e ao redor do local; 2 - Seja realizada a pintura na marcação das linhas do campo; 3 - Seja estudada a possibilidade de promover melhorias para a entrada dos cidadãos no mencionado campo.</t>
   </si>
   <si>
     <t>14844</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14844/indicacao_227_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14844/indicacao_227_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam disponibilizadas lixeiras para descartar pilhas e baterias em Adamantina, e posteriormente, providencie a correta devolução aos fabricantes, OU, obrigue os fabricantes a disponibilizar locais para o devido descarte como determina a lei.</t>
   </si>
   <si>
     <t>14845</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14845/indicacao_228_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14845/indicacao_228_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>14846</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14846/indicacao_229_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14846/indicacao_229_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja oferecido um reajuste com aumento real no Vale Alimentação de todos os servidores públicos municipais.</t>
   </si>
   <si>
     <t>14883</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14883/indicacao_230_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14883/indicacao_230_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a poda das árvores da Rua Marechal Deodoro, mais precisamente em frente ao nº 267, no Jardim das Alamandas.</t>
   </si>
   <si>
     <t>14884</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14884/indicacao_231_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14884/indicacao_231_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder reparos na malha asfáltica no cruzamento das Ruas Mato Grosso e Paraíba, no Jardim Brasil.</t>
   </si>
   <si>
     <t>14885</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14885/indicacao_232_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14885/indicacao_232_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder com urgência o recapeamento asfáltico da entrada e saída do Bairro Tucuruvi, pois a malha asfáltica encontra-se em péssimo estado de conservação, gerando reclamações das pessoas que utilizam diariamente o local.</t>
   </si>
   <si>
     <t>14886</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14886/indicacao_233_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14886/indicacao_233_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita incluir na programação de recapeamento asfáltico a Rua Valentim Borro, no Jardim Adamantina, pois é crítica a situação da malha asfáltica da referida rua, gerando reclamações dos moradores.</t>
   </si>
   <si>
     <t>14887</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14887/indicacao_234_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14887/indicacao_234_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita manter contato com a empresa Rumo Logística a fim de proceder a roçagem e limpeza da linha férrea, no trecho do Almoxarifado da Prefeitura até o Restaurante Hangar, que está tomado por enorme matagal. Caso a empresa não tome as providências necessárias, que os serviços sejam executados pela Prefeitura e lançado à empresa taxa de limpeza pública, ou então que seja permitida a limpeza por mais pessoas que quiserem fazer como voluntários, gratuitamente, a fim de resolver este grave problema.</t>
   </si>
   <si>
     <t>14888</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14888/indicacao_235_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14888/indicacao_235_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita incluir na programação de recapeamento asfáltico as ruas do Residencial Parque Paraíso.</t>
   </si>
   <si>
     <t>14889</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14889/indicacao_236_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14889/indicacao_236_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder estudos visando a construção ou instalação de bancos na área verde denominada Profª Oneide dos Santos Morelatti no Bairro Tipuanas, atendendo pedidos dos moradores daquela comunidade.</t>
   </si>
   <si>
     <t>14890</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14890/indicacao_237_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14890/indicacao_237_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam providenciar a colocação de corrimão na escada do palco do anfiteatro da Biblioteca Municipal Jurema Gomes Moreira Citelli.</t>
   </si>
   <si>
     <t>14891</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14891/indicacao_238_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14891/indicacao_238_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder poda e a substituição de 10 árvores (tipuanas) enormes com troncos totalmente condenados e raízes profundas que estão invadindo as casas próximas prejudicando as estruturas das residências do Conjunto Residencial Tipuanas.</t>
   </si>
   <si>
     <t>14892</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14892/indicacao_239_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14892/indicacao_239_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja encaminhado uma minuta do Projeto de Lei Complementar referente ao Sistema Municipal de Educação, que o Executivo está elaborando, para uma análise inicial dos vereadores, com o intuito de apresentarmos alguma sugestão para melhoria da proposição apresentada, sobretudo àquelas que não poderiam ser realizada por intermédio de emenda do Legislativo, antes do envio da versão final do referido documento.</t>
   </si>
   <si>
     <t>14893</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14893/indicacao_240_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14893/indicacao_240_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder instalação de um obstáculo na Rua Mário Oliveiro, no trecho compreendido entre as Ruas Joaquim Zacarias da Silva e José Bechara, haja vista o grande fluxo de veículos e de pessoas naquele local.</t>
   </si>
   <si>
     <t>14894</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14894/indicacao_241_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14894/indicacao_241_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizado um amplo trabalho de recuperação e conservação da Rua Profª Maria Esther Tófoli, no trecho compreendido entre a Rua Dante Bolgue, no Residencial Monte Alegre e a Rua Francisco Dário Tóffoli, no Residencial Eldorado II.</t>
   </si>
   <si>
     <t>14895</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14895/indicacao_242_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14895/indicacao_242_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam oficiar o Gerente dos Correios de Adamantina, no sentido de providenciar com urgência a prestação do serviço de entregas de correspondências nos novos loteamentos e bairros da cidade de Adamantina, fato que tem gerado muitas reclamações dos munícipes moradores dos bairros não atendidos pelo serviço essencial de responsabilidade dos Correios local.</t>
   </si>
   <si>
     <t>14896</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14896/indicacao_243_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14896/indicacao_243_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a instalação de bancos nas praças de nosso município onde estão sendo instalados os novos e modernos parquinhos infantis, atendendo solicitações dos pais das crianças adamantinenses beneficiadas.</t>
   </si>
   <si>
     <t>14897</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14897/indicacao_244_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14897/indicacao_244_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja estudado plano de atendimento para elaboração do projeto de criação e instalação do Projeto Social Centro Dia para Idosos nosso município, para atender pessoas idosas com 60 anos ou mais, de ambos os sexos, prioritariamente beneficiárias do Benefício de Prestação Continuada – BPC-LOAS e em situação de pobreza incluídas no Cadastro Único para Programas Sociais - CadÚnico, com diferentes necessidades e graus de dependência, que não tenham condições de permanecerem sozinhas nos domicílios.</t>
   </si>
   <si>
     <t>14898</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14898/indicacao_245_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14898/indicacao_245_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita incluir no programa atual de recuperação da malha asfáltica urbana do município o trecho compreendido da Alameda Santa Cruz de Adamantina, entre as Ruas Osvaldo Cruz e Joaquim Nabuco, uma vez que referido trecho encontra-se em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>14899</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14899/indicacao_246_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14899/indicacao_246_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir no programa atual de recuperação da malha asfáltica urbana do município o trecho compreendido da Rua Antônio Andrade, entre a Avenida Bráulio Molina Frias e Avenida Vitório Romanini, uma vez que referido trecho encontra-se em péssimo estado de conservação, com infiltração asfáltica, diversos buracos e ondulações.</t>
   </si>
   <si>
     <t>14900</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14900/indicacao_247_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14900/indicacao_247_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam realizadas as seguintes melhorias no campo de futebol do Jardim Bela Vista: 1 - Seja agilizada a instalação de gramado sintético e sua respectiva infraestrutura; 2 - Enquanto não for realizado, seja providenciada a limpeza e adequação do local para os moradores.</t>
   </si>
   <si>
     <t>14901</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14901/indicacao_248_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14901/indicacao_248_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam realizadas as demarcações de solo em vias que receberam recape, em especial, as vias do Parque Itaipus.</t>
   </si>
   <si>
     <t>14902</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14902/indicacao_249_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14902/indicacao_249_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja estudada a viabilidade técnica de instalar uma faixa de carga e descarga (estacionamento rápido) na Av. Capitão José Antônio de Oliveira, quarteirão do restaurante Cartola / Moderninha.</t>
   </si>
   <si>
     <t>14903</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14903/indicacao_250_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14903/indicacao_250_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a reforma na casa, de propriedade da Prefeitura Municipal, localizada no bairro Jardim Adamantina pois a mesma se encontra em péssimas condições de higiene e sanitárias, inclusive apresentando problemas estruturais.</t>
   </si>
   <si>
     <t>14904</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14904/indicacao_251_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14904/indicacao_251_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita atribuir a responsabilidade a um funcionário público municipal de regar, aos finais de semana e feriados, a horta comunitária localizada do bairro Jardim Adamantina.</t>
   </si>
   <si>
     <t>14905</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14905/indicacao_252_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14905/indicacao_252_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam oferecidas caçambas gratuitas em todos os bairros da cidade para dispensa de lixos como móveis antigos, sofás velhos, pneus, etc.</t>
   </si>
   <si>
     <t>14906</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14906/indicacao_253_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14906/indicacao_253_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita fiscalizar e solucionar o problema das casas populares no Bairro Lagoa Seca, procedendo uma reforma ou outra medida que for necessária.</t>
   </si>
   <si>
     <t>14907</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14907/indicacao_254_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14907/indicacao_254_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam instalados na Avenida Capitão José Antônio de Oliveira, na altura da faixa de pedestres em frente ao Supermercado Godoy, redutores de velocidade, do tipo tartarugas, antes e depois da faixa de pedestres instalada naquele local.</t>
   </si>
   <si>
     <t>14912</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14912/indicacao_255_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14912/indicacao_255_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a construção de rampa de acessibilidade para portadores de deficiências em frente ao Centro Comunitário do Jardim das Primaveras, local onde foi instalada a Casa Afro, pois com a reforma do local a rampa não foi construída, estando sem acessibilidade para cadeirantes.</t>
   </si>
   <si>
     <t>14913</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14913/indicacao_256_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14913/indicacao_256_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a pintura de solo “PARE” e faixas de pedestres em vários pontos do centro e bairros da cidade, pois encontram-se apagadas.</t>
   </si>
   <si>
     <t>14914</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14914/indicacao_257_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14914/indicacao_257_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita incluir a Rua Juruva, Parque Residencial Tangará, na programação dos serviços de recapeamento asfáltico.</t>
   </si>
   <si>
     <t>14915</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14915/indicacao_258_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14915/indicacao_258_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam realizadas as manutenções necessárias na pavimentação asfáltica do pátio da estação recreio, especialmente nas proximidades de onde os comerciantes de pastel trabalham, uma vez que o asfalto está afundando, dificultando o trabalho dos comerciantes locais.</t>
   </si>
   <si>
     <t>14916</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14916/indicacao_259_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14916/indicacao_259_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a instalação urgente de uma lombada para conter o excesso de velocidade na Rua Domingos Milan, próximo ao nº 138, Estância Dorigo, pois trata-se de via pública que liga os bairros adjacentes com movimento crescente de veículos que trafegam constantemente, em sua maioria, em velocidade incompatível com o local.</t>
   </si>
   <si>
     <t>14917</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14917/indicacao_260_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14917/indicacao_260_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam retiradas as pedras de paralelepípedos e lajotas da via pública da Rua Noel Rosa, entre a Rua Francisco José de Azevedo e Rua Zequinha de Abreu, substituindo para pavimentação asfáltica, em razão do péssimo estado em que se encontra todo trecho da via, bem como a construção de galerias pluviais para a regular capitação das águas de chuvas.</t>
   </si>
   <si>
     <t>14918</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14918/indicacao_261_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14918/indicacao_261_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a instalação de parquinho com brinquedos infantis na área de lazer do Residencial Eldorado II e bairros adjacentes, uma vez que as crianças e os adolescentes têm direito a lazer.</t>
   </si>
   <si>
     <t>14919</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14919/indicacao_262_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14919/indicacao_262_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja encaminhado ofício aos Correios, ao responsável pela Agência de Adamantina, no sentido de providenciar urgentemente o regular serviço de entregas de correspondências e demais serviços aos moradores de vários novas bairros de Adamantina, que ainda não contam com os serviços de entregas de correspondências.</t>
   </si>
   <si>
     <t>14920</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14920/indicacao_263_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14920/indicacao_263_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder o recapeamento asfáltico na Rua Professora Maria Esther Tofoli, no Jardim Eldorado, em razão do péssimo estado de conservação que se encontram os dois últimos quarteirões desta importante via pública em nosso município.</t>
   </si>
   <si>
     <t>14921</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14921/indicacao_264_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14921/indicacao_264_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instalação de redutores de velocidade e/ou radares fixos a Avenida Marechal Castelo Branco (via de Acesso), uma vez que é crescente cada vez mais as reclamações dos empresários e pedestres, sobre os veículos que trafegam acima da velocidade permitida.</t>
   </si>
   <si>
     <t>14922</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14922/indicacao_265_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14922/indicacao_265_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja disponibilizado o serviço de castra móvel para que a população de Adamantina possa castrar seus animais evitando a proliferação de gatos e cachorros abandonados na cidade.</t>
   </si>
   <si>
     <t>14923</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14923/indicacao_266_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14923/indicacao_266_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja instalado um redutor de velocidade na Rua Prudente de Moraes, na altura do número 51.</t>
   </si>
   <si>
     <t>14924</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14924/indicacao_267_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14924/indicacao_267_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja instalado na cidade, em diversos pontos, as chamadas travessias elevadas, como a instalada em frente ao Supermercado 7.</t>
   </si>
   <si>
     <t>14925</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14925/indicacao_268_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14925/indicacao_268_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a substituição das lâmpadas exististes nos postes de iluminação nas proximidades da FATEC por Lâmpadas de Led, no sentido melhorar a iluminação pública no local, bem como em todo o Bairro Jardim Brasil.</t>
   </si>
   <si>
     <t>14926</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14926/indicacao_269_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14926/indicacao_269_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>14927</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14927/indicacao_270_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14927/indicacao_270_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a instalação de um obstáculo na Rua José Vicente, no trecho compreendido entre as Ruas Nair Quinto Zambão e Professora Berta, na altura entre as residências de números 604 e 620, haja vista o grande fluxo de veículos e de pessoas naquele local, pois é uma das rotas de ligação da área urbana com vários bairros daquela importante região da nossa cidade.</t>
   </si>
   <si>
     <t>14928</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14928/indicacao_271_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14928/indicacao_271_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a instalação de um ponto de ônibus coberto, na entrada do Bairro Parque do Sol, mais precisamente nas imediações do cruzamento da Avenida José Urbano Luize com a Rua Carlos Pegoraro, sendo que essa obra pública também será utilizado por outras pessoas daquela importante região da nossa cidade, inclusive trabalhadores, garantindo, dessa forma, maior conforto e segurança para todos.</t>
   </si>
   <si>
     <t>14968</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, BIGODE, Cid José Aparecido dos Santos, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14968/indicacao_272_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14968/indicacao_272_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a orientação de todos os ambulantes e comerciantes se que utilizam do passeio público para comercializarem seus produtos sobre a necessidade de observar uma faixa de no mínimo 120m de largura da calçada e que não tenha nada que obstrua a passagem das pessoas.</t>
   </si>
   <si>
     <t>14969</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14969/indicacao_273_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14969/indicacao_273_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam realizar uma completa reforma e pintura do prédio da Escola Municipal CEMA I.</t>
   </si>
   <si>
     <t>14970</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14970/indicacao_274_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14970/indicacao_274_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com urgência os seguintes serviços: 1 – Pintura das lombofaixas em frente aos Supermercados Mituo e SETE; 2 – Pintura da faixa de pedestre em frente ao Supermercado Godoy; 3 – Pintura das lombadas próximas das escolas municipais CEMA I e CEMA II, e 4 – Pintura em todas as sinalizações de solo PARE e faixas de pedestres da cidade, em especial as existentes nos arredores da Santa Casa, e nas Avenidas Adhemar de Barros e Marechal Castelo Branco (via de acesso).</t>
   </si>
   <si>
     <t>14971</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14971/indicacao_275_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14971/indicacao_275_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder reparos no telhado do prédio onde será instalado o arquivo histórico de Adamantina.</t>
   </si>
   <si>
     <t>14972</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14972/indicacao_276_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14972/indicacao_276_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder várias ações para a revitalização da Praça José Parila, uma das mais antigas, conforme segue: 1 – Instalações de bancos, há vários quebrados; 2 – Pintura nos postes e 3 – Reparos em todo o calçamento da praça.</t>
   </si>
   <si>
     <t>14973</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14973/indicacao_277_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14973/indicacao_277_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam operação tapa buracos a fim de recuperar a malha asfáltica da Rua Mário de Andrade, Jardim dos Poetas.</t>
   </si>
   <si>
     <t>14974</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14974/indicacao_278_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14974/indicacao_278_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a sinalização de trânsito com pintura de faixas e colocação de placas no cruzamento das Ruas das Palmas e das Papoulas, na Vila Jardim.</t>
   </si>
   <si>
     <t>14975</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14975/indicacao_279_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14975/indicacao_279_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a recuperação e manutenção das calçadas da Escola Teruyo Kikuta, na Vila Jardim.</t>
   </si>
   <si>
     <t>14976</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14976/indicacao_280_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14976/indicacao_280_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a instalação de redutor de velocidade, tipo lombada, na Rua Francisco Alves de Lima, entre as Ruas José Miguel e Juvenal dos Santos, no Residencial Monte Alegre.</t>
   </si>
   <si>
     <t>14977</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14977/indicacao_281_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14977/indicacao_281_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a sinalização “PARE”, com a colocação de placa, bem como a pintura de solo em todo o bairro Vila Freitas.</t>
   </si>
   <si>
     <t>14978</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14978/indicacao_282_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14978/indicacao_282_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>14979</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14979/indicacao_283_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14979/indicacao_283_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizado um estudo para impedir o estacionamento de caminhões, num perímetro de pelo menos 15 metros para cada lado, na saída do Residencial EcoVille 2.</t>
   </si>
   <si>
     <t>14980</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14980/indicacao_284_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14980/indicacao_284_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita melhorar a iluminação pública no centro da cidade e em todas as praças do município.</t>
   </si>
   <si>
     <t>14981</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14981/indicacao_285_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14981/indicacao_285_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita melhorar a iluminação na Rua Deputado Salles Filho, entre a Av Rio Branco e Av. Capitão José Antônio de Oliveira.</t>
   </si>
   <si>
     <t>14982</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14982/indicacao_286_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14982/indicacao_286_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja criado, juntamente com profissionais de várias áreas como engenheiros, arquitetos, agrônomos, urbanistas e sociólogos, um Projeto para atrair empresas para o nosso município e que através de estudos sobre nossa região enfatize os pontos positivos com informações bem detalhadas que nosso município pode oferecer.</t>
   </si>
   <si>
     <t>14983</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14983/indicacao_287_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14983/indicacao_287_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja criada uma horta comunitária no Jardim Brasil.</t>
   </si>
   <si>
     <t>14984</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14984/indicacao_288_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14984/indicacao_288_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita para asfaltar a Av. Adhemar de Barros, entre as ruas Av. Capitão José Antônio de Oliveira e a Al. Dr Armando de Salles Oliveira.</t>
   </si>
   <si>
     <t>14985</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14985/indicacao_289_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14985/indicacao_289_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita asfaltar a Alameda Doutor Armando de Salles Oliveira, entre a Av. Ademar de Barros e Rua Osvaldo Cruz.</t>
   </si>
   <si>
     <t>14986</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14986/indicacao_290_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14986/indicacao_290_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita disponibilizar uma área, relativamente afastada do centro da cidade, para a construção de uma pista de motocross.</t>
   </si>
   <si>
     <t>14987</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14987/indicacao_291_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14987/indicacao_291_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a poda de uma árvore localizada nos fundos da Rua Antônio Orazil Bisterso, proximidades do nº 143, no Jardim Bela Vista.</t>
   </si>
   <si>
     <t>14988</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14988/indicacao_292_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14988/indicacao_292_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder com urgência a limpeza das áreas verdes do Conjunto Habitacional Jardim das Primaveras.</t>
   </si>
   <si>
     <t>14989</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14989/indicacao_293_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14989/indicacao_293_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a pintura de solo PARE, bem como as faixas de pedestres na rotatória que dá acesso ao Jardim Brasil, entre as Ruas Rio de Janeiro e Goiás.</t>
   </si>
   <si>
     <t>14990</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14990/indicacao_294_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14990/indicacao_294_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita substituir as lâmpadas queimadas na Rua Paul Harris, no Jardim Oriente, proximidades do Rotary Club.</t>
   </si>
   <si>
     <t>14991</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14991/indicacao_295_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14991/indicacao_295_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja oficiada a Energisa a fim de regularizar o poste de luz e da rede de energia elétrica na Rua José Braz Filho, próximo ao cruzamento com a Rua Takayoshi Morinaga (divisa dos Parques Itapuã e Iguaçu), uma vez que o posto se encontra rente a guia da via urbana, pois além de irregular oferece perigo aos usuários da via.</t>
   </si>
   <si>
     <t>14992</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14992/indicacao_296_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14992/indicacao_296_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam realizados estudos específicos no sentido de disponibilizar em Adamantina um estacionamento amplo e seguro para carretas, treminhões, caminhões e outros veículos de grande porte, como já acontece em outros municípios, evitando assim que estes veículos de grande porte fiquem estacionados nas vias urbanas de Adamantina.</t>
   </si>
   <si>
     <t>14993</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14993/indicacao_297_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14993/indicacao_297_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a instalação de postes com lâmpadas de Led na praça do Parque Jaraguá, bem como a realização de podas das árvores da praça.</t>
   </si>
   <si>
     <t>14994</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14994/indicacao_298_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14994/indicacao_298_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a substituição das lâmpadas queimadas dos postes de iluminação da segunda praça do Parque Iguaçu localizada na Rua Francisco José de Azevedo.</t>
   </si>
   <si>
     <t>14995</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>Hélio José dos Santos, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14995/indicacao_299_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14995/indicacao_299_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a adesão da Prefeitura de Adamantina para fazer a Gestão do Programa Bolsa-Família.</t>
   </si>
   <si>
     <t>14996</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14996/indicacao_300_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14996/indicacao_300_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam realizar um amplo trabalho de verificação das condições e da estrutura física do prédio onde está instalado o CIS - Centro Integrado de Saúde “Dr. João Salvi”, de Adamantina, haja vista que há indícios de problemas com infiltrações, goteiras, problemas com o piso, forro e teto, o que tem prejudicado sobremaneira o exemplar trabalho que é realizado pelos responsáveis, competentes e abnegados servidores municipais que atuam naquela exemplar unidade básica de saúde do nosso município.</t>
   </si>
   <si>
     <t>14997</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14997/indicacao_301_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14997/indicacao_301_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja programada para recape, na Rua dos Acadêmicos, Parque dos Universitários, considerando se tratar de uma via importante que dá acesso ao bairro e tem alto fluxo de veículos.</t>
   </si>
   <si>
     <t>14998</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14998/indicacao_302_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14998/indicacao_302_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizado estudo na Rua dos Acadêmicos, Parque dos Universitários, a fim de que sejam realizadas ações para o controle de velocidade dos veículos na via, se necessário, instalando redutor de velocidade. Indicamos ainda, que tal pedido seja realizado após o recape da via.</t>
   </si>
   <si>
     <t>14999</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14999/indicacao_303_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14999/indicacao_303_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja programada para recape, a Rua Maria da Conceição, nº 149, Vila Freitas, considerando o estado da via em questão.</t>
   </si>
   <si>
     <t>15000</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15000/indicacao_304_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15000/indicacao_304_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja programada, com urgência, limpeza no terminal rodoviário de Adamantina, em especial, a limpeza de fezes de pombos. Se necessário, indicamos que sejam providenciados mais servidores para a realização dos serviços de limpeza no local.</t>
   </si>
   <si>
     <t>15001</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15001/indicacao_305_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15001/indicacao_305_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam atendidas as seguintes reivindicações dos servidores do setor de viveiro de mudas: 1 - Destinação de uma geladeira para o armazenamento de água e de comidas para os servidores, que almoçam no setor; 2 - Manutenção do banheiro do viveiro de mudas, que se encontra em más condições estruturais para o uso dos servidores; 3 - Início do envio de leite aos servidores do viveiro de mudas, da mesma forma como são encaminhados a outros setores.</t>
   </si>
   <si>
     <t>15017</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15017/indicacao_306_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15017/indicacao_306_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder reparos na malha asfáltica em frente da Casa Afro, na Avenida Rio Branco, pois o tapa buraco que foi feito no local está afundando, dificultando a passagem de veículos.</t>
   </si>
   <si>
     <t>15018</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15018/indicacao_307_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15018/indicacao_307_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita construir calçada no entorno da horta comunitária do Jardim Adamantina, nas laterais das Ruas Domingos Fratini, Dante Mantovani e José Bortoleto.</t>
   </si>
   <si>
     <t>15019</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15019/indicacao_308_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15019/indicacao_308_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a instalação de dois obstáculos, tipo lombada, um antes e outro depois do trevo de acesso que será construído nas proximidades do condomínio Bellagio Residencial Clube.</t>
   </si>
   <si>
     <t>15020</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15020/indicacao_309_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15020/indicacao_309_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita resolver definitivamente o problema que vem ocorrendo no terminal rodoviário, pois pombos adentram no vão do telhado deixando muita sujeira. A título de sugestão poderia colocar tela de proteção para impedir a entrada dos pombos.</t>
   </si>
   <si>
     <t>15021</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15021/indicacao_310_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15021/indicacao_310_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita elaborar um projeto de construção de uma ciclovia em nossa cidade, mais precisamente na Vicinal pavimentada José Bocardi, ao lado contrário da faixa de rodagem, fazendo o alargamento no trecho do bairro Jardim Europa até o antigo matadouro.</t>
   </si>
   <si>
     <t>15022</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Hélio José dos Santos, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15022/indicacao_311_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15022/indicacao_311_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam comtemplar o Bairro Lagoa Seca com a instalação de um parque infantil, a exemplo dos que já foram instalados em vários bairros de nossa cidade.</t>
   </si>
   <si>
     <t>15023</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15023/indicacao_312_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15023/indicacao_312_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com a máxima urgência o recolhimento do lixo e entulhos acumulados no interior da área verde localizada na Rua José Pereira no Jardim Bandeirantes.</t>
   </si>
   <si>
     <t>15024</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15024/indicacao_313_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15024/indicacao_313_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam oficiar a SABESP a fim de que a mesma proceda reparos no tampão de poço de visita (tampa PV) da rede coletora de esgoto localizada no cruzamento da Avenida Rio Branco com a Rua Antônio Schmidt Vilela.</t>
   </si>
   <si>
     <t>15025</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15025/indicacao_314_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15025/indicacao_314_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instalar um redutor de velocidade, tipo lombada, na Rua Arno Kiefer, em frente ao Estádio Municipal, a fim de diminuir a velocidade dos veículos empregada no local.</t>
   </si>
   <si>
     <t>15026</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15026/indicacao_314_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15026/indicacao_314_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a colocação de placas indicativas (ele/ela) nos recém construídos banheiros públicos da Praça Élio Micheloni.</t>
   </si>
   <si>
     <t>15027</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15027/indicacao_316_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15027/indicacao_316_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam promover estudos técnicos e financeiros visando adquirir banheiros químicos para serem utilizados em vários eventos promovidos pela prefeitura em locais que não possui o banheiro público.</t>
   </si>
   <si>
     <t>15028</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15028/indicacao_317_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15028/indicacao_317_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja elaborado projeto visando melhorar a iluminação da Rua José Vicente, do quarteirão do CIS – Centro Integrado de Saúde, até o seu final, a fim de atender os pedidos dos moradores desta localidade que têm reclamado da escuridão que causa insegurança aos pedestres.</t>
   </si>
   <si>
     <t>15029</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15029/indicacao_318_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15029/indicacao_318_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja resolvido o problema da falta de medicamentos para a população.</t>
   </si>
   <si>
     <t>15030</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15030/indicacao_319_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15030/indicacao_319_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja criada uma força tarefa junto aos médicos do município para a realização de cirurgias de eletivas, muitas das quais cirurgias simples como:_x000D_
 Ressecção de lesões cutâneas. Ressecção de tumores de pele. Correção de pequenas cicatrizas. Eletrocoagulação de verrugas. Vasectomia. Postectomia (cirurgia de fimose) Biópsia de lesões. Exérese de lipoma.</t>
   </si>
   <si>
     <t>15031</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15031/indicacao_320_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15031/indicacao_320_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita instalação de EcoPontos em nosso município, que são “Containers Para Entrega Voluntária de Lixos Recicláveis ou não” pela população.</t>
   </si>
   <si>
     <t>15032</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15032/indicacao_321_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15032/indicacao_321_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>15033</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15033/indicacao_322_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15033/indicacao_322_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a distribuição de sacos de lixo verdes (de forma gratuita) em todas as residências de Adamantina, e, também, seja feita uma ampla divulgação informando a população sobre os tipos de materiais que podem ser descartados e o dia da coleta no seu bairro.</t>
   </si>
   <si>
     <t>15034</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Cid José Aparecido dos Santos, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15034/indicacao_323_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15034/indicacao_323_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar a possibilidade de destinar um campo de futebol médio, de grama sintética para atender os moradores da Vila Jamil de Lima, um dos mais antigos e mais importantes bairros da nossa urbe, inclusive há uma área verde municipal, que poderá ser utilizada para essa finalidade.</t>
   </si>
   <si>
     <t>15035</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15035/indicacao_324_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15035/indicacao_324_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a instalação de um obstáculo no final da Rua Guerino Dorigo, na proximidade com a Rua Deolinda Ferreira da Silva, ao lado da Empresa Comercial de Cereais Demarque Ltda, haja vista o grande fluxo de veículos e de pessoas naquele local.</t>
   </si>
   <si>
     <t>15036</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15036/indicacao_325_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15036/indicacao_325_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja analisada a possibilidade do atendimento das justas reivindicações e importantes demandas solicitadas pela Diretoria da Associação de Moradores do Jardim Bela Vista de Adamantina, tais como, serviços de calçamento, limpeza e manutenção, instalação de obstáculo, sinalização de trânsito, construção de canaleta, construção de murro de arrimo ou sinalização, serviços no campo de futebol e recapeamento de ruas.</t>
   </si>
   <si>
     <t>15037</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15037/indicacao_326_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15037/indicacao_326_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam promover estudos técnicos preliminares e financeiros sobre a possibilidade de confeccionar um portal japonês (TORII) na entrada do jardim da Estação Recreio, mais precisamente no início da Rua Deputado Salles Filho.</t>
   </si>
   <si>
     <t>15038</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15038/indicacao_327_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15038/indicacao_327_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instalar um redutor de velocidade, tipo lombada, na Rua João Perroni, nas imediações da UBS do Jardim Adamantina, a fim de coibir o excesso de velocidade praticado no local.</t>
   </si>
   <si>
     <t>15039</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15039/indicacao_328_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15039/indicacao_328_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a instalação de redutores de velocidade e/ou radares fixos na continuação da Alameda Padre Nóbrega, próximo ao Parque Caldeira, uma vez que é crescente cada vez mais as reclamações dos pedestres, sobre os veículos que trafegam acima da velocidade permitida.</t>
   </si>
   <si>
     <t>15040</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Aguinaldo Pires Galvão, Hélio José dos Santos, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15040/indicacao_329_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15040/indicacao_329_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir no atual programa de recuperação de malha asfáltica das ruas de Adamantina, a Rua Manuel Antônio de Azevedo, Jardim Paulista, bem como a instalação de redutor de velocidade (lombada), pois há grande movimento de veículos na presente via, em razão da criação de novos loteamentos e novos bairros nas proximidades do Jardim Paulista.</t>
   </si>
   <si>
     <t>15041</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15041/indicacao_330_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15041/indicacao_330_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com urgência a instalação de uma lombada para conter o excesso de velocidade na Rua Domingos Milan, próximo ao nº 138, na Estância Dorigo, pois trata-se de via pública que liga os bairros adjacentes com movimento crescente de veículos que trafegam constantemente, em sua maioria, em velocidade incompatível com o local.</t>
   </si>
   <si>
     <t>15042</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15042/indicacao_331_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15042/indicacao_331_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a retirada das pedras de paralelepípedos e lajotas da via pública da Rua Noel Rosa, entre a Rua Francisco José de Azevedo e Rua Zequinha de Abreu, substituindo pela pavimentação asfáltica, em razão do péssimo estado em que se encontra todo trecho da via, bem como a construção de galerias pluviais para a regular capitação das águas de chuvas.</t>
   </si>
   <si>
     <t>15043</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15043/indicacao_332_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15043/indicacao_332_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a instalação de redutores de velocidade e/ou radares fixos a Avenida Marechal Castelo Branco (via de Acesso), uma vez que é crescente cada vez mais as reclamações dos empresários e pedestres, sobre os veículos que trafegam acima da velocidade permitida.</t>
   </si>
   <si>
     <t>15044</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15044/indicacao_333_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15044/indicacao_333_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a substituição de lâmpadas queimadas na segunda praça pública do Parque Residencial Iguaçu.</t>
   </si>
   <si>
     <t>15045</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15045/indicacao_334_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15045/indicacao_334_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja programada a pavimentação da Rua Rui Barbosa, especialmente no quarteirão localizado entre a Al. Fernão Dias e a Av. Cristóvão Goulart Marmo.</t>
   </si>
   <si>
     <t>15046</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15046/indicacao_335_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15046/indicacao_335_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam, seja programada a manutenção, com urgência da Rua Professora Maria Esther Toffoli, em especial, seja realizada nova pavimentação na via indicada.</t>
   </si>
   <si>
     <t>15047</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15047/indicacao_336_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15047/indicacao_336_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja programada a instalação de um parquinho infantil em área adequada na Estância Dorigo.</t>
   </si>
   <si>
     <t>15058</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15058/indicacao_337_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15058/indicacao_337_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam manter sempre 1 (um) engenheiro na Secretaria de Planejamento, já que temos 2 (dois), e após as 13h manter 1 (um) profissional até às 17h.</t>
   </si>
   <si>
     <t>15059</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15059/indicacao_338_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15059/indicacao_338_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instalar placas de sinalização, indicando o sentido de como chegar à FATEC, porque é um local de difícil localização.</t>
   </si>
   <si>
     <t>15060</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15060/indicacao_339_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15060/indicacao_339_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita fazer calçamento na Rua Manoel Pereira Campos, nas proximidades dos nºs 16, 28, 40, 52, 64 e 78, que fazem divisa com a floresta urbana, a fim de sanar definitivamente o sério problema de infiltração que vem ocorrendo nas residências.</t>
   </si>
   <si>
     <t>15061</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15061/indicacao_340_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15061/indicacao_340_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam instaladas placas indicativas dos nomes das ruas em todas as ruas do bairro Jardim Adamantina, pois as existentes estão apagadas, dificultando a identificação.</t>
   </si>
   <si>
     <t>15062</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15062/indicacao_341_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15062/indicacao_341_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam construir um sarjetão na Rua João Latini, esquina com a Rua Basílio Marini, no Jardim Adamantina, a fim de disciplinar o escoamento de água no local.</t>
   </si>
   <si>
     <t>15063</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15063/indicacao_342_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15063/indicacao_342_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a implantação e colocação de lâmpadas de “led” em todas as ruas do bairro Jardim Adamantina a fim de melhorar a iluminação pública do referido bairro.</t>
   </si>
   <si>
     <t>15064</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15064/indicacao_343_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15064/indicacao_343_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja nomeado um novo secretário de planejamento, tendo em vista que a referida secretaria é uma das mais importantes da Prefeitura, responsável por vários setores, sobretudo a Diretoria Municipal de Trânsito, e não pode funcionar com a precariedade na sua direção, com o secretário designado acumulando duas secretarias.</t>
   </si>
   <si>
     <t>15065</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15065/indicacao_344_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15065/indicacao_344_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita instalar outro redutor de velocidade na Rua Prudente de Moraes, no bairro Parque Itamarati, a fim de diminuir o excesso de velocidade praticada pelos motoristas da referida rua.</t>
   </si>
   <si>
     <t>15066</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15066/indicacao_345_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15066/indicacao_345_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita promover uma operação visando a pintura de solo e as faixas de pedestres em todas as escolas, principalmente aquelas do ensino fundamental como a Escola Navarro de Andrade, pois as faixas estão todas apagadas, o que deve ser corrigido em razão da volta as aulas.</t>
   </si>
   <si>
     <t>15067</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15067/indicacao_346_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15067/indicacao_346_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a pintura de faixa de pedestres no quarteirão onde fica o ACREA, Av. Deputado Cunha Bueno, esquinas com as Ruas Joaquim Nabuco e Nove de Julho, bem como proceder demarcação em amarelo nas guias das esquinas mencionadas, a fim de coibir estacionamento irregular de veículos.</t>
   </si>
   <si>
     <t>15068</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Cid José Aparecido dos Santos, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15068/indicacao_347_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15068/indicacao_347_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam realizar com a máxima urgência operação tapa buraco no Bairro Monte Alegre, principalmente na Rua José Miguel, proximidades do nº 84, bem como melhorar a iluminação pública do referido bairro.</t>
   </si>
   <si>
     <t>15069</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15069/indicacao_348_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15069/indicacao_348_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizado estudo junto à Reitoria do Centro Universitário de Adamantina, sobre a necessidade da instituição de uma comissão municipal, por intermédio de um decreto do prefeito, constituída por servidores do Executivo, do Legislativo, da FAI, do Sindicato dos Servidores Públicos Municipais (SINDSERV), da Associação Comercial e Empresarial de Adamantina (ACE) e de outros órgãos e/ou instituições da nossa cidade, objetivando estudar a possibilidade do aumento do número de bolsas de estudos de 50% (cinquenta por cento) para os estudantes com residência fixa no município de Adamantina, principalmente para preencher as vagas existentes e não totalmente preenchidas nos diversos cursos de graduação da nossa autarquia municipal, possibilitando, também, uma ampliação no número de universitários da nossa respeitável instituição de ensino superior.</t>
   </si>
   <si>
     <t>15070</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15070/indicacao_349_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15070/indicacao_349_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam recapeamento da Alameda Santa Cruz, no trecho compreendido entre à Rua Deputado Sales Filho e a Avenida Santo Antônio, haja vista que houve a recuperação da referida alameda em quase toda a sua extensão, com exceção da área identificada nesta proposição, local de grande fluxo de veículos e de pessoas, sobretudo, em função da localização da sede da Casa da Agricultura de Adamantina, importante órgão estadual.</t>
   </si>
   <si>
     <t>15071</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15071/indicacao_350_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15071/indicacao_350_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja disponibilizado um serviço de segurança de forma permanente na nossa rodoviária, e caso seja inviável oferecer o serviço por 24hs/dia, que a segurança permaneça no local ao menos na parte da noite, ou seja, entre as 19hs e 7hs da manhã, a fim de coibir estes incômodos e garantir tranquilidade e segurança aos cidadãos que necessitam se utilizar da rodoviária.</t>
   </si>
   <si>
     <t>15072</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15072/indicacao_351_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15072/indicacao_351_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja implementado na nossa Santa Casa a estrutura que poderia oferecer a realização de sessões de quimioterapia.</t>
   </si>
   <si>
     <t>15073</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15073/indicacao_352_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15073/indicacao_352_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita criar uma campanha de conscientização para a população sobre a necessidade de se respeitar as rampas de acesso de cadeirantes     nas calçadas do nosso município.</t>
   </si>
   <si>
     <t>15074</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15074/indicacao_353_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15074/indicacao_353_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam feitos reparos de forma urgente na Rua Professora Maria Esther Tofoli, na proximidades da casa nº 160, no Bairro Monte Alegre, pois a rua se encontra com vários buracos o que acumula água parada o que causa inúmeros transtornos no tráfego de veículos, sujeira e o acumulo de água que pode gerar a proliferação de doenças.</t>
   </si>
   <si>
     <t>15075</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Aguinaldo Pires Galvão, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15075/indicacao_354_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15075/indicacao_354_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja executado projeto de revitalização da Praça José Parrilla.</t>
   </si>
   <si>
     <t>15076</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15076/indicacao_355_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15076/indicacao_355_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita instalar um redutor de velocidade, tipo lombada, na Av. Miguel Veiga, entre as Ruas Mário Olivero e Heitor Freire de Carvalho, na Vila Olivero, a fim de evitar o excesso de velocidade praticada no local.</t>
   </si>
   <si>
     <t>15077</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15077/indicacao_356_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15077/indicacao_356_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a demarcação para estacionamento de veículos na Al. Armando de Salles Oliveira, trecho compreendido entre a Av. Adhemar de Barros e Rua Osvaldo Cruz, a fim de organizar o estacionamento de veículos e consequentemente oferecer mais vagas no referido trecho.</t>
   </si>
   <si>
     <t>15078</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15078/indicacao_357_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15078/indicacao_357_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam oferecidas caçambas gratuitas, estrategicamente em todos os bairros da cidade para dispensa de lixos como móveis antigos, sofás velhos, pneus, etc.</t>
   </si>
   <si>
     <t>15079</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15079/indicacao_358_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15079/indicacao_358_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizada a manutenção do parquinho do Jardim das Alamandas, uma vez que o mesmo necessita de melhorias e segurança para as crianças da comunidade, em especial, às crianças da APAE que frequentam com frequência o espaço.</t>
   </si>
   <si>
     <t>15080</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15080/indicacao_359_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15080/indicacao_359_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam realizadas melhorias ao final da Rua Rio de Janeiro, no Jardim Brasil, tais como estudos para a instalação de galerias pluviais e programação da pavimentação da via.</t>
   </si>
   <si>
     <t>15106</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15106/indicacao_360_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15106/indicacao_360_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita promover estudos visando adquirir uma caminhote devidamente equipada para a Secretaria de Obras e Serviços/setor de iluminação pública.</t>
   </si>
   <si>
     <t>15107</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15107/indicacao_361_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15107/indicacao_361_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder ações visando melhorar as nossas estradas rurais, principalmente nos pontos críticos, com a colocação de pedras bica corrida, bem como realizar as saídas de água e captação nas laterais das estradas.</t>
   </si>
   <si>
     <t>15108</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15108/indicacao_362_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15108/indicacao_362_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam tomadas as seguintes providências visando melhorias no Bairro Tupazinho conforme segue: Oficiar a empresa EIXO para que instale placa Adamantina-Mariópolis na rotatória da estrada indicando o bairro; Proceder a colocação de placa na ADM 028, indicando o referido bairro; Proceder a colocação de pedra brita no estacionamento do salão de festas do bairro e realizar outras melhorias que se fizerem necessárias.</t>
   </si>
   <si>
     <t>15109</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>PAULO CERVELHEIRA, Aguinaldo Pires Galvão, Hélio José dos Santos, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15109/indicacao_363_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15109/indicacao_363_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam notificar o proprietário do loteamento inacabado localizado na Rua Juruva, proximidades do Residencial Tangará e Parque Caldeira, para realizar uma completa limpeza no local, pois está coberto por um enorme matagal e entulhos de construções, gerando preocupação aos moradores próximos.</t>
   </si>
   <si>
     <t>15110</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15110/indicacao_364_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15110/indicacao_364_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir na programação de recapeamento asfáltico a Rua Domingos Fratini no Jardim Adamantina em razão do péssimo estado de conservação da malha asfáltica, bem como construir um sarjetão na mesma rua, na esquina do Bar e Mercearia do “Dito”, a fim de disciplinar o escoamento de águas no local.</t>
   </si>
   <si>
     <t>15111</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15111/indicacao_365_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15111/indicacao_365_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder o recapeamento asfáltico da Rua Valentin Borro, no trecho após o campo de futebol até o seu final.</t>
   </si>
   <si>
     <t>15112</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15112/indicacao_366_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15112/indicacao_366_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir na programação de recapeamento asfáltico a Rua Joaquim Marques Caldeira, no Jardim Adamantina.</t>
   </si>
   <si>
     <t>15113</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15113/indicacao_367_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15113/indicacao_367_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar a possibilidade de construir calçada no entorno da horta comunitária do Jardim Adamantina, nas laterais das Ruas Domingos Fratini, Dante Mantovani e José Bortoleto.</t>
   </si>
   <si>
     <t>15114</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15114/indicacao_368_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15114/indicacao_368_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam atender pedidos dos moradores do Conjunto Residencial Tipuanas que reivindica a poda e a substituição de 10 árvores (tipuanas) enormes com troncos totalmente condenados e raízes profundas que estão invadindo as casas próximas prejudicando as estruturas das residências.</t>
   </si>
   <si>
     <t>15115</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15115/indicacao_369_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15115/indicacao_369_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>15116</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15116/indicacao_370_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15116/indicacao_370_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam reformar o gramado do campo de futebol médio do Jardim Bela Vista, aplicando grama sintética, no formato da existente no Parque dos Pioneiros, atendendo, desta forma, pedidos dos moradores esportistas do referido bairro.</t>
   </si>
   <si>
     <t>15117</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15117/indicacao_371_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15117/indicacao_371_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam promover estudos visando a construção de seção de tubos no final da Rua Laurindo Simoncelli com a Rua Pernambuco no Jardim Brasil.</t>
   </si>
   <si>
     <t>15118</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15118/indicacao_372_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15118/indicacao_372_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam desfeitos os canteiros ao redor dos postes, especialmente os que se localizam nos cruzamentos com outras ruas ao longo da Avenida Capitão José Antônio de Oliveira e Av. Miguel Veiga, dentre outros.</t>
   </si>
   <si>
     <t>15119</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15119/indicacao_373_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15119/indicacao_373_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita instalar um redutor de velocidade na Avenida Marechal Castelo Branco.</t>
   </si>
   <si>
     <t>15120</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15120/indicacao_374_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15120/indicacao_374_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proíba o estacionamento em 45 graus na Alameda João Andrade, rua na parte de trás da Santa Casa, pois o fluxo de veículos naquele local é intenso.</t>
   </si>
   <si>
     <t>15121</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15121/indicacao_375_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15121/indicacao_375_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prof. Dr. Alexandre Teixeira de Souza, Reitor do Centro Universitário de Adamantina, que estude a possibilidade de conceder um “abono natalino” ao final deste ano de 2023 aos docentes e funcionários Centro Universitário de Adamantina – FAI.</t>
   </si>
   <si>
     <t>15122</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15122/indicacao_376_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15122/indicacao_376_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja estuda a possibilidade de conceder aos funcionários da prefeitura um “abono natalino” ao final deste ano de 2023, a exemplo do que já ocorreu nos anos de 2018 e 2019.</t>
   </si>
   <si>
     <t>15123</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15123/indicacao_376_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15123/indicacao_376_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam tomadas as seguintes providências: romper o contrato com a empresa responsável pela troca de lâmpadas e equipar os profissionais da prefeitura, adquirindo um caminhão e aumentar o número de funcionários.</t>
   </si>
   <si>
     <t>15124</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15124/indicacao_378_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15124/indicacao_378_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita construir um sarjetão na esquina da Rua Padre Caetano Maria Dolcimásculo, com a Rua Carlos Pegoraro, proximidades da Casa do Garoto.</t>
   </si>
   <si>
     <t>15125</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15125/indicacao_379_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15125/indicacao_379_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita agendar na programação de recapeamento asfáltico o trecho da Rua Antônio Andrade, entre a Avenida Vitório Romanini e Alameda Jarbas Bento da Silva, em razão do péssimo estado de conservação da malha asfáltica do referido trecho.</t>
   </si>
   <si>
     <t>15126</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15126/indicacao_380_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15126/indicacao_380_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam contatar os policiais da atividade delegada, a fim de intensificar a fiscalização nos estacionamentos especiais para idosos e de pessoas com deficiência em toda cidade, pois muitos motoristas têm utilizado estes locais sem ter a idade que permite o estacionamento especial, bem como sem a carteira de estacionamento de idosos e deficientes.</t>
   </si>
   <si>
     <t>15127</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15127/indicacao_381_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15127/indicacao_381_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizada a instalação de canaleta na Rua João Latini, proximidades do número 433, Jardim Adamantina, considerando o acúmulo de água de um lado da rua, em decorrência do não escoamento à boca de lobo localizada do outro lado da via.</t>
   </si>
   <si>
     <t>15128</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15128/indicacao_382_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15128/indicacao_382_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja programada a manutenção, com urgência da Rua Professora Maria Esther Toffoli, em especial, seja realizada nova pavimentação na via indicada.</t>
   </si>
   <si>
     <t>15129</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15129/indicacao_383_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15129/indicacao_383_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita sejam realizadas podas das árvores das áreas verdes da Rua Antônio Padovan, Jardim dos Bandeirantes, que se encontram invadindo as casas dos moradores da rua em questão.</t>
   </si>
   <si>
     <t>15147</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>PAULO CERVELHEIRA, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15147/indicacao_384_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15147/indicacao_384_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja oficiada a empresa ENERGISA S/A a fim de que a mesma proceda a poda parcial de árvores localizadas na Rua Líbero Badaró, Bloco 238, Vila Jamil de Lima, Conjunto Habitacional Azaleias.</t>
   </si>
   <si>
     <t>15148</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15148/indicacao_385_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15148/indicacao_385_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja providenciada a colocação de corrimão na escada do palco do anfiteatro da Biblioteca Municipal Jurema Gomes Moreira Citeli.</t>
   </si>
   <si>
     <t>15149</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Aguinaldo Pires Galvão, PAULO CERVELHEIRA, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15149/indicacao_386_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15149/indicacao_386_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com urgência e roçagem e limpeza nas proximidades da linha férrea, mais precisamente nos arredores do Parque das Nações, Aguapeí e de todos que residem naquela área, a fim de evitar queimadas e também deixar livre para os pedestres que fazem caminhada e os trabalhadores que utilizam diariamente para ter acesso a área comercial da cidade.</t>
   </si>
   <si>
     <t>15150</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15150/indicacao_387_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15150/indicacao_387_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a pintura das lombofaixas em frente dos supermercados Suzano, SETE e Mituo e da faixa de pedestre em frente ao Supermercado Godoy, pois estão apagadas.</t>
   </si>
   <si>
     <t>15151</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15151/indicacao_388_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15151/indicacao_388_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a limpeza completa da área verde e terreno, devolvido da Construlix, localizados na Rua Saldanha Marinho, no Parque Itamarati.</t>
   </si>
   <si>
     <t>15152</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15152/indicacao_389_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15152/indicacao_389_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder o recapeamento da Rua Luiz Endo, na Vila Endo.</t>
   </si>
   <si>
     <t>15153</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15153/indicacao_390_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15153/indicacao_390_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a pintura de solo PARE e faixa de pedestres em frente ao Poupatempo, bem como na rotatória instalada na Av. Adhemar de Barros, proximidades do Parque dos Pioneiros, pois encontram-se apagadas.</t>
   </si>
   <si>
     <t>15154</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15154/indicacao_391_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15154/indicacao_391_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a completa reforma do Centro Comunitário da Vila Cicma, pois o local encontra-se em situação precária.</t>
   </si>
   <si>
     <t>15155</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15155/indicacao_392_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15155/indicacao_392_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a completa reforma do Centro Comunitário da AMJAIP, pois o local encontra-se em situação precária. Ainda, seja realizada a roçagem e limpeza da área de lazer onde está localizado o centro comunitário, campo de futebol e parque infantil.</t>
   </si>
   <si>
     <t>15156</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15156/indicacao_393_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15156/indicacao_393_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a manutenção nos brinquedos do parquinho infantil instalado no Parque dos Pioneiros, pois os brinquedos encontram-se, em sua maioria, danificados colocando em risco a segurança das crianças que frequentam o local.</t>
   </si>
   <si>
     <t>15157</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15157/indicacao_394_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15157/indicacao_394_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>15158</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15158/indicacao_395_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15158/indicacao_395_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir na programação de construção de calçadas nas áreas e praças públicas, a área verde do Jardim Bela Vista e Jardim Bandeirantes, atendendo desta forma inúmeros pedidos dos moradores destas localidades.</t>
   </si>
   <si>
     <t>15159</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15159/indicacao_396_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15159/indicacao_396_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a construção de calçada em frente das casas, construídas através de doação, localizadas no final da Rua Ceará com a Rua Pernambuco no Jardim Brasil.</t>
   </si>
   <si>
     <t>15160</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15160/indicacao_397_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15160/indicacao_397_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam realizar com urgência um amplo trabalho de recuperação e revitalização da Praça Mário Bergamo, localizada em uma área de confluência entre os bairros: Vila Jardim e Jardim Brasil, haja vista que àquele importante espaço de lazer necessita de serviços de melhorias para uma melhor utilização por parte da população.</t>
   </si>
   <si>
     <t>15161</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15161/indicacao_398_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15161/indicacao_398_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam realizados estudos, com urgência, para a adequação da carreira dos Auxiliares de Desenvolvimento Infantil (ADIs) e dos demais servidores da educação que não compõem o quadro do magistério.</t>
   </si>
   <si>
     <t>15162</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15162/indicacao_399_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15162/indicacao_399_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja estudada a possibilidade do município adquirir, ou de abrir processo licitatório para contratação de ônibus específico e adequado para a utilização do esporte e da cultura local.</t>
   </si>
   <si>
     <t>15163</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15163/indicacao_400_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15163/indicacao_400_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizado estudo para promover medidas de redução da velocidade de veículos na Rua Arno Kieffer, quarteirão entre a Al. Padre Nóbrega e Al. Padre Anchieta (Estádio Municipal). Indicamos ainda, seja realizada sinalização (PARE e faixa de pedestre) nas esquinas das vias referidas.</t>
   </si>
   <si>
     <t>15164</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15164/indicacao_401_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15164/indicacao_401_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja contratado mais garis para manter limpa as ruas centrais do nosso município. Há alguns anos havia 22 garis, hoje apenas 5.</t>
   </si>
   <si>
     <t>15165</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15165/indicacao_402_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15165/indicacao_402_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja contratado mais médicos para o Pronto-Socorro do nosso município. Isso porque no dia 29 de agosto, havia cerca de 40 pessoas no PS e nenhum médico atendendo. Inclusive foi constatado que uma mulher teve que esperar das 16hs até 20h30m com a perna quebrada até ser atendida.</t>
   </si>
   <si>
     <t>15166</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15166/indicacao_403_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15166/indicacao_403_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam isentos de qualquer tipo de imposto municipal os moradores da zona rural que são prejudicados pela falta da ponte que dá acesso as suas propriedades.</t>
   </si>
   <si>
     <t>15175</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15175/indicacao_404_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15175/indicacao_404_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam agilizar as licitações e tomadas de preços dos medicamentos da rede pública de saúde e que as compras sejam efetuadas em grande volume, visando sanar a falta de medicamentos e principalmente os mais utilizados e de uso contínuo que a população procura e não tem encontrado.</t>
   </si>
   <si>
     <t>15176</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15176/indicacao_405_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15176/indicacao_405_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita refazer a sinalização de trânsito da rotatória da principal entrada para o Jardim Brasil, no início da Rua Antônio Tiveron, procedendo a sinalização, pintura de solo “pare”, colocação de placas e pintura das faixas de pedestres e demais sinalizações necessárias, tendo em vista que as existentes encontram-se apagadas, colocando em risco os transeuntes e desorganizando o tráfego de veículos.</t>
   </si>
   <si>
     <t>15177</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15177/indicacao_406_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15177/indicacao_406_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita de instalar um redutor de velocidade, tipo lombada, em frente da FATEC, no Jardim Brasil, a fim de diminuir o excesso de velocidade praticado no local.</t>
   </si>
   <si>
     <t>15178</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15178/indicacao_407_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15178/indicacao_407_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita instalar um redutor de velocidade, tipo lombada, em frente ao IAMA, Instituto de Assistência ao Menor de Adamantina, a fim de diminuir o excesso de velocidade praticado no local, pondo em risco os transeuntes, principalmente as crianças que frequentam a entidade.</t>
   </si>
   <si>
     <t>15179</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15179/indicacao_408_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15179/indicacao_408_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita agendar na programação de recapeamento asfáltico a Rua Quintino Bocaiúva, no Parque Itamarati, no trecho compreendido entre a Clínica PAI Nosso Lar, e a empresa Feijão Nicoval, pois é crítica a situação da malha asfáltica no mencionado trecho.</t>
   </si>
   <si>
     <t>15180</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15180/indicacao_409_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15180/indicacao_409_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a roçagem e limpeza da área verde do Parque Itamarati, inclusive a devolvida pela empresa Construlix.</t>
   </si>
   <si>
     <t>15181</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15181/indicacao_410_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15181/indicacao_410_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder com urgência o recapeamento asfáltico do final da Rua Mato Grosso, Jardim Brasil, pois no referido local a malha asfáltica está totalmente destruída, necessitando ser reparada, o que vem gerando inúmeras reclamações dos moradores daquela localidade.</t>
   </si>
   <si>
     <t>15182</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>RIQUINHA DO BAR, Aguinaldo Pires Galvão, Hélio José dos Santos, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15182/indicacao_411_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15182/indicacao_411_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder uma completa reforma na cozinha da usina de reciclagem de lixo, bem como a troca do bebedouro de água.</t>
   </si>
   <si>
     <t>15183</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15183/indicacao_412_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15183/indicacao_412_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar a possibilidade da construção de uma cobertura para as pessoas que estão na fila do posto de saúde, localizado no bairro Jardim Brasil, a fim de protegê-los do sol e da chuva enquanto aguardam o atendimento.</t>
   </si>
   <si>
     <t>15184</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15184/indicacao_413_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15184/indicacao_413_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>15185</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15185/indicacao_414_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15185/indicacao_414_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a demarcação para estacionamento de veículos na Al. Armando de Salles Oliveira, trecho compreendido entre a Av. Adhemar de Barros e Rua Osvaldo Cruz, a fim de organizar o estacionamento de veículos e consequentemente oferecer mais vagas no referido trecho.</t>
   </si>
   <si>
     <t>15186</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15186/indicacao_415_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15186/indicacao_415_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja realizada uma campanha de castração para cachorros e gatos e nossa cidade evitando a proliferação de animais abandonados pelas ruas da cidade.</t>
   </si>
   <si>
     <t>15187</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15187/indicacao_416_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15187/indicacao_416_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a criação de uma horta comunitária no Jardim Brasil para atender a população que ali reside.</t>
   </si>
   <si>
     <t>15188</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15188/indicacao_417_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15188/indicacao_417_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita criação de uma norma que imponha restrições para caminhões de grande porte circular pelo centro da cidade durante o horário comercial, a fim de melhorar o trânsito de veículos em nossa cidade.</t>
   </si>
   <si>
     <t>15189</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15189/indicacao_418_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15189/indicacao_418_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a instalação de lixeiras de tamanho grande nas ruas centrais do nosso município, modelo similar ao que se encontra em frente ao prédio da prefeitura.</t>
   </si>
   <si>
     <t>15190</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15190/indicacao_419_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15190/indicacao_419_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a instalação de uma Academia ao Ar Livre no Parque do Sol</t>
   </si>
   <si>
     <t>15191</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15191/indicacao_420_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15191/indicacao_420_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>15192</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15192/indicacao_421_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15192/indicacao_421_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja construída uma pista exclusiva e oficial de atletismo, que possua 400 m de extensão constituída por no mínimo de oito raias, uma vez que é crescente a prática desta modalidade esportiva em nosso município, necessitando de uma pista oficial e pública em Adamantina.</t>
   </si>
   <si>
     <t>15193</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15193/indicacao_422_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15193/indicacao_422_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instalar um redutor de velocidade na Rua Santos Dumont em frente ao nº 95, entre a Alameda Armando de Sales Oliveira e Avenida Deputado Cunha Bueno, pois no local tem ocorrido acidentes em razão do excesso de velocidade praticado por alguns motoristas.</t>
   </si>
   <si>
     <t>15194</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15194/indicacao_423_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15194/indicacao_423_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a fiscalização no sentido de punir com as medidas cabíveis os responsáveis por despejar entulhos e móveis velhos nas margens das estradas municipais.</t>
   </si>
   <si>
     <t>15195</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, ALCIO IKEDA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15195/indicacao_424_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15195/indicacao_424_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizado estudo visando, dentro da legalidade e razoabilidade, conceder benefícios fiscais aos feirantes do município, ou outras medidas de incentivo e estímulo ao funcionamento da feira livre local.</t>
   </si>
   <si>
     <t>15196</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15196/indicacao_425_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15196/indicacao_425_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam resolvidos problemas frequentes de acúmulo de água e vazamento de esgoto que ocorrem na Rua Saldanha Marinho, proximidades do nº 130, entrada do Conjunto Murilo Jaccoud. Indicamos que sejam realizadas obras (como canaletas) para solucionar definitivamente o acúmulo de águas e de sujeira no local mencionado e que seja acionada a SABESP naquilo que for cabível.</t>
   </si>
   <si>
     <t>15197</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15197/indicacao_426_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15197/indicacao_426_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizada a limpeza completa (roçagem e limpeza) do fundo dos bairros Mario Covas e Jardim das Acácias (Parque dos Caldeiras).</t>
   </si>
   <si>
     <t>15231</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15231/indicacao_427_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15231/indicacao_427_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita construir um sarjetão na esquina da Av. Rio Branco com a Rua João Caldeira, no Jardim Adamantina visando disciplinar o escoamento de água.</t>
   </si>
   <si>
     <t>15232</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15232/indicacao_428_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15232/indicacao_428_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita recapeamento da Rua Profª Maria Esther Tofoli, no Bairro Monte Alegre, trecho da Al. Padre Nobrega até a Rua Francisca Dario Tofoli.</t>
   </si>
   <si>
     <t>15233</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15233/indicacao_429_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15233/indicacao_429_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder o recapeamento da Av. Ipiranga, do cruzamento com a Avenida XV de novembro, até a Rua Natal, na Vila Jamil de Lima.</t>
   </si>
   <si>
     <t>15234</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15234/indicacao_430_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15234/indicacao_430_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita realizar com a máxima urgência operação tapa buraco na Rua Sebastião de Almeida no Bairro Morada do Sol, pois é crítica a situação da malha asfáltica.</t>
   </si>
   <si>
     <t>15235</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15235/indicacao_431_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15235/indicacao_431_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder com a máxima urgência reparos nos muros das residências que fazem divisa com o prédio da UBS, Unidade Básica de Saúde, do Conjunto Habitacional Mario Covas, que sofreram abalo nas estruturas em decorrência da construção da unidade.</t>
   </si>
   <si>
     <t>15236</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15236/indicacao_432_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15236/indicacao_432_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita estudar a possibilidade de espalhar pedriscos no terreno utilizado para estacionamento do salão de festas do Bairro Tupanzinho, em frente da Capela do referido bairro.</t>
   </si>
   <si>
     <t>15237</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15237/indicacao_433_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15237/indicacao_433_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita manter aberto o lixão aos sábados e domingos a fim de que a população proceda o descarte de material, pois o portão fica fechado aos finais de semana.</t>
   </si>
   <si>
     <t>15238</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15238/indicacao_434_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15238/indicacao_434_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder o recolhimento das pedras que estão soltas na via pública, decorrentes do serviço de tapa buracos realizado na Rua Hermenegildo Romanini, proximidades do nº 38, no início da quadra da mencionada rua, perto da linha férrea.</t>
   </si>
   <si>
     <t>15239</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>RIQUINHA DO BAR, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15239/indicacao_435_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15239/indicacao_435_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam construir uma calçada na área verde localizada na Rua Vitório Belomo, proximidades do nº 21, no Conjunto Habitacional Jardim Primavera.</t>
   </si>
   <si>
     <t>15240</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>RIQUINHA DO BAR, Aguinaldo Pires Galvão, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15240/indicacao_436_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15240/indicacao_436_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir nos serviços de recapeamento asfáltico a Vicinal Pedro Monego que liga a Estrada Vicinal José Maria da Silva, no Bairro Tupanzinho.</t>
   </si>
   <si>
     <t>15241</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15241/indicacao_437_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15241/indicacao_437_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir no programa de recapeamento asfáltico vários trechos de ruas do Jardim Ipiranga e América que se encontram em péssimo estado de conservação: Rua Zequinha de Abreu, Rua Vicente Celestino, Rua Lamartine Babo, Rua Ari Barroso, Rua Carmem Miranda, Rua Adoniram Barbosa, Rua José Quevedo, Rua João Possari, Rua Tamoto Matuoka, Rua São Felipe, Rua Santa Mercedes e Rua Francisco Alves.</t>
   </si>
   <si>
     <t>15242</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, ALCIO IKEDA, Hélio José dos Santos, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15242/indicacao_438_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15242/indicacao_438_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam realizar estudos para regulamentar estacionamento para motocicletas na Avenida Adhemar de Barros entre a Alameda Josefina Tiveron e Alameda Fernão Dias.</t>
   </si>
   <si>
     <t>15243</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15243/indicacao_439_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15243/indicacao_439_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja instalado novo parquinho infantil, igualmente, no Jardim CECAP.</t>
   </si>
   <si>
     <t>15244</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, ALCIO IKEDA, BIGODE, PAULO CERVELHEIRA, RAFAEL PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15244/indicacao_440_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15244/indicacao_440_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a colocação urgente de placas de sinalização “PARE” no cruzamento das Rua Zequinha de Abreu com a Rua José Brás Filho, pois a ausência de sinalização de trânsito contribui para ocorrências frequentes de acidentes de trânsito.</t>
   </si>
   <si>
     <t>15245</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Aguinaldo Pires Galvão, ALCIO IKEDA, BIGODE, Hélio José dos Santos, NORIKO ONISHI SAITO, PAULO CERVELHEIRA, RAFAEL PACHECO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15245/indicacao_441_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15245/indicacao_441_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam o início das reformas e projetos de revitalização das Praças Públicas  José Parrilla e Euclides Romanini, uma vez que é péssimo o estado de conservação destes locais, motivo pelo qual tem gerado muitas reclamações dos munícipes.</t>
   </si>
   <si>
     <t>15246</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, Hélio José dos Santos, PAULO CERVELHEIRA, RAFAEL PACHECO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15246/indicacao_442_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15246/indicacao_442_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja criado, em caráter de urgência, O Programa de Recuperação Fiscal Municipal – Refis, que consiste num parcelamento de débitos fiscais/ tributários propostos às pessoas físicas e jurídicas com dívidas perante o município, concedendo desconto de 50 a 70% nos juros e multas.</t>
   </si>
   <si>
     <t>15247</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15247/indicacao_443_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15247/indicacao_443_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam manter o banheiro do Parque do Caldeira sempre aberto e em condições de uso para a população.</t>
   </si>
   <si>
     <t>15248</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15248/indicacao_444_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15248/indicacao_444_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam pavimentar a rua que dá acesso entre o Jardim Brasil e o Parque Itamarati, entre as Rua Sergipe e Rua Saldanha Marinho.</t>
   </si>
   <si>
     <t>15249</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15249/indicacao_445_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15249/indicacao_445_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam efetuar a reforma/ construção do vestiário do campo do Jardim Brasil deixando-o em condições de uso para os moradores do bairro.</t>
   </si>
   <si>
     <t>15250</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15250/indicacao_446_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15250/indicacao_446_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam criar um cronograma de limpeza semanal com o intuito de manter limpo o entorno da horta comunitária do Jardim Adamantina.</t>
   </si>
   <si>
     <t>15251</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>RAFAEL PACHECO, ALCIO IKEDA, BIGODE, Cid José Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15251/indicacao_447_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15251/indicacao_447_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam refazer toda o calçamento no entorno do Parque dos Pioneiros evitando assim que acidentes continuem ocorrendo ali.</t>
   </si>
   <si>
     <t>15252</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15252/indicacao_448_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15252/indicacao_448_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam fazer um roçagem na área verde do Parque Itamarati, pois o mato encontra-se muito alto causando a proliferação de insetos e tornando o lugar perigoso para as crianças.</t>
   </si>
   <si>
     <t>15253</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15253/indicacao_449_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15253/indicacao_449_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam contratar mais zeladores e/ ou cuidadores para dar a devida manutenção no Parque dos Pioneiros, mantendo assim nosso principal cartão postal limpo.</t>
   </si>
   <si>
     <t>15254</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15254/indicacao_450_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15254/indicacao_450_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam analisados o atendimento de reivindicações demandas da diretoria da associação de moradores do conjunto habitacional mário covas, como segue adiante: aquisição de ventiladores e de eletrodomésticos, substituição de uma porta de metal e recapeamento ou lama asfáltica na Rua José de Oliveira Júnior.</t>
   </si>
   <si>
     <t>15255</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15255/indicacao_451_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15255/indicacao_451_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam construção da cobertura da arquibancada da quadra de esportes do Projeto Asa, bem como para instalação de uma academia ao ar livre para atender aos moradores daquela importante região da nossa cidade, sobretudo para os moradores dos bairros: Jardim Paulista, Vila Nilza e Jardim San Fernando.</t>
   </si>
   <si>
     <t>15256</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15256/indicacao_452_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15256/indicacao_452_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam determinar o nome do ex-vereador e ex-presidente da Câmara Municipal de Adamantina, Celso Osmar Mastellini, à área institucional do município localizada na Vila Jamil de Lima, bairro em que ele residiu por mais de duas décadas até o seu lamentável falecimento.</t>
   </si>
   <si>
     <t>15257</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15257/indicacao_453_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15257/indicacao_453_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam finalizadas as obras no espaço público do bairro do AMJAIP.</t>
   </si>
   <si>
     <t>15258</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15258/indicacao_454_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15258/indicacao_454_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam encaminhados Projetos de Lei fixando o abono natalino como um direito definitivo dos servidores públicos municipais da Prefeitura e do Centro Universitário de Adamantina - FAI, de forma que não seja mais necessária a aprovação anual de leis para a concessão do benefício.</t>
   </si>
   <si>
     <t>15259</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15259/indicacao_455_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15259/indicacao_455_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja estudada possibilidade de contratação de um lavador exclusivo ao setor do transporte da saúde, visando realizar a limpeza e a conservação dos veículos da frota da saúde municipal.</t>
   </si>
   <si>
     <t>15260</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15260/indicacao_456_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15260/indicacao_456_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam estudadas medidas para redução de velocidade dos veículos na Rua Josefina Dall’Antonia Tiveron, proximidades da Delegacia Seccional e do Centro Intregado de Saúde.  Sugerimos o estudo técnico para avaliar a viabilidade da instalação de uma lombofaixa (faixa elevada para pedestres) defronte ao CIS (Centro Integrado de Saúde).</t>
   </si>
   <si>
     <t>15261</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15261/indicacao_457_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15261/indicacao_457_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam conceder reajuste salarial (ganho real) a todos os servidores municipais.</t>
   </si>
   <si>
     <t>15272</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15272/indicacao_458_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15272/indicacao_458_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam dotar de iluminação o campinho de futebol no Jardim Adamantina, proximidades da Casa Afro, com a implantação de no máximo 4 postes de iluminação.</t>
   </si>
   <si>
     <t>15273</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15273/indicacao_459_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15273/indicacao_459_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita transformar em mão única o quarteirão da Rua Saturnino de Castro que dá acesso à Avenida Rio Branco, no Jardim das Primaveras.</t>
   </si>
   <si>
     <t>15274</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15274/indicacao_460_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15274/indicacao_460_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder manutenção no passeio público da Vicinal Moysés Justino da Silva, desde o Hotel 10, até o Bairro Bela Vista pois em alguns trechos a calçada está levantada e em outros abriram crateras, podendo ocasionar acidentes com os pedestres que passam pelo local.</t>
   </si>
   <si>
     <t>15275</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15275/indicacao_461_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15275/indicacao_461_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam que mantenha entendimento com a empresa responsável pelo transporte urbano de nossa cidade, visando a instalação de mais um ponto de ônibus circular no Jardim Bela Vista, em frente ao parque infantil e academia, atendendo pedidos dos moradores e usuários do coletivo público.</t>
   </si>
   <si>
     <t>15276</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15276/indicacao_462_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15276/indicacao_462_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita realizar uma pintura e restauração da estátua do Cristo que está instalada na rotatória da entrada da Rua Joaquim Nabuco (pontilhão).</t>
   </si>
   <si>
     <t>15277</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15277/indicacao_463_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15277/indicacao_463_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a repintura de toda sinalização da rotatória entre a Rua Goiás e Av. Antônio Tiveron, no Jardim Brasil, pois a existente encontra-se apagada, bem como consertar o a placa de sinalização que encontra-se derrubada.</t>
   </si>
   <si>
     <t>15278</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15278/indicacao_464_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15278/indicacao_464_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam atendidas reivindicações dos munícipes residentes nos Bairros Eldorado II e Monte Alegre, como INSTALAÇÃO DE OBSTÁCULOS -  Na Rua Dante Bolgue, e conservação da Área Verde.</t>
   </si>
   <si>
     <t>15279</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15279/indicacao_465_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15279/indicacao_465_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder manutenção na ponte que liga a Rua José Urbano Luize à Chácara Ideal.</t>
   </si>
   <si>
     <t>15280</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15280/indicacao_466_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15280/indicacao_466_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam completa limpeza na praça localizada na área central do bairro Jardim dos Poetas.</t>
   </si>
   <si>
     <t>15281</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15281/indicacao_467_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15281/indicacao_467_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder sinalização horizontal e vertical, pintura de solo e instalação de placas de trânsito, em todo o bairro Parque do Sol.</t>
   </si>
   <si>
     <t>15282</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15282/indicacao_468_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15282/indicacao_468_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder limpeza da área que margeia a Rua Sebastião Cavalini, no Parque do Sol.</t>
   </si>
   <si>
     <t>15283</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15283/indicacao_469_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15283/indicacao_469_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder com urgência uma completa limpeza na área verde localizada na Rua José de Oliveira Junior, no Conjunto Mario Covas.</t>
   </si>
   <si>
     <t>15284</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15284/indicacao_470_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15284/indicacao_470_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir na programação de recapeamento asfáltico as ruas não recapeadas do bairro Vila Freitas.</t>
   </si>
   <si>
     <t>15285</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>Cid José Aparecido dos Santos, Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15285/indicacao_471_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15285/indicacao_471_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam agendar o nome do Senhor Lourival Frasson, popularmente conhecido por “Brasa”, para denominar ruas ou avenidas em futuros loteamentos que forem lançados em nosso município.</t>
   </si>
   <si>
     <t>15286</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15286/indicacao_472_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15286/indicacao_472_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a sinalização “PARE”, com a colocação de placa, bem como a pintura de solo e de faixa de pedestres na rua do Viaduto Antônia Geralda Tinetti, que cruza com a Rua Rio de Janeiro, no Jardim Brasil.</t>
   </si>
   <si>
     <t>15287</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15287/indicacao_473_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15287/indicacao_473_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizada a devida manutenção no letreiro de Adamantina localizado na Rodovia Comandante João Ribeiro de Barros pois o mesmo se encontra sem iluminação.</t>
   </si>
   <si>
     <t>15288</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15288/indicacao_474_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15288/indicacao_474_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja realizada a devida manutenção na calçada do Campo Rio Branco localizado no Jardim Adamantina.</t>
   </si>
   <si>
     <t>15289</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15289/indicacao_475_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15289/indicacao_475_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita se promova a revogação ou anulação do contrato que o município tem com a empresa que deveria fazer a manutenção das luzes dos postes públicos e volte a realizar o serviço pela prefeitura.</t>
   </si>
   <si>
     <t>15320</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15320/indicacao_476_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15320/indicacao_476_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder roçagem e limpeza da pista de caminhada construída na área verde localizada na Rua Sérgio Rombaldi, cruzamento com a Rua Carlos Gomes, no Residencial Monte Carlo, pois encontra-se tomado por enorme matagal.</t>
   </si>
   <si>
     <t>15321</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15321/indicacao_477_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15321/indicacao_477_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>15322</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15322/indicacao_478_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15322/indicacao_478_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja instalado recipiente coletor de lixo (lixeira) na Avenida das Rosas, esquina com a Rua Vitória Régia, proximidades da Igreja Nossa Senhora Aparecida na Vila Jardim.</t>
   </si>
   <si>
     <t>15323</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15323/indicacao_479_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15323/indicacao_479_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com a máxima urgência e colocação de boca-de-lobo e galeria na Rua Sebastião de Almeida, no bairro Parque Morada do Sol, a fim de absorver as águas das calçadas que ficam acumuladas no final da rua.</t>
   </si>
   <si>
     <t>15324</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15324/indicacao_480_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15324/indicacao_480_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam analisar a possibilidade de construir um obstáculo tipo lombada na Rua Siqueira Campos, proximidades do nº 307, Parque Itamarati, a fim de coibir a velocidade dos veículos naquele local.</t>
   </si>
   <si>
     <t>15325</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15325/indicacao_481_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15325/indicacao_481_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instalação de obstáculo, tipo lombada, em frente da Praça Euclides Romanini, mais conhecida como Praça dos Patos, a fim de coibir o excesso de velocidade que vem sendo praticado no local.</t>
   </si>
   <si>
     <t>15326</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15326/indicacao_482_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15326/indicacao_482_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a completa reforma do Centro Comunitário da AMJAIP, pois o local encontra-se em situação precária. Ainda, seja realizada a roçagem e limpeza da área de lazer onde está localizado o centro comunitário, bem como plantar grama no campo de futebol e construir calçada no entorno do campo.</t>
   </si>
   <si>
     <t>15327</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15327/indicacao_483_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15327/indicacao_483_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>15328</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15328/indicacao_484_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15328/indicacao_484_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a perfuração de poço artesiano no bairro Vila Jamil de Lima, para uso no vestiário e irrigação do campo de futebol.</t>
   </si>
   <si>
     <t>15329</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15329/indicacao_485_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15329/indicacao_485_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a roçagem e limpeza da área verde do Parque Itamarati, bem como a área doada à Construlix que foi retornada ao patrimônio da Prefeitura em razão da devolução da área pela referida empresa.</t>
   </si>
   <si>
     <t>15330</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15330/indicacao_486_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15330/indicacao_486_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir na programação dos serviços de recapeamento asfáltico a Rua Antônio Shimitd Vilela cuja malha asfáltica encontra-se em péssimo estado de conservação.</t>
   </si>
   <si>
     <t>15331</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15331/indicacao_487_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15331/indicacao_487_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam incluir na programação dos serviços de recapeamento asfáltico os dois quarteirões da Rua João Andrade, bem como a poda parcial de todas as árvores na referida rua.</t>
   </si>
   <si>
     <t>15332</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15332/indicacao_488_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15332/indicacao_488_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder a poda parcial das árvores localizadas na área verde do Parque Universitário, bem como uma completa limpeza, com recolhimento de lixo e entulhos.</t>
   </si>
   <si>
     <t>15333</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15333/indicacao_489_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15333/indicacao_489_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja expressamente impedido que os trabalhadores públicos municipais transitem nas caçambas dos caminhões da prefeitura para deslocamento em serviço.</t>
   </si>
   <si>
     <t>15334</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15334/indicacao_490_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15334/indicacao_490_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>15335</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15335/indicacao_491_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15335/indicacao_491_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja programada com urgência, a poda das árvores de área verde ao lado da residência localizada na Rua Cedro nº 103, Residencial Itaipus, pois os galhos das árvores invadem a residência causando incomodo aos moradores.</t>
   </si>
   <si>
     <t>15356</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15356/indicacao_492_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15356/indicacao_492_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam iniciar estudos com o objetivo de elaborar uma lei municipal fixando a data base de 1º janeiro de cada ano civil para a revisão geral anual dos vencimentos dos servidores públicos municipais de Adamantina.</t>
   </si>
   <si>
     <t>15357</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15357/indicacao_493_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15357/indicacao_493_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam agendar na programação de recapeamento asfáltico as seguintes ruas do Jardim Adamantina: Rua João Pachione; Rua Joaquim Malheiros; Rua João Perrone, e Rua Valentim Borro.</t>
   </si>
   <si>
     <t>15358</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15358/indicacao_494_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15358/indicacao_494_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam construir um sarjetão na esquina da Av. Rio Branco com a Rua João Caldeira, proximidades do campo de futebol, no Jardim Adamantina.</t>
   </si>
   <si>
     <t>15359</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15359/indicacao_495_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15359/indicacao_495_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam realizados os necessários reparos em toda a calçada que circunda o Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>15378</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15378/indicacao_496_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15378/indicacao_496_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder o recapeamento da Rua Joaquim Nabuco, cruzamento com a Av. Capitão José Antônio de Oliveira, em frente à Creche Pequeno Príncipe.</t>
   </si>
   <si>
     <t>15379</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15379/indicacao_497_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15379/indicacao_497_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder o recapeamento da Rua Sebastião Rombaldi, no entorno do Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>15380</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15380/indicacao_498_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15380/indicacao_498_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam agendar na rua programação de recapeamento asfáltico da Rua Francisco Alves de Lima, Bairro Monte Alegre.</t>
   </si>
   <si>
     <t>15381</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15381/indicacao_499_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15381/indicacao_499_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam regulamentar e transformar como mão única a Rua Santurnino de Castro, localizada no Bairro Jardim Primavera, atendendo pedido dos moradores do local.</t>
   </si>
   <si>
     <t>15382</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15382/indicacao_500_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15382/indicacao_500_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder a colocação de placas de sinalização de alerta sobre local de enchente, na Rua Fioravante Spósito, próximo ao número 607, atendendo reivindicação dos moradores do local, pois tem ocorrido alagamentos que causam danos, prejuízos e ainda colocam em risco a vida das pessoas.</t>
   </si>
   <si>
     <t>15383</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15383/indicacao_501_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15383/indicacao_501_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam confeccionar e colocar lixeiras no cemitério municipal, pois temos recebido inúmeras reclamações das pessoas que visitam o local, dizendo que há lixos espalhados no lugar.</t>
   </si>
   <si>
     <t>15384</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15384/indicacao_502_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15384/indicacao_502_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam instalar um redutor de velocidade, tipo lombada, na Av. Deputado Cunha Bueno, no quarteirão entre as Ruas 9 de Julho e Hermenegildo Romanini, a fim de coibir o excesso de velocidade praticada no local, onde já ocorreu acidente de natureza grave.</t>
   </si>
   <si>
     <t>15385</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15385/indicacao_503_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15385/indicacao_503_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja programado o recape asfáltico da Al. Padre Anchieta trecho entre o número 423 a 501, considerando a situação precária da via.</t>
   </si>
   <si>
     <t>15386</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15386/indicacao_504_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15386/indicacao_504_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja dado andamento à operação de crédito junto à Desenvolve SP no valor de R$ 1.200.000,00 (um milhão e duzentos mil reais), destinadas à reestruturação de rede coletora de águas pluviais visando amenizar os problemas de enchentes em Adamantina, autorizado pela Lei Municipal No 4.081 de 2021.</t>
   </si>
   <si>
     <t>15387</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15387/indicacao_505_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15387/indicacao_505_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam tomadas providências para acabar de uma vez por todas com as enchentes na nossa cidade, especialmente na região próxima ao Supermercado Godoy.</t>
   </si>
   <si>
     <t>15388</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15388/indicacao_506_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15388/indicacao_506_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam sejam arrumadas a ponte que passa sobre o Córrego do Rancho e a ponte entre a Vicinal José Bocardi e a Estrada 6.</t>
   </si>
   <si>
     <t>15389</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15389/indicacao_507_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15389/indicacao_507_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>15390</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15390/indicacao_508_63a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15390/indicacao_508_63a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam aos departamentos municipais competentes proceder com urgência serviços de máquinas especializadas, visando melhorar as condições da Estrada Vicinal que dá acesso aos Bairros Aidelândia e Cana Verde, que encontram-se esburacadas em razão das fortes chuvas.</t>
   </si>
   <si>
     <t>15391</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15391/indicacao_509_63a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15391/indicacao_509_63a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam aos departamentos municipais competentes completa reforma do Centro Comunitário da AMJAIP, pois o local encontra-se em situação precária. Ainda, seja realizada a roçagem e limpeza da área de lazer onde está localizado o centro comunitário, bem como plantar grama no campo de futebol e construir calçada no entorno do campo.</t>
   </si>
   <si>
     <t>15392</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15392/indicacao_510_63a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15392/indicacao_510_63a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam aos departamentos municipais competentes construir calçada ao redor de toda a praça Waldemar Romanini, no Jardim Adamantina, onde estão localizados o campo de futebol, academia ao ar livre, bem como notificar os proprietários dos imóveis do lado esquerdo da avenida para construir calçadas da Av. das Aroeiras, no Parque Itaipus, até o porto de areia.</t>
   </si>
   <si>
     <t>15393</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15393/indicacao_511_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15393/indicacao_511_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam agendar na programação de serviços da operação tapa buracos a Rua José Horácio Lafer, em toda sua extensão e principalmente no cruzamento com a Rua Santiago Dantas, no Parque Residencial Itamarati.</t>
   </si>
   <si>
     <t>15394</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15394/indicacao_512_63a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15394/indicacao_512_63a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam aos departamentos municipais competentes a iniciarem estudos com o objetivo de integrar os Auxiliares de Desenvolvimento Infantil (ADIs) no Plano de Carreira do Magistério Municipal.</t>
   </si>
   <si>
     <t>15395</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15395/indicacao_513_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15395/indicacao_513_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita aos Departamentos de Obras e de Trânsito, a possibilidade de realizar rotatória ou acesso de veículos no canteiro central, ligando as duas vias da Av. Francisco Bellusci, de forma permitir o acesso e a saída de veículos do bloco de Medicina Veterinária do Centro Universitário de Adamantina.</t>
   </si>
   <si>
     <t>15396</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15396/indicacao_514_63a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15396/indicacao_514_63a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Secretaria Municipal de Agricultura, Abastecimento e Meio Ambiente proceder, com urgência, a roçagem do enorme matagal e uma completa limpeza no final do Conjunto Habitacional Mário Covas, mais precisamente na Rua José de Oliveira Júnior, que margeia o Córrego Caldeira.</t>
   </si>
   <si>
     <t>15397</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15397/indicacao_515_64a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15397/indicacao_515_64a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam providenciar a colocação de corrimão na escada do palco do anfiteatro da Biblioteca Municipal Jurema Gomes Moreira Citeli.</t>
   </si>
   <si>
     <t>15398</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15398/indicacao_516_64a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15398/indicacao_516_64a_ordinaria.pdf</t>
   </si>
   <si>
     <t>15399</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>PAULO CERVELHEIRA, RAFAEL PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15399/indicacao_517_64a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15399/indicacao_517_64a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam proceder com urgência a roçagem e completa limpeza na área de lazer dos bairros Jardim Tipuanas e Oiti, onde está instalada a academia ao ar livre.</t>
   </si>
   <si>
     <t>15400</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15400/indicacao_518_64a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15400/indicacao_518_64a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita proceder com urgência a roçagem e completa limpeza na área verde do Conjunto Habitacional Mario Covas, que margeia toda extensão do Córrego Caldeira, localizada na Rua José de Oliveira Junior, pois, segundo os moradores o local virou criadouro de vários animais peçonhentos, tais como ratos, baratas, escorpiões e cobras.</t>
   </si>
   <si>
     <t>15401</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15401/indicacao_519_64a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15401/indicacao_519_64a_ordinaria.pdf</t>
   </si>
   <si>
     <t>15402</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15402/indicacao_520_64a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15402/indicacao_520_64a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja verificada a possibilidade de instalar ponto de ônibus com cobertura nas proximidades do entroncamento da Rua Carlos Pegoraro com a Av. José Urbano Luize, Parque do Sol.</t>
   </si>
   <si>
     <t>14452</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14452/mocao_001_-_jaqueline_gil_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14452/mocao_001_-_jaqueline_gil_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS a senhora Jaqueline Gil, em função de sua justa e merecida nomeação para ocupar a honrosa função de Diretora de Marketing, Inteligência e Comunicação da Embratur.</t>
   </si>
   <si>
     <t>14558</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, ALCIO IKEDA, BIGODE, Cid José Aparecido dos Santos, Hélio José dos Santos, NORIKO ONISHI SAITO, PAULO CERVELHEIRA, RAFAEL PACHECO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14558/mocao_002_-_maiart_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14558/mocao_002_-_maiart_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Empresa Maiart - Indústria e Comércio de Móveis para escritório Ltda. pela sua ampliação, localizada na Av. Adhemar de Barros nº 554 – centro, em Adamantina.</t>
   </si>
   <si>
     <t>14559</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14559/mocao_003_-_coletores_de_lixo_que_salvaram_cachorros_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14559/mocao_003_-_coletores_de_lixo_que_salvaram_cachorros_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>14611</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14611/mocao_004_-_andre_do_prado_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14611/mocao_004_-_andre_do_prado_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao deputado estadual Prof. André do Prado, em função de sua justa e merecida eleição para ocupar o honroso e valoroso cargo de presidente da Assembleia Legislativa do Estado de São Paulo.</t>
   </si>
   <si>
     <t>14674</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14674/mocao_005_-_charles_hartin_-_conclusao_do_curso_cop_policia_civil.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14674/mocao_005_-_charles_hartin_-_conclusao_do_curso_cop_policia_civil.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao agente policial CHARLIE HARTIN OLIVEIRA DE GODOY, pela conclusão da 3ª edição do Curso de Operações Policiais (COP) da Polícia Civil do Estado de São Paulo.</t>
   </si>
   <si>
     <t>14716</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14716/mocao_006_-_ricardo_alfredo_bassio_haddad_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14716/mocao_006_-_ricardo_alfredo_bassio_haddad_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao dinâmico empresário adamantinense Ricardo Alfredo Bassio Haddad, em decorrência de sua justa e merecida reeleição ao importante cargo de presidente da tradicional ACE - Associação Comercial e Empresarial de Adamantina para o período de 2023/2025.</t>
   </si>
   <si>
     <t>14767</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14767/mocao_007_-_irmes_mary_moreno_roque_mattara_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14767/mocao_007_-_irmes_mary_moreno_roque_mattara_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Profa. Irmes Mary Moreno Roque Mattara, Dirigente Regional de Ensino da Diretoria de Ensino - Região de Adamantina, bem como aos demais participantes e organizadores da 1ª Feira de Ciências e Tecnologia.</t>
   </si>
   <si>
     <t>14807</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14807/mocao_008_-_casa_das_embalagens_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14807/mocao_008_-_casa_das_embalagens_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES e APLAUSOS aos exemplares empresários adamantinenses Reginaldo Solis e Alessandra Zarpelom Solis pela remodelação da Casa das Embalagens.</t>
   </si>
   <si>
     <t>14865</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14865/mocao_009_-_portage_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14865/mocao_009_-_portage_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Portage Confecções, pelos seus 30 anos, localizada na Al. Armando Salles de Oliveira nº 1350 – Vila Industrial, em Adamantina.</t>
   </si>
   <si>
     <t>14866</t>
   </si>
   <si>
     <t>RIQUINHA DO BAR, Aguinaldo Pires Galvão, ALCIO IKEDA, BIGODE, Cid José Aparecido dos Santos, Hélio José dos Santos, NORIKO ONISHI SAITO, PAULO CERVELHEIRA, RAFAEL PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14866/mocao_010_-_policia_penal.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14866/mocao_010_-_policia_penal.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO ao Excelentíssimo Senhor Governador Tarcísio Gomes de Freitas, para que seja dada prioridade na regulamentação do cargo de Polícia Penal, e que nesta esteja incluído todos os servidores que compõem os quadros funcionais.</t>
   </si>
   <si>
     <t>14867</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14867/mocao_de_repudio_011_-_tjsp.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14867/mocao_de_repudio_011_-_tjsp.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO ao Projeto de Lei nº 752/2021 – Lei da Taxa Judiciária, incidente sobre serviços públicos de natureza forense.</t>
   </si>
   <si>
     <t>14868</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14868/mocao_de_apoio_012_-_agentes_comunitarios_de_saude_e_controle.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14868/mocao_de_apoio_012_-_agentes_comunitarios_de_saude_e_controle.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO à mobilização nacional dos Agentes Comunitários de Saúde e Agentes de Controle de Endemias, para luta permanente em defesa dos direitos da categoria, em especial da regulamentação da aposentadoria especial e adicional de insalubridade de 40%.</t>
   </si>
   <si>
     <t>14911</t>
   </si>
   <si>
     <t>RAFAEL PACHECO, Aguinaldo Pires Galvão, ALCIO IKEDA, BIGODE, Cid José Aparecido dos Santos, Hélio José dos Santos, NORIKO ONISHI SAITO, PAULO CERVELHEIRA, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14911/mocao_013_-_sergio_barbosa_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14911/mocao_013_-_sergio_barbosa_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao professor Sérgio Barbosa, 67 anos, natural de Ourinhos-SP, casado com Marta da Sena Barbosa, jornalista diplomado em 1983 pela Universidade Metodista de São Bernardo do Campo/SP e com Mestrado em Ciências da Religião pela mesma instituição, pelo incrível trabalho desenvolvido ao longo das mais de duas décadas na cidade de Adamantina, trabalho este que contribuiu e continua a contribuir de forma incisiva para o crescimento institucional da FAI – Faculdades Adamantinenses Integradas, na formação de milhares de alunos e com a difusão de conhecimento, notícias e informação para nossa região e para o mundo.</t>
   </si>
   <si>
     <t>14952</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14952/mocao_014_-_arthur_daniel_conceicao_martinez_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14952/mocao_014_-_arthur_daniel_conceicao_martinez_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao jovem Arthur Daniel Conceição Martinez, aluno matriculado na 1ª Série do Ensino Médio, com Habilitação Técnica em Desenvolvimento de Sistemas, na ETEC Prof. Eudécio Luiz Vicente, pela excepcional participação na 17ª Olimpíada Brasileira de Matemática das Escolas Públicas (OBMEP/2023), em que conquistou de forma brilhante a Medalha de Ouro (Nível 2),obtendo a 12ª posição no Estado de São Paulo e a 79ª colocação em nível de Brasil.</t>
   </si>
   <si>
     <t>14953</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14953/mocao_015_-_mauricio_konrad_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14953/mocao_015_-_mauricio_konrad_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Engenheiro Agrônomo de Adamantina Maurício Konrad, em função de uma belíssima homenagem prestada pela Associação de Engenheiros Agrônomos do Estado de São Paulo, ocorrida no último dia 21 de junho, na cidade de São Paulo, quando lhe foi concedida de forma justa e merecida a Medalha “Fernando Costa”, na Categoria Assistência e Extensão Rural.</t>
   </si>
   <si>
     <t>14954</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14954/mocao_016_-_padre_jose_afonso_maniscalco_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14954/mocao_016_-_padre_jose_afonso_maniscalco_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Padre José Afonso Maniscalco, Pároco da Paroquia Nossa Senhora de Fátima, em função da sua destacada atuação e impecável organização da já tradicional Missa Sertaneja na Paroquia Nossa Senhora de Fátima, celebrada no último dia 25 de junho (domingo à noite).</t>
   </si>
   <si>
     <t>14955</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14955/mocao_017_-_padre_jose_carlos_vicentin_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14955/mocao_017_-_padre_jose_carlos_vicentin_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Padre José Carlos Vicentin, ao Pároco da Igreja Matriz de Santo Antônio, em função da sua atuação na organização de uma série de eventos no mês de junho com temas alusivos à comemoração do 74º aniversário de emancipação político-administrativa do município de Adamantina, com destaque para a Missa Especial em Ação de Graças, que foi celebrada no dia 13 de junho, em homenagem ao Padroeiro de Santo Antônio de Pádua, bem como pela celebração do 73º aniversário de fé e evangelização da Paróquia de Santo Antônio e ao aniversário do município de Adamantina.</t>
   </si>
   <si>
     <t>15009</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15009/mocao_018_-_nova_diretoria_do_rotary_club_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15009/mocao_018_-_nova_diretoria_do_rotary_club_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à nova Diretoria do Rotary Club de Adamantina, representada pelo seu novo Presidente, o Senhor Luis Fernando Canova Martins, que tomou posse no último dia 04 de julho de 2023 e sua esposa, a Senhora Daniela Fernandes de Carvalho Martins, Presidente da Casa da Amizade para a gestão do Ano Rotário 2023/2024.</t>
   </si>
   <si>
     <t>15081</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15081/mocao_019_-_padres_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15081/mocao_019_-_padres_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Pelo exposto, apresentamos à Mesa, dispensadas as formalidades regimentais, MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao Padre José Carlos Vicentin, Pároco da Matriz de Santo Antônio; ao Padre José Afonso Maniscalco, Pároco da Paróquia Nossa Senhora de Fátima e ao Padre Paulo Joaquim de Souza (Padre Quinzinho); Pároco da Paróquia de São Francisco de Assis, não apenas em função da celebração do Dia do Padre, mas principalmente pelos relevantes serviços sacerdotais e sociais prestados à nossa comunidade por essas consagradas lideranças religiosas da igreja católica de Adamantina.</t>
   </si>
   <si>
     <t>15082</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15082/mocao_020_-_zil_silva_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15082/mocao_020_-_zil_silva_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à adamantinense ZIL SILVA (Euzimeria Silva de Jesus), por representar o Brasil e conquistar a 4ª posição na disputa do “Mr. Universe 2023”, competição internacional de fisiculturismo que aconteceu no dia 15 de julho, no México, reunindo atletas de pelo menos 20 países.</t>
   </si>
   <si>
     <t>15097</t>
   </si>
   <si>
     <t>PAULO CERVELHEIRA, Aguinaldo Pires Galvão, ALCIO IKEDA, BIGODE, Cid José Aparecido dos Santos, Hélio José dos Santos, NORIKO ONISHI SAITO, RAFAEL PACHECO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15097/mocao_021_-_dom_luiz_antonio_cipolini_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15097/mocao_021_-_dom_luiz_antonio_cipolini_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS a Dom Luiz Antônio Cipolini, Bispo Diocesano de Marília, pela escolha do seu nome para presidir a Comissão Episcopal Pastoral para os movimentos, associações e serviços eclesiais do Regional Sul I da Conferência Nacional dos Bispos do Brasil – CNBB.</t>
   </si>
   <si>
     <t>15130</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15130/mocao_022_-_arlette_motoki_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15130/mocao_022_-_arlette_motoki_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES e APLAUSOS à atleta adamantinense Arlette Motoki, pela sua grande performance no 56º Campeonato de Atletismo Master, realizado no Centro Olímpico de Treinamento e Pesquisa em São Paulo, entre os dias 18 a 20 de agosto, vencendo cinco provas e batendo recorde estadual.</t>
   </si>
   <si>
     <t>15198</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15198/mocao_023_-_repudio_a_adpf_442_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15198/mocao_023_-_repudio_a_adpf_442_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO à Arguição de Descumprimento de Preceito Fundamental (ADPF) 442, que dispõe sobre descriminalizar a interrupção voluntária da gestação no primeiro trimestre.</t>
   </si>
   <si>
     <t>15199</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15199/mocao_024_-_repudio_ao_asilo_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15199/mocao_024_-_repudio_ao_asilo_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO à Sociedade de São Vicente de Paulo – Brasil, pois, desde 2018, a Sociedade de São Vicente de Paulo – Brasil vem tentando transferir o patrimônio de todas as Obras Unidas ligadas a ela para seu CNPJ e, atualmente, o patrimônio está registrado em nome das instituições, que é o caso do Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>15228</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15228/mocao_025_-_miguel_moreira_correa_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15228/mocao_025_-_miguel_moreira_correa_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao talentoso escritor mirim Miguel Moreira Correa, em reconhecimento à sua notável e exemplar produção literária “O lobo bom e os porquinhos maus”.</t>
   </si>
   <si>
     <t>15229</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15229/mocao_026_-_sophia_gabriel_e_guilherme_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15229/mocao_026_-_sophia_gabriel_e_guilherme_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS aos jovens Sophia Soriano; Gabriel dos Santos Chuma e Guilherme Rodrigues por suas valorosas conquistas obtidas na Competição USP de Conhecimentos e Oportunidades, a CUCO/2023.</t>
   </si>
   <si>
     <t>15230</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15230/mocao_027_-_apoio_ao_congresso_nacional_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15230/mocao_027_-_apoio_ao_congresso_nacional_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO ao Congresso Nacional, face à tentativa de legalização do aborto por meio da ADPF 442, a fim de garantir as prerrogativas constitucionais e republicanas das competências do Poder Legislativo e de se evitar um possível ativismo judicial por parte do Supremo Tribunal Federal.</t>
   </si>
   <si>
     <t>15290</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15290/mocao_028_-_1o_festival_da_primavera_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15290/mocao_028_-_1o_festival_da_primavera_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Profa. Noriko Onishi Saito, Presidente da ACREA - Associação Cultural Recreativa Esportiva de Adamantina; ao Lar dos Velhos; à APAE; à Santa Casa e à Prefeitura de Adamantina  pela realização do 1º Festival da Primavera HARU MATSURI no Recinto Poliesportivo de Adamantina, em comemoração aos 70 anos de fundação do Lar dos Velhos de Adamantina e aos 115 anos da Imigração Japonesa para o Brasil.</t>
   </si>
   <si>
     <t>15291</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15291/mocao_029_-_wesley_sebastiao_moreira_da_silva_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15291/mocao_029_-_wesley_sebastiao_moreira_da_silva_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao adamantinense Wesley Sebastião Moreira da Silva pelo lançamento do livro “O Amor deixa rastros e pegadas”.</t>
   </si>
   <si>
     <t>15312</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15312/mocao_030_-_izabela_rodrigues_da_silva_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15312/mocao_030_-_izabela_rodrigues_da_silva_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS em honra da adamantinense Izabela Rodrigues da Silva, pelo excepcional feito alcançado no esporte internacional, quando no último dia 30 de outubro conquistou de forma espetacular a medalha de ouro na modalidade de lançamento de disco feminino nos Jogos Pan-Americanos, que aconteceu em Santiago, no Chile.</t>
   </si>
   <si>
     <t>15313</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15313/mocao_031_-_guilherme_piai_silva_fillizzola_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15313/mocao_031_-_guilherme_piai_silva_fillizzola_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS a Guilherme Piai Silva Filizzola, pela posse como Secretário Estadual de Agricultura e Abastecimento do Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>15403</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15403/mocao_032_-_centro_comercial_elpidio_sgobbi_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15403/mocao_032_-_centro_comercial_elpidio_sgobbi_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES e APLAUSOS em homenagem aos notáveis empresários adamantinenses Vilma Sgobbi e Odair Pinto, pela inauguração do magnífico Centro Comercial “Elpidio Sgobbi”, um espaço altamente privilegiado para compras, serviços e convivência, localizado na Alameda Fernão Dias nº 480, centro de Adamantina, sem dúvida um monumental e relevante presente para a nossa comunidade.</t>
   </si>
   <si>
     <t>15404</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15404/mocao_033_-_amauri_robinsdon_dos_santos_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15404/mocao_033_-_amauri_robinsdon_dos_santos_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS ao senhor escritor AMAURI ROBINSON DOS SANTOS pelo lançamento do seu livro, LAGOA SECA F.C., ocorrido no dia 06 de outubro de 2023.</t>
   </si>
   <si>
     <t>15405</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15405/mocao_034_-_chuvas_63a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15405/mocao_034_-_chuvas_63a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS, com o intuito de cumprimentar, homenagear e valorizar os integrantes da Defesa Civil de Adamantina, assim como os servidores municipais, especialmente àqueles vinculados às Secretarias Municipais já mencionadas, reconhecendo o trabalho carinhoso, valoroso e zeloso desenvolvido em favor da nossa municipalidade diretamente atingida pelas consequências das fortes chuvas que assolaram o nosso município no último dia 29 de novembro.</t>
   </si>
   <si>
     <t>15406</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15406/mocao_035_-_1o_festival_de_teatro_estudantil_63a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15406/mocao_035_-_1o_festival_de_teatro_estudantil_63a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS às escolas Fleurides Cavallini Menechino; Helen Keller e Saint George School, bem como à Cia. Multiverso Teatral e a Secretaria Municipal de Cultura e Turismo de Adamantina, pela realização do 1º Festival de Teatro Estudantil de Adamantina.</t>
   </si>
   <si>
     <t>15407</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15407/mocao_036_-_sara_rocha_e_suelen_rocha_64a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15407/mocao_036_-_sara_rocha_e_suelen_rocha_64a_ordinaria.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS à Mestre Sara Rocha e a Profa. Suelen Renata Rocha Lhana pela notável contribuição no ensino da capoeira para centenas de crianças e adolescentes da nossa cidade, especialmente daquelas que residem na Casa do Garoto, Conjunto Habitacional Mário Covas, Jardim Adamantina, Jardim Brasil e Jardim Bela Vista.</t>
   </si>
   <si>
     <t>14565</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14565/45a_projeto_de_decreto_legislativo_001_-_rafael_e_outros_titulo_de_cidadao_luis_carlos_galvao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14565/45a_projeto_de_decreto_legislativo_001_-_rafael_e_outros_titulo_de_cidadao_luis_carlos_galvao.pdf</t>
   </si>
   <si>
     <t>Concede ao Ilustríssimo Senhor Luiz Carlos Galvão o Título de Cidadão Adamantinense.</t>
   </si>
   <si>
     <t>15211</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15211/projeto_de_decreto_legislativo_002_-_nelly_junqueira_de_freitas_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15211/projeto_de_decreto_legislativo_002_-_nelly_junqueira_de_freitas_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Concede à Ilustríssima Senhora Nelli Junqueira de Freitas o Título de Cidadã Adamantinense.</t>
   </si>
   <si>
     <t>14436</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito do Município</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14436/plc_001_-_m_001_-_plc_-_revisao_geral_anual_do_servidores_da_prefeitura_-80.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14436/plc_001_-_m_001_-_plc_-_revisao_geral_anual_do_servidores_da_prefeitura_-80.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos, proventos e pensões dos servidores ativos, inativos, pensionistas e agentes políticos (secretários) da Prefeitura do Município de Adamantina e reajuste (ganho real) aos vencimentos, proventos e pensões dos servidores ativos, inativos e pensionistas da Prefeitura do Município de Adamantina.</t>
   </si>
   <si>
     <t>14437</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14437/plc_002_-_m_002_-_plc_-_revisao_geral_anual_dos_servidores_unifai_-8.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14437/plc_002_-_m_002_-_plc_-_revisao_geral_anual_dos_servidores_unifai_-8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual e reajuste dos vencimentos, proventos e pensões dos servidores ativos, inativos e pensionistas do Centro Universitário de Adamantina – Unifai.</t>
   </si>
   <si>
     <t>14448</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14448/43a_-_projeto_de_lei_complementar_003_-_mesa_revoga_lc_396_-_vale_alimentacao_camara.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14448/43a_-_projeto_de_lei_complementar_003_-_mesa_revoga_lc_396_-_vale_alimentacao_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Complementar nº 396, de 26/04/2022, que concede aos servidores e funcionários ativos da Câmara Municipal de Adamantina o Vale Alimentação e altera/reestrutura a escala de vencimentos dos cargos, empregos públicos e empregos de comissão desta Câmara Municipal e dá outras providências</t>
   </si>
   <si>
     <t>14449</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14449/43a_-_projeto_de_lei_complementar_004_-_m_008_-_dipoe_sobre_autorizacao_para_abert._de_lic._para_concessao_de_direito_real_de_uso_-_rev.lc__259278_e_355.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14449/43a_-_projeto_de_lei_complementar_004_-_m_008_-_dipoe_sobre_autorizacao_para_abert._de_lic._para_concessao_de_direito_real_de_uso_-_rev.lc__259278_e_355.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Chefe do Poder Executivo possa determinar a abertura de licitação objetivando a Concessão de Direito Real de Uso de Imóveis às Empresas nos ramos da Indústria e/ou Comércio e revoga as Leis Complementares n.º 259, de 05 de abril de 2016, 278, de 07 de junho de 2017 e 355, de 10 de dezembro de 2019.</t>
   </si>
   <si>
     <t>14450</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14450/43a_-_projeto_de_lei_complementar_005_-_m_009_-__autorizacao_para_alienacao_de_imoveis_area_circo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14450/43a_-_projeto_de_lei_complementar_005_-_m_009_-__autorizacao_para_alienacao_de_imoveis_area_circo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo alienar bens imóveis, mediante Processo Licitatório, para a captação de recursos financeiros que serão reinvestidos em bem imóvel e equipamentos, e dá outras providências.</t>
   </si>
   <si>
     <t>14451</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14451/43a_-_projeto_de_lei_complementar_006_m_010_-_projeto_de_lei_-altera_a_lei_2_328_ctm_-_isencao_taxa_de_publicidade.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14451/43a_-_projeto_de_lei_complementar_006_m_010_-_projeto_de_lei_-altera_a_lei_2_328_ctm_-_isencao_taxa_de_publicidade.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do artigo 177, da Lei 2.328, de 28 de dezembro de 1990.</t>
   </si>
   <si>
     <t>14566</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14566/45a_projeto_de_lei_complementar_007_m_014_-_dispoe_sobre_a_criacao_emprego_permanente_auxiliar_de_desenvolvimento_escolar__motorista_e_auxiliar_de_enfermagem_2.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14566/45a_projeto_de_lei_complementar_007_m_014_-_dispoe_sobre_a_criacao_emprego_permanente_auxiliar_de_desenvolvimento_escolar__motorista_e_auxiliar_de_enfermagem_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas de empregos permanentes de Auxiliar de Desenvolvimento Escolar, Motorista e Auxiliar de Enfermagem e alteração do Anexo I  da Lei Complementar n.º 402, de 09 de agosto de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>14567</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14567/45a_projeto_de_lei_complementar_008_m_015_-_autorizacao_para_alienacao_de_imoveis_area_circo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14567/45a_projeto_de_lei_complementar_008_m_015_-_autorizacao_para_alienacao_de_imoveis_area_circo.pdf</t>
   </si>
   <si>
     <t>14623</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14623/46a_projeto_de_lei_complementar_009_m_023-__alienacao_de_imovel_por_investidura_-_paulo_sergio_andrade__-_q_e_lote_16.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14623/46a_projeto_de_lei_complementar_009_m_023-__alienacao_de_imovel_por_investidura_-_paulo_sergio_andrade__-_q_e_lote_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para o Poder Executivo alienar bem imóvel, pelo instituto da investidura, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>14624</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14624/46a_projeto_de_lei_complementar_010_m_024_-_alienacao_de_imovel_por_investidura_-_anexo_-_lucinalva_ap._fukushima_fagundes_-_q_f_-_lote_01.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14624/46a_projeto_de_lei_complementar_010_m_024_-_alienacao_de_imovel_por_investidura_-_anexo_-_lucinalva_ap._fukushima_fagundes_-_q_f_-_lote_01.pdf</t>
   </si>
   <si>
     <t>14625</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14625/46a_projeto_de_lei_complementar_011_m_025_-_alienacao_de_imovel_por_investidura_-_aparecida_dos_santos_-_q_07_-_lote_22.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14625/46a_projeto_de_lei_complementar_011_m_025_-_alienacao_de_imovel_por_investidura_-_aparecida_dos_santos_-_q_07_-_lote_22.pdf</t>
   </si>
   <si>
     <t>14626</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14626/46a_projeto_de_lei_complementar_012_m_026_-__anexo_-_alienacao_de_imovel_por_investidura_-_joao_eduardo_barbosa_pacheco__-_q_3_lote__1.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14626/46a_projeto_de_lei_complementar_012_m_026_-__anexo_-_alienacao_de_imovel_por_investidura_-_joao_eduardo_barbosa_pacheco__-_q_3_lote__1.pdf</t>
   </si>
   <si>
     <t>14669</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14669/47a_projeto_de_lei_complementar_013_m_031_-_altera_lc_163.11_-_politica_mun._de_atend._dos_direitos_da_crianca__reestrutura_o_cmdca_e_conselho_tutelar.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14669/47a_projeto_de_lei_complementar_013_m_031_-_altera_lc_163.11_-_politica_mun._de_atend._dos_direitos_da_crianca__reestrutura_o_cmdca_e_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 163, de 07 de abril de 2011, que dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente, reestrutura o Conselho Municipal dos Direitos da Criança e do Adolescente, o Fundo Municipal dos Direitos da Criança e do Adolescente e o Conselho Tutelar, e dá outras providências</t>
   </si>
   <si>
     <t>14670</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14670/47a_projeto_de_lei_complementar_014_m_035_-_autoriza_receber_em_doacao_imovel_der_-_pq_do_sol.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14670/47a_projeto_de_lei_complementar_014_m_035_-_autoriza_receber_em_doacao_imovel_der_-_pq_do_sol.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber por instrumento de doação do Departamento de Estradas de Rodagem do Estado de São Paulo, imóvel que especifica e dá outas providências</t>
   </si>
   <si>
     <t>14671</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14671/47a_projeto_de_lei_complementar_015_m_037_-_dispoe_sobre_atribuicao_de_gratificacao_de_funcao_mediador_polo_univesp.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14671/47a_projeto_de_lei_complementar_015_m_037_-_dispoe_sobre_atribuicao_de_gratificacao_de_funcao_mediador_polo_univesp.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as funções e gratificação de função para o servidor designado à orientador do Pólo da Fundação Universidade Virtual do Estado de São Paulo – UNIVESP.</t>
   </si>
   <si>
     <t>14672</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14672/47a_projeto_de_lei_complementar_016_m_041_-_criacao_emprego_permanente_nutricionista_orientador_social_chefe_museu_e_tec_seg_trabalho.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14672/47a_projeto_de_lei_complementar_016_m_041_-_criacao_emprego_permanente_nutricionista_orientador_social_chefe_museu_e_tec_seg_trabalho.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas de empregos permanentes de Nutricionista, Orientador Social e Técnico em Segurança do Trabalho e a criação de vaga de emprego em comissão de Chefe do Museu Histórico e alteração dos Anexo I, II e IV da Lei Complementar n.º 419, de 28 de março de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>14673</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14673/47a_projeto_de_lei_complementar_017_m_042_-_dispoe_sobre_atribuicao_de_gratificacao_dos_autores_da_licitacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14673/47a_projeto_de_lei_complementar_017_m_042_-_dispoe_sobre_atribuicao_de_gratificacao_dos_autores_da_licitacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atribuição de gratificação de função para servidores que desempenham atividades de suporte ao Departamento de Licitações e Contratos e dá outras providências.</t>
   </si>
   <si>
     <t>14711</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14711/48a_projeto_de_lei_complementar_018_-_mesa_-_revisao_dos_vencimentos_camara.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14711/48a_projeto_de_lei_complementar_018_-_mesa_-_revisao_dos_vencimentos_camara.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão e aumento real sobre os vencimentos, salários, proventos e pensões dos servidores públicos ativos, inativos e pensionistas da Câmara Municipal de Adamantina e dá outras providências.</t>
   </si>
   <si>
     <t>14760</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14760/49a_projeto_de_lei_complementar_019_m_043-_altera_a_lei_compl._386_-_concessao_area_valentin_gatti_-_geo_analitica.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14760/49a_projeto_de_lei_complementar_019_m_043-_altera_a_lei_compl._386_-_concessao_area_valentin_gatti_-_geo_analitica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 386, de 17 de dezembro de 2021, que dispõe sobre autorização para que o Chefe do Poder Executivo possa outorgar Concessão de Direito Real de Uso de Imóvel à GEO-ANALÍTICA ESTUDOS E GERENCIAMENTO DE ÁREAS CONTAMINADAS LTDA e dá outras providências.</t>
   </si>
   <si>
     <t>14761</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14761/49a_projeto_de_lei_complementar_020_m_046_-_altera_lei_complementar_163_2011_-_conselho_tutelar.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14761/49a_projeto_de_lei_complementar_020_m_046_-_altera_lei_complementar_163_2011_-_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar nº 163, de 07 de abril de 2011, que dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente, reestrutura o Conselho Municipal dos Direitos da Criança e do Adolescente, o Fundo Municipal dos Direitos da Criança e do Adolescente e o Conselho Tutelar, e dá outras providências.</t>
   </si>
   <si>
     <t>14762</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14762/49a_projeto_de_lei_complementar_021_m_047_-_dispoe_sobre_atribuicao_de_gratificacao_dos_autores_da_licitacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14762/49a_projeto_de_lei_complementar_021_m_047_-_dispoe_sobre_atribuicao_de_gratificacao_dos_autores_da_licitacao.pdf</t>
   </si>
   <si>
     <t>14763</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14763/49a_projeto_de_lei_complementar_022_m_048_-__autorizacao_para_alienacao_de_imovel_por_investidura_-_jose_de_oliveira_neto.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14763/49a_projeto_de_lei_complementar_022_m_048_-__autorizacao_para_alienacao_de_imovel_por_investidura_-_jose_de_oliveira_neto.pdf</t>
   </si>
   <si>
     <t>14803</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14803/50a_projeto_de_lei_complementar_023_m_050_-_autorizacao_para_a_doacao_de_area_que_especifica_-_construtora_rotoli.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14803/50a_projeto_de_lei_complementar_023_m_050_-_autorizacao_para_a_doacao_de_area_que_especifica_-_construtora_rotoli.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o Chefe do Poder Executivo alienar, por doação, à empresa CONSTRUTORA ROTOLI LTDA o imóvel que específica.</t>
   </si>
   <si>
     <t>14804</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14804/50a_projeto_de_lei_complementar_024_m_053_-_revisao_geral_anual_do_servidores_da_prefeitura_-_15.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14804/50a_projeto_de_lei_complementar_024_m_053_-_revisao_geral_anual_do_servidores_da_prefeitura_-_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste (ganho real) aos vencimentos, proventos e pensões dos servidores ativos, inativos e pensionistas da Prefeitura do Município de Adamantina.</t>
   </si>
   <si>
     <t>14805</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14805/50a_projeto_de_lei_complementar_025_m_054-_altera_a_lc_428_-_gratificacao_de_funcao_mediador_polo_univesp.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14805/50a_projeto_de_lei_complementar_025_m_054-_altera_a_lc_428_-_gratificacao_de_funcao_mediador_polo_univesp.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 428, de 04 de maio de 2023, que dispõe sobre as funções e gratificação de função para o servidor designado à orientador do Pólo da Fundação Universidade Virtual do Estado de São Paulo – UNIVESP.</t>
   </si>
   <si>
     <t>14863</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14863/51a_projeto_de_lei_complementar_026_m_066_-__altera_a_lc_284_-_limita_verba_hoboraria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14863/51a_projeto_de_lei_complementar_026_m_066_-__altera_a_lc_284_-_limita_verba_hoboraria.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 284, de 14 de julho de 2017 e dá outras providencias.</t>
   </si>
   <si>
     <t>14909</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14909/52a_projeto_de_lei_complementar_027_m_069_-_altera_a_lc_94-2007_-_plano_de_carreira_magisterio.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14909/52a_projeto_de_lei_complementar_027_m_069_-_altera_a_lc_94-2007_-_plano_de_carreira_magisterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar Municipal n.º 94, de 22 de novembro de 2007, e dá outras providências.</t>
   </si>
   <si>
     <t>14967</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14967/53a_projeto_de_lei_complementar_028_m_076_-_revoga_lc_340_-_reversao_de_lote_valentin_gatti_-dias_neto_representacoes_ltda.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14967/53a_projeto_de_lei_complementar_028_m_076_-_revoga_lc_340_-_reversao_de_lote_valentin_gatti_-dias_neto_representacoes_ltda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Complementar n.º 340, de 18 de setembro de 2019, que dispõe sobre autorização para que o Chefe do Poder Executivo possa outorgar Concessão de Direito Real de Uso de Imóvel à DIAS NETO REPRESENTAÇÕES LTDA.</t>
   </si>
   <si>
     <t>15054</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15054/55a_projeto_de_lei_complementar_029_m_087_-_atribuicao_de_gratificacao_dos_autores_da_licitacao_unifai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15054/55a_projeto_de_lei_complementar_029_m_087_-_atribuicao_de_gratificacao_dos_autores_da_licitacao_unifai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a atribuição de gratificação de função para empregados públicos do Centro Universitário de Adamantina - UNIFAI que desempenham atividades de suporte em procedimentos licitatórios e contratos administrativos e dá outras providências.</t>
   </si>
   <si>
     <t>15055</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15055/55a_projeto_de_lei_complementar_030_m_088_-_altera_o_anexo_i_da_lei_407_-_cria10_empregos_de_educador_30hs_e_10_de_40hs.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15055/55a_projeto_de_lei_complementar_030_m_088_-_altera_o_anexo_i_da_lei_407_-_cria10_empregos_de_educador_30hs_e_10_de_40hs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo I da Lei Complementar n.º 407, de 07 de outubro de 2022.</t>
   </si>
   <si>
     <t>15266</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15266/59a_projeto_de_lei_complementar_031_m_100_-__atribuicoes_agente_da_receita_tributaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15266/59a_projeto_de_lei_complementar_031_m_100_-__atribuicoes_agente_da_receita_tributaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as atribuições de função do emprego de Agente da Receita Tributária e dá outras providencias.</t>
   </si>
   <si>
     <t>15307</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15307/61a_projeto_de_lei_complementar_032_-_m_116_-_altera_a_lc_440_-_tira_a_retroatividade_da_lei.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15307/61a_projeto_de_lei_complementar_032_-_m_116_-_altera_a_lc_440_-_tira_a_retroatividade_da_lei.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar Municipal n.º 440, de 24 de agosto de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>15351</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15351/62a_projeto_de_lei_complementar_033_m_125_-_criacao_emprego_permanente_tec._informatica_tec._contabilidade_e_inspetor_de_alunos.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15351/62a_projeto_de_lei_complementar_033_m_125_-_criacao_emprego_permanente_tec._informatica_tec._contabilidade_e_inspetor_de_alunos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de vagas de empregos permanentes de Inspetor de Aluno de Escola Pública, Técnico em Contabilidade e a  criação de vaga de emprego permanente de Técnico em Informática e alteração do Anexo I da Lei Complementar n.º 429, de 04 de maio de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>15352</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15352/62a_projeto_de_lei_complementar_034_m_128_-_altera_o_anexo_ii_da_lei_440_-_cria_10_emp.de_educador_30hs_e_10_de_40hs_10_prof._peb_i_e_02__dm_da_ou_dv.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15352/62a_projeto_de_lei_complementar_034_m_128_-_altera_o_anexo_ii_da_lei_440_-_cria_10_emp.de_educador_30hs_e_10_de_40hs_10_prof._peb_i_e_02__dm_da_ou_dv.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Anexo II da Lei Complementar n.º 440, de 24 de agosto de 2023.</t>
   </si>
   <si>
     <t>15353</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15353/62a_projeto_de_lei_complementar_035_m_133_-_plc_-_revisao_geral_anual_do_servidores_da_prefeitura_-8.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15353/62a_projeto_de_lei_complementar_035_m_133_-_plc_-_revisao_geral_anual_do_servidores_da_prefeitura_-8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos, proventos e pensões dos servidores ativos, inativos e pensionistas da Prefeitura do Município de Adamantina e reajuste (ganho real) aos vencimentos, proventos e pensões dos servidores ativos, inativos e pensionistas da Prefeitura do Município de Adamantina.</t>
   </si>
   <si>
     <t>15354</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15354/62a_projeto_de_lei_complementar_036_m_134_-_dispoe_sobre_a_alteracao_do_artigo_5o_da_lei_274-2017_-_2a_opcao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15354/62a_projeto_de_lei_complementar_036_m_134_-_dispoe_sobre_a_alteracao_do_artigo_5o_da_lei_274-2017_-_2a_opcao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar n.º 274, de 25 de maio de 2017, que dispõe sobre o Estatuto, a estrutura administrativa e acadêmica e organiza o quadro de pessoal do Centro Universitário de Adamantina – UNIFAI</t>
   </si>
   <si>
     <t>15355</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15355/62a_projeto_de_lei_complementar_037_m_136_-_plc_-_revisao_geral_anual_dos_servidores_unifai_-8.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15355/62a_projeto_de_lei_complementar_037_m_136_-_plc_-_revisao_geral_anual_dos_servidores_unifai_-8.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos, proventos e pensões dos servidores públicos ativos e inativos dos quadros administrativo e docente do Centro Universitário de Adamantina – UNIFAI.</t>
   </si>
   <si>
     <t>14441</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14441/43a_-_projeto_de_lei_001_-_noriko_e_outros_praca_lariele_veronica_boldrin.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14441/43a_-_projeto_de_lei_001_-_noriko_e_outros_praca_lariele_veronica_boldrin.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre denominação de logradouro público e dá outras providências_x000D_
  (Praça Sustentável ‘Lariéle Verônica Boldrin)”</t>
   </si>
   <si>
     <t>14442</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14442/43a_-_projeto_de_lei_002_-_m_003_-_abertura_de_credito_suplementar_unifai_-_r_2.500.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14442/43a_-_projeto_de_lei_002_-_m_003_-_abertura_de_credito_suplementar_unifai_-_r_2.500.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 2.500.000,00 (dois milhões e quinhentos mil reais).</t>
   </si>
   <si>
     <t>14443</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14443/43a_-_projeto_de_lei_003_-_m_004_autoriza_repassar_para_sta_casa_r_104.35510_mac_estadual.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14443/43a_-_projeto_de_lei_003_-_m_004_autoriza_repassar_para_sta_casa_r_104.35510_mac_estadual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito especial e repassar à Associação Lar São Francisco de Assis na Providência de Deus – Santa Casa de Adamantina, auxílio financeiro e emergencial e dá outras providências.</t>
   </si>
   <si>
     <t>14444</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14444/43a_-_projeto_de_lei_004_-_m_005_abertura_de_credito_especial_-_vigilancia_socioass._e_bolsa_familia.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14444/43a_-_projeto_de_lei_004_-_m_005_abertura_de_credito_especial_-_vigilancia_socioass._e_bolsa_familia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 63.028,56 e dá outras providências.</t>
   </si>
   <si>
     <t>14445</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14445/43a_-_projeto_de_lei_005_-_m_006_-_autoriza_repasse_apae_r_47.00000_-residencia_inclusiva.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14445/43a_-_projeto_de_lei_005_-_m_006_-_autoriza_repasse_apae_r_47.00000_-residencia_inclusiva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito adicional suplementar e repassar para a Associação de Pais e Amigos dos Excepcionais de Adamantina - APAE Adamantina e dá outras providências.</t>
   </si>
   <si>
     <t>14446</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14446/43a_-_projeto_de_lei_006_-_m_007_autoriza_repasse_r_60.00000__lar_dos_velhos_saude.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14446/43a_-_projeto_de_lei_006_-_m_007_autoriza_repasse_r_60.00000__lar_dos_velhos_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito suplementar na Prefeitura do Município de Adamantina e repassar para o Lar dos Velhos de Adamantina Obra Unida a Sociedade de São Vicente de Paulo e dá outras providências.</t>
   </si>
   <si>
     <t>14447</t>
   </si>
   <si>
     <t>ALCIO IKEDA, Aguinaldo Pires Galvão, BIGODE, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14447/43a_-_projeto_de_lei_007_-_alcio_e_outros_altera_a_lei_3.369_-_loteamento_fechado_acesso_controlado.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14447/43a_-_projeto_de_lei_007_-_alcio_e_outros_altera_a_lei_3.369_-_loteamento_fechado_acesso_controlado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 3.369, de 14 de setembro de 2009, que dispõe sobre Loteamentos Urbanos e Loteamentos Fechados no Município e dá outras providências.</t>
   </si>
   <si>
     <t>14503</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14503/44a_-_projeto_de_lei_008_-_m_011_-_dispoe_sobre_reajuste_estagiario.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14503/44a_-_projeto_de_lei_008_-_m_011_-_dispoe_sobre_reajuste_estagiario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 4o da Lei n.º 3.125, de 08 de abril de 2005, aumentando o valor da Bolsa de Estudos dos estagiários da Prefeitura do Município de Adamantina, e alteração do artigo 1º da Lei nº 3.811, de 21 de março de 2018, que dispõe sobre a concessão do Auxílio Transporte ao estágio não obrigatório da Prefeitura do Município de Adamantina e do Centro Universitário de Adamantina – UNIFAI.</t>
   </si>
   <si>
     <t>14560</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14560/45a_projeto_de_lei_009_-_aguinaldo_e_outros_-_residencial_sol_nascente.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14560/45a_projeto_de_lei_009_-_aguinaldo_e_outros_-_residencial_sol_nascente.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de próprios do "Residencial Sol Nascente”</t>
   </si>
   <si>
     <t>14561</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14561/45a_projeto_de_lei_010_m_016_-_aquisicao_de_area_dist__industrial_r_2_000_00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14561/45a_projeto_de_lei_010_m_016_-_aquisicao_de_area_dist__industrial_r_2_000_00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 2.000.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14562</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14562/45a_projeto_de_lei_011_m_017_-_aquisicao_de_nova_area_administrativa_-_credito_adicional_especial_r_3.520.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14562/45a_projeto_de_lei_011_m_017_-_aquisicao_de_nova_area_administrativa_-_credito_adicional_especial_r_3.520.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 3.520.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14563</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14563/45a_projeto_de_lei_012_m_020_-_recape_convenio_10359-2022_-_abertura_de_credito_r_237.68413.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14563/45a_projeto_de_lei_012_m_020_-_recape_convenio_10359-2022_-_abertura_de_credito_r_237.68413.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 237.684,13 e dá outras providências.</t>
   </si>
   <si>
     <t>14564</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14564/45a_projeto_de_lei_013_m_021_-_pronto_pagamento_para_a_cobertura_de_despesas_-_lei_federal_n.o_14.133.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14564/45a_projeto_de_lei_013_m_021_-_pronto_pagamento_para_a_cobertura_de_despesas_-_lei_federal_n.o_14.133.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para pequenas compras e prestação de serviços nos termos da Lei 14.133/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>14613</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14613/46a_projeto_de_lei_014_m_012_-_projeto_de_lei__educacao_merenda_transporte_e_qse.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14613/46a_projeto_de_lei_014_m_012_-_projeto_de_lei__educacao_merenda_transporte_e_qse.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 1.098.772,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14614</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14614/46a_projeto_de_lei_015_m_013_-_projeto_de_lei_subvencao_para_apelos_e_patas_-_r_60_00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14614/46a_projeto_de_lei_015_m_013_-_projeto_de_lei_subvencao_para_apelos_e_patas_-_r_60_00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina realizar a abertura de crédito adicional suplementar e repassar à Organização Não Governamental Apelos e Patas de Adamantina, sob a forma de subvenção, recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>14615</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14615/46a_projeto_de_lei_016_m_019_-_abertura_de_credito_r_100mil_-_ponto_de_onibus.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14615/46a_projeto_de_lei_016_m_019_-_abertura_de_credito_r_100mil_-_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>14616</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14616/46a_projeto_de_lei_017_m_022_-_abertura_de_credito_suplementar_unifai_-_r_1.850.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14616/46a_projeto_de_lei_017_m_022_-_abertura_de_credito_suplementar_unifai_-_r_1.850.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 1.850.000,00 (um milhão, oitocentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>14617</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14617/46a_projeto_de_lei_018_m_027_-_abertura_de_credito_-_r_540.00000_-___ampliacao_de_area_para_o_cemiterio.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14617/46a_projeto_de_lei_018_m_027_-_abertura_de_credito_-_r_540.00000_-___ampliacao_de_area_para_o_cemiterio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 540.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14618</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14618/46a_projeto_de_lei_019_m_028_-_autoriza_repassar_para_sta_casa_1_000_00000_atencao_basica_estadual.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14618/46a_projeto_de_lei_019_m_028_-_autoriza_repassar_para_sta_casa_1_000_00000_atencao_basica_estadual.pdf</t>
   </si>
   <si>
     <t>14619</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14619/46a_projeto_de_lei_020_-_denominacao_predio_e_plenario_da_camara_municipal.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14619/46a_projeto_de_lei_020_-_denominacao_predio_e_plenario_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do novo prédio e do Plenário da Câmara Municipal de Adamantina e dá outras providências.</t>
   </si>
   <si>
     <t>14620</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14620/46a_projeto_de_lei_021_m_029_abertura_de_credito_r_1.79000000_-_srt_e_pai_nossso_lar.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14620/46a_projeto_de_lei_021_m_029_abertura_de_credito_r_1.79000000_-_srt_e_pai_nossso_lar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 1.790.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14621</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14621/46a_projeto_de_lei_022_m_030_autoriza_repassar_para_sta_casa_r_94.57302_mac_estadual_proc__cirur.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14621/46a_projeto_de_lei_022_m_030_autoriza_repassar_para_sta_casa_r_94.57302_mac_estadual_proc__cirur.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito adicional suplementar e repassar à Associação Lar São Francisco de Assis na Providência de Deus – Santa Casa de Adamantina, auxílio financeiro e emergencial e dá outras providências.</t>
   </si>
   <si>
     <t>14622</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14622/46a_projeto_de_lei_023_m_018_-_programa_nossa_rua_-_r_3.705.000_00.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14622/46a_projeto_de_lei_023_m_018_-_programa_nossa_rua_-_r_3.705.000_00.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 2.800.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14661</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14661/47a_projeto_de_lei_024_m_032_-_abertura_de_credito_r_560.00000_-_merenda.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14661/47a_projeto_de_lei_024_m_032_-_abertura_de_credito_r_560.00000_-_merenda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 560.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14662</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14662/47a_projeto_de_lei_025_m_033_-_abertura_de_credito_especial_unifai_-_r_480.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14662/47a_projeto_de_lei_025_m_033_-_abertura_de_credito_especial_unifai_-_r_480.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 480.000,00 (quatrocentos e oitenta mil reais).</t>
   </si>
   <si>
     <t>14663</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14663/47a_projeto_de_lei_026_m_034_-_autoriza_celebrar_convenio_com_a_ceeteps.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14663/47a_projeto_de_lei_026_m_034_-_autoriza_celebrar_convenio_com_a_ceeteps.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com o Centro Estadual de Educação Tecnológica Paula Souza – CEETEPS.</t>
   </si>
   <si>
     <t>14664</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14664/47a_projeto_de_lei_027_m_036_-_abertura_de_credito_r_415.95699_-_devolucao_ipva.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14664/47a_projeto_de_lei_027_m_036_-_abertura_de_credito_r_415.95699_-_devolucao_ipva.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 415.956,99 e dá outras providências.</t>
   </si>
   <si>
     <t>14665</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14665/47a_projeto_de_lei_028_m_038_-__auxilio_atiradores.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14665/47a_projeto_de_lei_028_m_038_-__auxilio_atiradores.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Bolsa Atirador aos atiradores do Tiro de Guerra 02-080, sediado no município de Adamantina, e dá outras providências.</t>
   </si>
   <si>
     <t>14666</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14666/47a_projeto_de_lei_029_m_039_-_abertura_de_credito_r_760.00000_atencao_basica_pab_fixo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14666/47a_projeto_de_lei_029_m_039_-_abertura_de_credito_r_760.00000_atencao_basica_pab_fixo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao orçamento da Prefeitura do Município de Adamantina no valor de R$ 760.000,00.</t>
   </si>
   <si>
     <t>14667</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14667/47a_projeto_de_lei_030_m_040_-_abertura_de_credito_r_1.000.00000_atencao_basica_estadual.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14667/47a_projeto_de_lei_030_m_040_-_abertura_de_credito_r_1.000.00000_atencao_basica_estadual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao orçamento da Prefeitura do Município de Adamantina no valor de R$ 1.000.000,00.</t>
   </si>
   <si>
     <t>14668</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14668/47a_projeto_de_lei_031_-_presenca_de_profissionais_doulas_durante_o_parto_nas_maternidades_e_hospitais.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14668/47a_projeto_de_lei_031_-_presenca_de_profissionais_doulas_durante_o_parto_nas_maternidades_e_hospitais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a presença de profissionais Doulas durante o parto nas maternidades e hospitais do Município de Adamantina e dá outras providências.</t>
   </si>
   <si>
     <t>14764</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14764/49a_projeto_de_lei_032_m_044_autoriza_pagar_despesa_de_manutencao_de_ar_condicionado_-_pm.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14764/49a_projeto_de_lei_032_m_044_autoriza_pagar_despesa_de_manutencao_de_ar_condicionado_-_pm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina possa custear despesa de instalação de ar condicionado na Segunda Companhia da Policia Militar de Adamantina 25º BPM/I e dá outras providências.</t>
   </si>
   <si>
     <t>14765</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14765/49a_projeto_de_lei_033_m_045_-_abertura_de_credito_r_1.370.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14765/49a_projeto_de_lei_033_m_045_-_abertura_de_credito_r_1.370.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 1.370.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14766</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14766/49a_projeto_de_lei_034_m_049_-_abertura_de_credito_-_r_5.000.00000_-_recapeamento_asfaltico.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14766/49a_projeto_de_lei_034_m_049_-_abertura_de_credito_-_r_5.000.00000_-_recapeamento_asfaltico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 5.000.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14800</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14800/50a_projeto_de_lei_035_m_051_-_abertura_de_credito_suplementar_unifai_-_r_805.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14800/50a_projeto_de_lei_035_m_051_-_abertura_de_credito_suplementar_unifai_-_r_805.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 805.000,00 (oitocentos e cinco mil reais).</t>
   </si>
   <si>
     <t>14801</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14801/50a_projeto_de_lei_036_m_052_-_repasse_sta_casa_r_81.26761_mac_estadual_proc_cirur_res_45_e_49-23.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14801/50a_projeto_de_lei_036_m_052_-_repasse_sta_casa_r_81.26761_mac_estadual_proc_cirur_res_45_e_49-23.pdf</t>
   </si>
   <si>
     <t>14802</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14802/50a_projeto_de_lei_037_m_055_-_abertura_de_credito_r_35.15300__-_saude_vacinacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14802/50a_projeto_de_lei_037_m_055_-_abertura_de_credito_r_35.15300__-_saude_vacinacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura de crédito adicional suplementar ao orçamento da Prefeitura de Adamantina no valor de R$ 35.153,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14849</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14849/51a_projeto_de_lei_038_m_056_-_diretrizes_orcamentarias_-_ldo_2024.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14849/51a_projeto_de_lei_038_m_056_-_diretrizes_orcamentarias_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para Elaboração e Execução da Lei Orçamentária para o Exercício Financeiro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>14850</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, BIGODE, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14850/51a_projeto_de_lei_039_aguinaldo_e_outros_-_denomina_ruas_monte_siao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14850/51a_projeto_de_lei_039_aguinaldo_e_outros_-_denomina_ruas_monte_siao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de próprios públicos do Residencial Monte Sião</t>
   </si>
   <si>
     <t>14851</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14851/51a_projeto_de_lei_040_m_057_-_pdv_unifai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14851/51a_projeto_de_lei_040_m_057_-_pdv_unifai.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Desligamento Voluntário – PDV no âmbito do Centro Universitário de Adamantina – UNIFAI e dá outras providências.</t>
   </si>
   <si>
     <t>14852</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14852/51a_projeto_de_lei_041_m_058_-_aditivo_termo_de_colaboracao_unifai_e_sta_ccasa_-_res._magnetica_r_74.51854.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14852/51a_projeto_de_lei_041_m_058_-_aditivo_termo_de_colaboracao_unifai_e_sta_ccasa_-_res._magnetica_r_74.51854.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para repasse e aditamento ao Termo de Colaboração celebrado entre o Centro Universitário de Adamantina e a Associação Lar São Francisco de Assis na Providência de Deus (Santa Casa de Adamantina).</t>
   </si>
   <si>
     <t>14853</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14853/51a_projeto_de_lei_042_m_059_-_altera_a_lei_n._4.187_-_honorario_sucumbencia_unifai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14853/51a_projeto_de_lei_042_m_059_-_altera_a_lei_n._4.187_-_honorario_sucumbencia_unifai.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 4.187, de 14 de dezembro de 2022, nos termos que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>14854</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14854/51a_projeto_de_lei_043_m_061-_autoriza_reembolso_publicacao_artigo_cientifico_docentes_unifai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14854/51a_projeto_de_lei_043_m_061-_autoriza_reembolso_publicacao_artigo_cientifico_docentes_unifai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Centro Universitário de Adamantina reembolse, a título de ajuda de custo, despesas com publicação de artigos científicos aos docentes e dá outras providências.</t>
   </si>
   <si>
     <t>14855</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14855/51a_projeto_de_lei_044_m_062_-_abertuta_de_credito_saude_-r_1_45465053_-_portaria_gm-ms__443_23.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14855/51a_projeto_de_lei_044_m_062_-_abertuta_de_credito_saude_-r_1_45465053_-_portaria_gm-ms__443_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a abertura crédito adicional suplementar ao orçamento da Prefeitura de Adamantina no valor de R$ 1.454.650,53 e dá outras providências.</t>
   </si>
   <si>
     <t>14856</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14856/51a_projeto_de_lei_045_m_063_-_abertura_de_credito_especial_r_150.00000_-_emenda_fausto_pinato.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14856/51a_projeto_de_lei_045_m_063_-_abertura_de_credito_especial_r_150.00000_-_emenda_fausto_pinato.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 150.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14857</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14857/51a_projeto_de_lei_046_m_064_-_abertura_de_credito_especial_unifai_-_r_1.000.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14857/51a_projeto_de_lei_046_m_064_-_abertura_de_credito_especial_unifai_-_r_1.000.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 1.000.000,00 (um milhão de reais).</t>
   </si>
   <si>
     <t>14858</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14858/51a_projeto_de_lei_047_m_065_-_altera_lei_4169__-_concessao_bolsa_de_estudos_unifai_altera_valor_bolsa_iniciacao_cient..pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14858/51a_projeto_de_lei_047_m_065_-_altera_lei_4169__-_concessao_bolsa_de_estudos_unifai_altera_valor_bolsa_iniciacao_cient..pdf</t>
   </si>
   <si>
     <t>Altera a Lei n. 4.169, de 26 de outubro de 2022, nos termos que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>14859</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14859/51a_projeto_de_lei_048_m_060_-altera_lei_3610_-_mais_medicos_-_aumenta_valor_auxilio.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14859/51a_projeto_de_lei_048_m_060_-altera_lei_3610_-_mais_medicos_-_aumenta_valor_auxilio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei 3.610, de 06 de junho de 2014.</t>
   </si>
   <si>
     <t>14860</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14860/51a_projeto_de_lei_049_m_067_-_abertura_credito_especial_-_vig_socioassistencia.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14860/51a_projeto_de_lei_049_m_067_-_abertura_credito_especial_-_vig_socioassistencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 34.720,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14861</t>
   </si>
   <si>
     <t>ALCIO IKEDA, BIGODE, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14861/51a_projeto_de_lei_050_-_alcio_e_outros_altera_lei_das_doulas.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14861/51a_projeto_de_lei_050_-_alcio_e_outros_altera_lei_das_doulas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei nº 4.228 de 26 de maio de 2023 que dispõe sobre a presença de profissionais Doulas durante o parto nas maternidades e hospitais do Município de Adamantina e dá outras providências.</t>
   </si>
   <si>
     <t>14862</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14862/51a_projeto_de_lei_051_m_068-_dispoe_o_sistema_municipal_de_cultura.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14862/51a_projeto_de_lei_051_m_068-_dispoe_o_sistema_municipal_de_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Adamantina e dá outras providências.</t>
   </si>
   <si>
     <t>14960</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14960/53a_projeto_de_lei_052_m_070_-_abertura_de_credito_r_113.00000_-_pranchas_para_pontes.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14960/53a_projeto_de_lei_052_m_070_-_abertura_de_credito_r_113.00000_-_pranchas_para_pontes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 113.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14961</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14961/53a_projeto_de_lei_053_m_071_-_abertura_de_credito_r_267.88407_-_calcadas_acessiveis.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14961/53a_projeto_de_lei_053_m_071_-_abertura_de_credito_r_267.88407_-_calcadas_acessiveis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 267.884,07 e dá outras providências.</t>
   </si>
   <si>
     <t>14962</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14962/53a_projeto_de_lei_054_m_072_-_abertura_de_credito_r_220.00000-_materiais_grama_sintetica.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14962/53a_projeto_de_lei_054_m_072_-_abertura_de_credito_r_220.00000-_materiais_grama_sintetica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 191.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14963</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14963/53a_projeto_de_lei_055_m_073_-_abertura_de_credito_r_r_280.00000_-_merenda.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14963/53a_projeto_de_lei_055_m_073_-_abertura_de_credito_r_r_280.00000_-_merenda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 280.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14964</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14964/53a_projeto_de_lei_056_m_074_-_autoriza_repassar_para_sta_casa_r_56.89206_mac_proc._cirururgico_res._ss_-_179.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14964/53a_projeto_de_lei_056_m_074_-_autoriza_repassar_para_sta_casa_r_56.89206_mac_proc._cirururgico_res._ss_-_179.pdf</t>
   </si>
   <si>
     <t>14965</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14965/53a_projeto_de_lei_057_m_075_-_abertura_de_credito_r_62.10000_-_irrigacao_gramado_do_estadio.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14965/53a_projeto_de_lei_057_m_075_-_abertura_de_credito_r_62.10000_-_irrigacao_gramado_do_estadio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 62.100,00 e dá outras providências.</t>
   </si>
   <si>
     <t>14966</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14966/53a_projeto_de_lei_058_m_077_-_abertura_de_credito_-_r_r_139.91401-_assit__social_-_serv._acolhimento_a_mulher.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14966/53a_projeto_de_lei_058_m_077_-_abertura_de_credito_-_r_r_139.91401-_assit__social_-_serv._acolhimento_a_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 139.914,01 e dá outras providências.</t>
   </si>
   <si>
     <t>15004</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15004/54a_projeto_de_lei_059_m_078_-_abertura_de_credito_-_r_408.00000_-_convenio_transporte.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15004/54a_projeto_de_lei_059_m_078_-_abertura_de_credito_-_r_408.00000_-_convenio_transporte.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 408.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15005</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15005/54a_projeto_de_lei_060_m_079_-__abertura_de_credito_-_r_30.00000_-_agricultura.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15005/54a_projeto_de_lei_060_m_079_-__abertura_de_credito_-_r_30.00000_-_agricultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 30.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15006</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15006/54a_projeto_de_lei_061_m_080_-_abertura_de_credito_-_r_66.09403__-_repasse_santa_casa_-_portaria_gm_-_ms_90-2023.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15006/54a_projeto_de_lei_061_m_080_-_abertura_de_credito_-_r_66.09403__-_repasse_santa_casa_-_portaria_gm_-_ms_90-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito adicional suplementar e repassar à Associação Lar São Francisco de Assis na Providência de Deus – Santa Casa de Adamantina, auxílio financeiro federal e dá outras providências.</t>
   </si>
   <si>
     <t>15048</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15048/55a_projeto_de_lei_062_m_081_-_sta_casa_r27.35618_mac_estadual_proc._cirur_-_res_ss_82.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15048/55a_projeto_de_lei_062_m_081_-_sta_casa_r27.35618_mac_estadual_proc._cirur_-_res_ss_82.pdf</t>
   </si>
   <si>
     <t>15049</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15049/55a_projeto_de_lei_063_m_082_-_repasse_r_36.18090_para_apae.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15049/55a_projeto_de_lei_063_m_082_-_repasse_r_36.18090_para_apae.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que a Prefeitura do Município de Adamantina possa abrir crédito e repassar para a Associação de Pais e Amigos do Excepcional – APAE Adamantina, e dá outras providências.</t>
   </si>
   <si>
     <t>15050</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15050/55a_projeto_de_lei_064_m_083_-_repasse_r24.03810_carlos_pegoraro.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15050/55a_projeto_de_lei_064_m_083_-_repasse_r24.03810_carlos_pegoraro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito adicional suplementar, repassar recurso para a Instituição Solidária Carlos Pegoraro e dá outras providências.</t>
   </si>
   <si>
     <t>15051</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15051/55a_projeto_de_lei_065_m_084_-_abertura_de_credito_r_350.00000_-_emendas_dep_miguel_lombardi_e_enrico_misasi.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15051/55a_projeto_de_lei_065_m_084_-_abertura_de_credito_r_350.00000_-_emendas_dep_miguel_lombardi_e_enrico_misasi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito adicional suplementar e repassar ao Instituto de Assistência ao Menor de Adamantina - IAMA, Lar Cristão de Meninas de Adamantina e Lar dos Velhos Obra Unida a São Vicente de Paula, subvenção no valor total de R$ 350.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15052</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15052/55a_projeto_de_lei_066_m_085_-_abertura_de_credito_suplementar_unifai_-_r_r_4.410.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15052/55a_projeto_de_lei_066_m_085_-_abertura_de_credito_suplementar_unifai_-_r_r_4.410.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 4.410.000,00 (quatro milhões, quatrocentos e dez mil reais).</t>
   </si>
   <si>
     <t>15053</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15053/55a_projeto_de_lei_067_m_086_-_abertura_de_credito_saude_r_450.00000_-_teto_mac.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15053/55a_projeto_de_lei_067_m_086_-_abertura_de_credito_saude_r_450.00000_-_teto_mac.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 450.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15096</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15096/56_projeto_de_lei_068_m_089_-_dispoe_o_conselho_municipal_de_promocao_e_igualdade_racial.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15096/56_projeto_de_lei_068_m_089_-_dispoe_o_conselho_municipal_de_promocao_e_igualdade_racial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal da Promoção da Igualdade Racial e dá outras providências.</t>
   </si>
   <si>
     <t>15132</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15132/57a_projeto_de_lei_069_m_090_-_abertura_de_credito_especial_assit_social_-_gestao_vig_socio_assist._r_12.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15132/57a_projeto_de_lei_069_m_090_-_abertura_de_credito_especial_assit_social_-_gestao_vig_socio_assist._r_12.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 12.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15133</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15133/57a_projeto_de_lei_070_m_092_-_piso_enfermagem_cnm.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15133/57a_projeto_de_lei_070_m_092_-_piso_enfermagem_cnm.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União para cumprimento da assistência financeira complementar de que trata a Emenda Constitucional 127/2022 e dá outras providencias.</t>
   </si>
   <si>
     <t>15134</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15134/57a_projeto_de_lei_071_m_093_-_dispoe_sobre_proibicao_de_queimadas_urbanas.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15134/57a_projeto_de_lei_071_m_093_-_dispoe_sobre_proibicao_de_queimadas_urbanas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de queimadas urbanas no Município de Adamantina, estabelece penalidades e dá outras providências.</t>
   </si>
   <si>
     <t>15135</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15135/57a_projeto_de_lei_072_m_091_-__ratifica_convalidacao_contrato_consorcio_amnap.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15135/57a_projeto_de_lei_072_m_091_-__ratifica_convalidacao_contrato_consorcio_amnap.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no protocolo de intenções convertido no contrato de consórcio público do consórcio intermunicipal multifinalitário dos municípios da AMNAP – CIM-AMNAP, e dá outras providências.</t>
   </si>
   <si>
     <t>15170</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15170/58a_projeto_de_lei_073_m_094_-_abertura_de_credito_especial__-_r_143.00000_-_servico_de_acolhimento_a_mulher.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15170/58a_projeto_de_lei_073_m_094_-_abertura_de_credito_especial__-_r_143.00000_-_servico_de_acolhimento_a_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 143.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15171</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15171/58a_projeto_de_lei_074_m_095_-_abertura_de_credito_especial_r_323.37178_-_lei_paulo_gustavo.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15171/58a_projeto_de_lei_074_m_095_-_abertura_de_credito_especial_r_323.37178_-_lei_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 323.371,78 e dá outras providências.</t>
   </si>
   <si>
     <t>15172</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15172/58a_projeto_de_lei_075_m_096_-_abertura_de_credito_-_r_1.778.40000_-_vencimento_e_vantagens.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15172/58a_projeto_de_lei_075_m_096_-_abertura_de_credito_-_r_1.778.40000_-_vencimento_e_vantagens.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 1.778.400,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15173</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15173/58a_projeto_de_lei_076_m_097_-_dispoe_sobre_o_prolongamento_da_rua_santa_catarina.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15173/58a_projeto_de_lei_076_m_097_-_dispoe_sobre_o_prolongamento_da_rua_santa_catarina.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o prolongamento da Rua Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>15174</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15174/58a_projeto_de_lei_077_m_098_-_desafetacao_areas_lc_421_422_423_e_424_-_investiduras.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15174/58a_projeto_de_lei_077_m_098_-_desafetacao_areas_lc_421_422_423_e_424_-_investiduras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transformação das áreas descritas e dá outras providências</t>
   </si>
   <si>
     <t>15216</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15216/59a_projeto_de_lei_078_m_099_-_abertura_de_credito_suplementar_r_100.00000_-_assistencia.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15216/59a_projeto_de_lei_078_m_099_-_abertura_de_credito_suplementar_r_100.00000_-_assistencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 100.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15217</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15217/59a_projeto_de_lei_079_m_101_-_repasse_clinica_pai_nosso_lar_r_100_00000_-_portaria_gm_-_ms_544-2023.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15217/59a_projeto_de_lei_079_m_101_-_repasse_clinica_pai_nosso_lar_r_100_00000_-_portaria_gm_-_ms_544-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito adicional suplementar e repassar à Clinica de Repouso Nosso Lar de Adamantina, auxílio financeiro federal e dá outras providências.</t>
   </si>
   <si>
     <t>15218</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15218/59a_projeto_de_lei_080_m_102_-_abertura_de_credito_especial_unifai_-_r__70.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15218/59a_projeto_de_lei_080_m_102_-_abertura_de_credito_especial_unifai_-_r__70.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 70.000,00 (setenta mil reais).</t>
   </si>
   <si>
     <t>15219</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15219/59a_projeto_de_lei_081_m_103_-_abertura_de_credito_r_445.00000_campos_de_futebol_e_pdv.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15219/59a_projeto_de_lei_081_m_103_-_abertura_de_credito_r_445.00000_campos_de_futebol_e_pdv.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 445.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15220</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15220/59a_projeto_de_lei_082_m_104_-_plano_de_demissao_voluntario_incentivado_-_pdv_-_outubro_1.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15220/59a_projeto_de_lei_082_m_104_-_plano_de_demissao_voluntario_incentivado_-_pdv_-_outubro_1.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Desligamento Voluntário Incentivado – PDVI, do Poder Executivo Municipal de Adamantina, Estado de São Paulo.</t>
   </si>
   <si>
     <t>15262</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15262/59a_projeto_de_lei_083_m_105_-_abertura_de_credito_r_2.455.90000__varias_secretarias.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15262/59a_projeto_de_lei_083_m_105_-_abertura_de_credito_r_2.455.90000__varias_secretarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 2.455.900,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15263</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15263/59a_projeto_de_lei_084_m_106_-_abertura_de_credito_r_386.00000_-_merenda.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15263/59a_projeto_de_lei_084_m_106_-_abertura_de_credito_r_386.00000_-_merenda.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 386.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15264</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15264/59a_projeto_de_lei_085_m_107_-_repasse_cooperadam_r_r_59.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15264/59a_projeto_de_lei_085_m_107_-_repasse_cooperadam_r_r_59.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina repassar à Cooperativa de Trabalho dos Catadores de Materiais Recicláveis de Adamantina – COOPERADAM, recursos financeiros e dá outras providências.</t>
   </si>
   <si>
     <t>15265</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15265/59a_projeto_de_lei_086_m_108_-_abertura_de_credito_r_4.890.00000_-_saude_e_educacao_fundeb.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15265/59a_projeto_de_lei_086_m_108_-_abertura_de_credito_r_4.890.00000_-_saude_e_educacao_fundeb.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 4.890.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15267</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15267/60a_projeto_de_lei_087_m_109_-_concessao_subvencoes_e_contribuicoes_2024.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15267/60a_projeto_de_lei_087_m_109_-_concessao_subvencoes_e_contribuicoes_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenções, auxílios, contribuições e convênios, termo de colaboração/fomento.</t>
   </si>
   <si>
     <t>15268</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15268/60a_projeto_de_lei_088_m_110_-_loa_2024.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15268/60a_projeto_de_lei_088_m_110_-_loa_2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Adamantina para o exercício de 2024.</t>
   </si>
   <si>
     <t>15269</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15269/60a_projeto_de_lei_089_m_111_-_abertura_de_credito_saude_teto_mac_-_r_900.0000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15269/60a_projeto_de_lei_089_m_111_-_abertura_de_credito_saude_teto_mac_-_r_900.0000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 900.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15299</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, ALCIO IKEDA, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15299/61a_projeto_de_lei_090_-_residencial_jardim_botanico.doc.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15299/61a_projeto_de_lei_090_-_residencial_jardim_botanico.doc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de próprios públicos do Residencial Jardim Botânico</t>
   </si>
   <si>
     <t>15300</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15300/61a_projeto_de_lei_091_m_112_-_pl_abono_natalino_aos_servidores.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15300/61a_projeto_de_lei_091_m_112_-_pl_abono_natalino_aos_servidores.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Chefe do Poder Executivo possa conceder abono especial aos servidores ativos e inativos da Administração Direta do Município de Adamantina e dá outras providências.</t>
   </si>
   <si>
     <t>15301</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15301/61a_projeto_de_lei_092_m_113_-_abertura_de_credito_r_645.00000_-_saude_assistencia_e_rcc.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15301/61a_projeto_de_lei_092_m_113_-_abertura_de_credito_r_645.00000_-_saude_assistencia_e_rcc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 645.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15302</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15302/61a_projeto_de_lei_093_m_114_-_repasse_p_sta_casa_r500.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15302/61a_projeto_de_lei_093_m_114_-_repasse_p_sta_casa_r500.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito adicional suplementar e repassar à Associação Lar São Francisco de Assis na Providência de Deus – Santa Casa de Adamantina, auxílio financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>15303</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15303/61a_projeto_de_lei_094_m_115_-_abertura_de_credito_especial_unifai_-_r__1.650.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15303/61a_projeto_de_lei_094_m_115_-_abertura_de_credito_especial_unifai_-_r__1.650.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 1.650.000,00 (um milhão, seiscentos e cinquenta mil reais).</t>
   </si>
   <si>
     <t>15304</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15304/61a_projeto_de_lei_095_-_m_117_-_repasse_lar_dos_velhos_r100.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15304/61a_projeto_de_lei_095_-_m_117_-_repasse_lar_dos_velhos_r100.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para a Prefeitura do Município de Adamantina abrir crédito adicional suplementar e repassar ao Lar dos Velhos Obra Unida a Sociedade de São Vicente de Paulo de Adamantina (Lar dos Velhos Adamantina), auxílio financeiro e dá outras providências.</t>
   </si>
   <si>
     <t>15305</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15305/61a_projeto_de_lei_096_-_m_118_-_autoriza_celebrar_convenio_lucelia_e_osvaldo_cruz_-_serv._acolhimento_a_mulher.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15305/61a_projeto_de_lei_096_-_m_118_-_autoriza_celebrar_convenio_lucelia_e_osvaldo_cruz_-_serv._acolhimento_a_mulher.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar convênio com os Municípios de Osvaldo Cruz e de Lucélia, de forma específica, para a implantação e execução do serviço de acolhimento institucional destinado às mulheres  que  estejam vivenciando situações de violência e dá outras providências.</t>
   </si>
   <si>
     <t>15306</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15306/61a_projeto_de_lei_097_-_m_119_-_autoriza_majorar__subsidio_tarifario_mensal_para_operacionalizacao_do_transporte_coletivo_-_3.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15306/61a_projeto_de_lei_097_-_m_119_-_autoriza_majorar__subsidio_tarifario_mensal_para_operacionalizacao_do_transporte_coletivo_-_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal n.º 3.958, de 19 de dezembro de 2019, que autoriza o Poder Executivo Municipal a instituir subsídio tarifário mensal para a operacionalização dos serviços de transporte coletivo urbano no município de Adamantina e dá outras providências.</t>
   </si>
   <si>
     <t>15339</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15339/62a_projeto_de_lei_098_m_120_-_repasse_clinica_pai_nosso_lar_r_80.00000_-_portaria_gm_-_ms_1_300-2023.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15339/62a_projeto_de_lei_098_m_120_-_repasse_clinica_pai_nosso_lar_r_80.00000_-_portaria_gm_-_ms_1_300-2023.pdf</t>
   </si>
   <si>
     <t>15340</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15340/62a_projeto_de_lei_099_m_121_-_abertura_de_credito__especial_-_academia_ao_ar_livre_r_42.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15340/62a_projeto_de_lei_099_m_121_-_abertura_de_credito__especial_-_academia_ao_ar_livre_r_42.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 42.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15341</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15341/62a_projeto_de_lei_100_m_122_-_abertura_de_cred.__especial_vestiario_jd_brasil_r_251.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15341/62a_projeto_de_lei_100_m_122_-_abertura_de_cred.__especial_vestiario_jd_brasil_r_251.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 251.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15342</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15342/62a_projeto_de_lei_101_m_123_-_pl_abono_natalino_aos_servidores_unifai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15342/62a_projeto_de_lei_101_m_123_-_pl_abono_natalino_aos_servidores_unifai.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Centro Universitário de Adamantina - UNIFAI possa conceder abono natalino especial aos servidores da instituição e dá outras providências.</t>
   </si>
   <si>
     <t>15343</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15343/62a_projeto_de_lei_102_m_124_-_abertura_de_credito_r_44.00000_-_transporte_educacao.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15343/62a_projeto_de_lei_102_m_124_-_abertura_de_credito_r_44.00000_-_transporte_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 44.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15344</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15344/62a_projeto_de_lei_103_m_126_-_abertura_de_credito_suplementar_-_convenio_polesportivo_r_91.00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15344/62a_projeto_de_lei_103_m_126_-_abertura_de_credito_suplementar_-_convenio_polesportivo_r_91.00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 91.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15345</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15345/62a_projeto_de_lei_104_m_127_-_denomina_a_praca_celso_osmar_mastellini.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15345/62a_projeto_de_lei_104_m_127_-_denomina_a_praca_celso_osmar_mastellini.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do Sistema de Lazer “Srº Celso Osmar Mastellini ”.</t>
   </si>
   <si>
     <t>15346</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15346/62a_projeto_de_lei_105_m_129_-_abertura_de_credito_-_devolucao_cdhu_r_51.30000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15346/62a_projeto_de_lei_105_m_129_-_abertura_de_credito_-_devolucao_cdhu_r_51.30000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 51.300,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15347</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15347/62a_projeto_de_lei_106_m_130_-_abertura_de_credito_educacao_fundeb_r_2.763.90000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15347/62a_projeto_de_lei_106_m_130_-_abertura_de_credito_educacao_fundeb_r_2.763.90000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 2.763.900,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15348</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15348/62a_projeto_de_lei_107_m_131_-_abertura_de_credito_suplementar_unifai_-_r_5_390_00000.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15348/62a_projeto_de_lei_107_m_131_-_abertura_de_credito_suplementar_unifai_-_r_5_390_00000.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina no valor total de R$ 5.390.000,00 (cinco milhões, trezentos e noventa mil reais).</t>
   </si>
   <si>
     <t>15349</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15349/62a_projeto_de_lei_108_m_132_-_abertura_de_credito_r_20.00000_-_transporte_educacao_proprio.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15349/62a_projeto_de_lei_108_m_132_-_abertura_de_credito_r_20.00000_-_transporte_educacao_proprio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar ao Orçamento da Prefeitura do Município de Adamantina, no valor total de R$ 20.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>15350</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15350/62a_projeto_de_lei_109_m_135_-_autoriza_contratar_financiamento_caixa_federal.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15350/62a_projeto_de_lei_109_m_135_-_autoriza_contratar_financiamento_caixa_federal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com a Caixa Econômica Federal, e dá outras providências</t>
   </si>
   <si>
     <t>15360</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15360/63a_projeto_de_lei_110_-_subsidio_prefeito_vice_e_secretarios.docx.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15360/63a_projeto_de_lei_110_-_subsidio_prefeito_vice_e_secretarios.docx.pdf</t>
   </si>
   <si>
     <t>Estabelece os subsídios do Prefeito, do Vice-Prefeito e dos Secretários Municipais para o mandato referente ao período de 2025 a 2028</t>
   </si>
   <si>
     <t>15361</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15361/63a_projeto_de_lei_111_m_137_-_abertura_de_credito_-_repasse_cdhu_r_51.30000_proj_tec_social.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15361/63a_projeto_de_lei_111_m_137_-_abertura_de_credito_-_repasse_cdhu_r_51.30000_proj_tec_social.pdf</t>
   </si>
   <si>
     <t>15362</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15362/63a_projeto_de_lei_112_m_138_-_concessao_de_beneficio_eventual_-_situacao_de_desastre_e_calamidade_2.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15362/63a_projeto_de_lei_112_m_138_-_concessao_de_beneficio_eventual_-_situacao_de_desastre_e_calamidade_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio em situações de Desastre, Emergência e de Calamidade Pública, previsto na Lei Municipal nº 3.745, de 22 de fevereiro de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>15363</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15363/63a_projeto_de_lei_113_m_139_-_autoriza_contratar_financiamento_caixa_federal_-_recape_e_galerias.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15363/63a_projeto_de_lei_113_m_139_-_autoriza_contratar_financiamento_caixa_federal_-_recape_e_galerias.pdf</t>
   </si>
   <si>
     <t>15372</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15372/64a_projeto_de_lei_114_-_m_140_-_atualizacao_lei_das_antenas_-_5g.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15372/64a_projeto_de_lei_114_-_m_140_-_atualizacao_lei_das_antenas_-_5g.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>15373</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15373/64a_projeto_de_lei_115_m_141_-_renovacao_termo_de_colaboracao_unifai_e_santa_casa_-_estgio_e_atividades_de_ensino.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15373/64a_projeto_de_lei_115_m_141_-_renovacao_termo_de_colaboracao_unifai_e_santa_casa_-_estgio_e_atividades_de_ensino.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Centro Universitário de Adamantina - UNIFAI possa formalizar Termo de Colaboração com a Associação Lar São Francisco de Assis na Providência de Deus, nos termos da Lei Federal n. 13.019/14 e suas alterações e dá outras providências.</t>
   </si>
   <si>
     <t>15429</t>
   </si>
   <si>
     <t>Hélio José dos Santos, BIGODE, Cid José Aparecido dos Santos, NORIKO ONISHI SAITO, RAFAEL PACHECO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15429/65a_projeto_de_lei_116.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15429/65a_projeto_de_lei_116.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de logradouros públicos do Residencial Santa Helena</t>
   </si>
   <si>
     <t>15428</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15428/projeto_de_lei_117__m_142_-_autoriza_contratar_financiamento_caixa_federal_-_recape_e_galerias.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15428/projeto_de_lei_117__m_142_-_autoriza_contratar_financiamento_caixa_federal_-_recape_e_galerias.pdf</t>
   </si>
   <si>
     <t>15445</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15445/65a_projeto_de_lei_118_m_143_-_altera_o_artigo_2o_da_lei_3765_-_altera_composicao_comtur.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15445/65a_projeto_de_lei_118_m_143_-_altera_o_artigo_2o_da_lei_3765_-_altera_composicao_comtur.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do artigo 2º da Lei nº 3.765, de 11 de julho de 2017, alterada pela Lei nº 3.831, de 03 de julho de 2018, e dá outras providências.</t>
   </si>
   <si>
     <t>14806</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14806/50a_projeto_de_resolucao_001_mesa_da_camara_-_conducao_de_veiculos_oficiais_da_cma.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14806/50a_projeto_de_resolucao_001_mesa_da_camara_-_conducao_de_veiculos_oficiais_da_cma.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de medidas de controle sobre a utilização e condução dos veículos oficiais da Câmara Municipal de Adamantina e dá outras providências.</t>
   </si>
   <si>
     <t>15364</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15364/63a_projeto_de_resolucao_002_-_subsidio_dos_vereadores_para_19a_legislatura.docx.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15364/63a_projeto_de_resolucao_002_-_subsidio_dos_vereadores_para_19a_legislatura.docx.pdf</t>
   </si>
   <si>
     <t>Fixa o subsídio dos Vereadores para a 19ª Legislatura, período de 2025 a 2028</t>
   </si>
   <si>
     <t>14453</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14453/requerimento_001_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14453/requerimento_001_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o projeto da construção da nova ponte do Córrego do Rancho, solicitando também cópia do mesmo.</t>
   </si>
   <si>
     <t>14454</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14454/requerimento_002_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14454/requerimento_002_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Antônio Carlos Rodrigues, recursos financeiros no valor de R$ 800 mil reais, para serem alocados na construção de duas pontes da zona rural, uma que liga a Estrada José Bocardi ao Bairro Boa Vista e a outra localizada na Vicinal Geraldo Jordão, principal acesso ao bairro Córrego do Rancho.</t>
   </si>
   <si>
     <t>14455</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14455/requerimento_003_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14455/requerimento_003_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Prof. Renato Feder, Secretário Estadual de Educação e do Dr. Tarcísio de Freitas, Governador do Estado, que seja alterado o Artigo 14 da Resolução SEDUC-87/2022.</t>
   </si>
   <si>
     <t>14456</t>
   </si>
   <si>
     <t>Hélio José dos Santos, NORIKO ONISHI SAITO, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14456/requerimento_004_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14456/requerimento_004_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Dr. Arlindo Chinaglia, Deputado Federal, a liberação de recursos financeiros, com vistas à construção de um Ginásio Poliesportivo - Modelo I, na área onde está localizado o “Campo do Marroco”, na Vila Joaquina.</t>
   </si>
   <si>
     <t>14457</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14457/requerimento_004_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14457/requerimento_004_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Dr. Arlindo Chinaglia, Deputado Federal, Emenda no valor de R$200 mil, a serem alocados no custeio do Polo de Atividades Integradas (PAI) Nosso Lar de Adamantina.</t>
   </si>
   <si>
     <t>14458</t>
   </si>
   <si>
     <t>PAULO CERVELHEIRA, BIGODE</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14458/requerimento_005_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14458/requerimento_005_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a finalidade do veículo Caminhonete 4/4 L200 Triton, cedida ao nosso município pelo Governo do Estado.</t>
   </si>
   <si>
     <t>14459</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14459/requerimento_007_-_unifai_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14459/requerimento_007_-_unifai_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Processo Judicial envolvendo o direito de utilização da marca “UniFAI” (Centro Universitário de Adamantina e Centro Universitário de Assunção).</t>
   </si>
   <si>
     <t>14460</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14460/requerimento_008_-_parque_itaipus_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14460/requerimento_008_-_parque_itaipus_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre as providências adotadas acerca do Parque Itaipus em relação aos problemas de captação de águas pluviais.</t>
   </si>
   <si>
     <t>14461</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14461/requerimento_009_-_assistencia_social_casas_populares_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14461/requerimento_009_-_assistencia_social_casas_populares_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações da Secretaria Municipal de Assistência Social, informações detalhadas sobre a situação atual das casas populares do Mário Covas, que serão utilizadas em programas da assistência social.</t>
   </si>
   <si>
     <t>14462</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14462/requerimento_010_-_saude_-_rename_-_medicamentos_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14462/requerimento_010_-_saude_-_rename_-_medicamentos_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o RENAME (Relação Nacional de Medicamentos Essenciais), acerca dos itens disponíveis e indisponíveis na Farmácia do Posto de Saúde da Prefeitura, indicando o motivo de eventuais faltas de medicamentos.</t>
   </si>
   <si>
     <t>14463</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14463/requerimento_011_-_unifai_-_emendas_projetos_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14463/requerimento_011_-_unifai_-_emendas_projetos_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar possíveis apoios à UNIFAI, visando pedir Emendas Parlamentares.</t>
   </si>
   <si>
     <t>14464</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14464/requerimento_012_-_prefeitura_-_emendas_projetos_43a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14464/requerimento_012_-_prefeitura_-_emendas_projetos_43a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam estudar possíveis pedidos de emendas de interesse da Prefeitura.</t>
   </si>
   <si>
     <t>14506</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, NORIKO ONISHI SAITO, PAULO CERVELHEIRA, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14506/requerimento_013_-_pedra_bica_corrida_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14506/requerimento_013_-_pedra_bica_corrida_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre as estradas rurais que receberam melhorias com a aplicação da pedra bica corrida nos anos de 2021 e 2022.</t>
   </si>
   <si>
     <t>14507</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, ALCIO IKEDA, Cid José Aparecido dos Santos, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14507/requerimento_014_-_recapeamento_asfaltico_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14507/requerimento_014_-_recapeamento_asfaltico_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam relação de vias públicas definidas para receber recapeamento asfáltico (com licitação em andamento, ou ainda a ser realizada) e as que foram selecionadas por parte da Secretaria de Obras.</t>
   </si>
   <si>
     <t>14508</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14508/requerimento_015_-_publicacao_em_redes_sociais_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14508/requerimento_015_-_publicacao_em_redes_sociais_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os contratos vigentes da prefeitura que versam sobre a produção e publicação de conteúdos, gerenciamento e manutenção de redes sociais.</t>
   </si>
   <si>
     <t>14509</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14509/requerimento_016_-_emenda_bruno_lima_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14509/requerimento_016_-_emenda_bruno_lima_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre qual fase se encontra a execução da Emenda no valor de R$ 100 mil reais do então Deputado Estadual Delegado Bruno Lima.</t>
   </si>
   <si>
     <t>14510</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14510/requerimento_017_-_castramovel_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14510/requerimento_017_-_castramovel_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o Castramóvel em Adamantina.</t>
   </si>
   <si>
     <t>14511</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14511/requerimento_018_-_transporte_de_alunos_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14511/requerimento_018_-_transporte_de_alunos_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre os veículos que estão em circulação para o transporte de alunos da rede pública municipal de ensino, bem como de alunos da rede estadual.</t>
   </si>
   <si>
     <t>14512</t>
   </si>
   <si>
     <t>ALCIO IKEDA, Cid José Aparecido dos Santos, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14512/requerimento_019_-_plano_de_carreira_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14512/requerimento_019_-_plano_de_carreira_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o Plano de Carreira e Vencimentos dos Procuradores Municipais.</t>
   </si>
   <si>
     <t>14513</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14513/requerimento_020_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14513/requerimento_020_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Senhora Letícia Aguiar, Deputada Estadual, a liberação de recursos no valor de R$ 120 mil, a serem alocados no custeio e manutenção das imprescindíveis atividades desenvolvidas pela Rede de Combate ao Câncer de Adamantina.</t>
   </si>
   <si>
     <t>14514</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14514/requerimento_021_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14514/requerimento_021_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Dr. Márcio Alvino, Deputado Federal, uma Emenda no valor de R$ 100 mil, a serem alocados no custeio e manutenção das atividades desenvolvidas pela APAE de Adamantina.</t>
   </si>
   <si>
     <t>14515</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14515/requerimento_022_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14515/requerimento_022_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Dr. Paulo Freire Costa, Deputado Federal, Emenda no valor de R$120 mil, a serem alocados no custeio e manutenção das atividades desenvolvidas pelo Lar dos Velhinhos de Adamantina.</t>
   </si>
   <si>
     <t>14516</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14516/requerimento_023_44a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14516/requerimento_023_44a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o redutor de velocidade colocado na Av. Rio Branco, entre as Ruas Palmeira e Bazílio Marin.</t>
   </si>
   <si>
     <t>14546</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14546/requerimento_024_-_mara_gabrilli_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14546/requerimento_024_-_mara_gabrilli_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Senadora Mara Gabrilli a inclusão de emenda parlamentar no valor de R$ 500 mil reais, para serem alocados na saúde de nosso município, para compra de equipamentos e medicamentos às famílias de baixa renda.</t>
   </si>
   <si>
     <t>14547</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14547/requerimento_025_-_pedido_de_informacao_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14547/requerimento_025_-_pedido_de_informacao_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre algum projeto no sentido de mudar a sede da Prefeitura para outra localidade em andamento.</t>
   </si>
   <si>
     <t>14548</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14548/requerimento_026_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14548/requerimento_026_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre o horário de funcionamento da UBS do Jd. Adamantina</t>
   </si>
   <si>
     <t>14549</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14549/requerimento_027_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14549/requerimento_027_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre quantos casos positivos de dengue já foram registrados em nossa cidade até a presente data.</t>
   </si>
   <si>
     <t>14550</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14550/requerimento_028_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14550/requerimento_028_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Milton Leite, a inclusão de emenda ao Orçamento do Estado para o ano de 2024 no valor de R$ 300 mil reais, a serem alocados no custeio do Polo de Atividades Integradas (PAI) Nosso Lar.</t>
   </si>
   <si>
     <t>14551</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14551/requerimento_029_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14551/requerimento_029_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Senhora Letícia Aguiar, Deputada Estadual, a liberação de kits de material esportivo para o município de Adamantina para este ano de 2023.</t>
   </si>
   <si>
     <t>14552</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14552/requerimento_030_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14552/requerimento_030_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Dr. Tarcísio de Freitas, Governador do Estado e o Prof. Renato Feder, Secretário Estadual de Educação, com o objetivo de estender o reajuste de 15% a todos os gestores, professores e funcionários da ativa e aos aposentados, pertencentes à Pasta da Educação do Estado de São Paulo.</t>
   </si>
   <si>
     <t>14553</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14553/requerimento_031_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14553/requerimento_031_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Dr. Tarcísio de Freitas, Governador do Estado e o Prof. Renato Feder, Secretário Estadual de Educação, visando envidar os esforços necessários com o objetivo de aumentar o valor do auxílio alimentação dos profissionais da educação do Estado de São Paulo, passando dos atuais R$12,00 para R$25,00.</t>
   </si>
   <si>
     <t>14554</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14554/requerimento_032_-_ecoville_i_e_ii_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14554/requerimento_032_-_ecoville_i_e_ii_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações dos condomínios Ecoville I e II em relação à cobrança da taxa de iluminação pública e se ela é realizada da mesma forma que em outros bairros do município.</t>
   </si>
   <si>
     <t>14555</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14555/requerimento_033_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14555/requerimento_033_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, a liberação de recursos financeiros para reforma dos sanitários do Ginásio de Esportes Paulo Camargo de Adamantina, instalações de parques infantis e academia ao ar livre no Residencial Aliança, obras de infraestrutura urbana e para serem alocados em diferentes áreas.</t>
   </si>
   <si>
     <t>14556</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14556/requerimento_034_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14556/requerimento_034_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Gilberto Nascimento, a inclusão de emendas para o Polo de Atividades Integradas da Clínica PAI Nosso Lar e ao Instituto de Assistência ao Menor de Adamantina Santo Cheraria.</t>
   </si>
   <si>
     <t>14557</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14557/requerimento_035_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14557/requerimento_035_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações em relação às lombadas eletrônicas.</t>
   </si>
   <si>
     <t>14603</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14603/requerimento_036_45a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14603/requerimento_036_45a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informar se o projeto de construção da nova ponte do Córrego do Rancho já foi concluído.</t>
   </si>
   <si>
     <t>14605</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14605/requerimento_037_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14605/requerimento_037_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prof. André do Prado, Deputado Estadual, a liberação de kits de livros à Biblioteca Pública Municipal, constituído, sobretudo, por publicações de literatura infanto-juvenil, contos e poesias.</t>
   </si>
   <si>
     <t>14606</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14606/requerimento_038_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14606/requerimento_038_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prof. André do Prado, Deputado Estadual, a liberação de kits de sementes de hortaliças, a ser distribuídos às entidades assistenciais, unidades escolares e comunidades que mantêm programas de hortas comunitárias.</t>
   </si>
   <si>
     <t>14607</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14607/requerimento_039_-_via_de_acesso_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14607/requerimento_039_-_via_de_acesso_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações em relação ao trânsito na Via de Acesso, proximidades da Fisioclínica da UniFAI e do entroncamento com a Rua Francisco Troncon.</t>
   </si>
   <si>
     <t>14608</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14608/requerimento_040_-_vale_aimentacao_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14608/requerimento_040_-_vale_aimentacao_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Vale Alimentação dos servidores da Prefeitura e sobre a concessão de aumento real aos seus servidores em abril.</t>
   </si>
   <si>
     <t>14609</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14609/requerimento_041_-_desenvolve_sp_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14609/requerimento_041_-_desenvolve_sp_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações em relação aos financiamentos autorizados pela Câmara através do programa Desenvolve – SP.</t>
   </si>
   <si>
     <t>14610</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14610/requerimento_042_-_sabesp_46a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14610/requerimento_042_-_sabesp_46a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o vazamento de esgoto em dias de chuva no “PV” instalado no Parque dos Pioneiros e se é de conhecimento da SABESP e da Prefeitura os problemas de vazamento?</t>
   </si>
   <si>
     <t>14675</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14675/requerimento_043_-_pedido_de_informacao_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14675/requerimento_043_-_pedido_de_informacao_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o contrato firmado entre a Prefeitura com a empresa responsável pela substituição de lâmpadas queimadas na cidade.</t>
   </si>
   <si>
     <t>14676</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14676/requerimento_044_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14676/requerimento_044_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prof. André do Prado, Deputado Estadual e Presidente da Assembleia Legislativa, a liberação de recursos financeiros para a instalação de uma academia ao ar livre no Bairro Parque do Sol.</t>
   </si>
   <si>
     <t>14677</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14677/requerimento_045_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14677/requerimento_045_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Dr. Arlindo Chinaglia, exemplar Deputado Federal, a liberação de recursos financeiros no valor de R$250 mil, a serem investidos em ações, programas ou projetos educacionais voltados à Secretaria Mun. de Educação.</t>
   </si>
   <si>
     <t>14678</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14678/requerimento_046_47a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14678/requerimento_046_47a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja oficiado o Prof. André do Prado, Deputado Estadual e Presidente da Assembleia Legislativa, analisar a possibilidade da inclusão do município de Adamantina na “Campanha Inverno Solidário/2023”.</t>
   </si>
   <si>
     <t>14717</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14717/requerimento_047_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14717/requerimento_047_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre qual o motivo da fila de espera para realização de exames médicos em Adamantina.</t>
   </si>
   <si>
     <t>14718</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14718/requerimento_048_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14718/requerimento_048_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Dra. Mara Gabrilli, Senadora, a inclusão de uma emenda no valor de R$250 mil, para custeio e manutenção da Santa Casa de Adamantina.</t>
   </si>
   <si>
     <t>14719</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14719/requerimento_049_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14719/requerimento_049_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Senhora Letícia Aguiar, Deputada Estadual, a liberação de recursos financeiros no valor no valor de R$ 100 mil, para custeio e manutenção das atividades desenvolvidas pelo Lar dos Velhinhos de Adamantina.</t>
   </si>
   <si>
     <t>14720</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14720/requerimento_050_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14720/requerimento_050_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os funcionários pintores da Secretaria Municipal de Planejamento, responsáveis pela pintura dos sinais de trânsito.</t>
   </si>
   <si>
     <t>14721</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14721/requerimento_051_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14721/requerimento_051_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os motivos que ainda não foram escritos os nomes das ruas nos postes do bairro Jardim das Primaveras.</t>
   </si>
   <si>
     <t>14722</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14722/requerimento_052_-_convocacao_secretario_de_planejamento_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14722/requerimento_052_-_convocacao_secretario_de_planejamento_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita seja convocado o Secretário de Planejamento, João Vitor Marega, para informações sobre o trânsito municipal e sobre o departamento de engenharia.</t>
   </si>
   <si>
     <t>14723</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/</t>
   </si>
   <si>
     <t>proposição retirada da pauta a pedido do Vereador Alcio Ikeda</t>
   </si>
   <si>
     <t>14724</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14724/requerimento_054_-_reitera_murilo_jaccoud_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14724/requerimento_054_-_reitera_murilo_jaccoud_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a insuficiência de drenagem pluvial no Conjunto Habitacional Murilo Jaccoud (Pq. Itamarati).</t>
   </si>
   <si>
     <t>14725</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14725/requerimento_055_-_doacao_materiais_mario_covas_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14725/requerimento_055_-_doacao_materiais_mario_covas_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre parceria por parte da Prefeitura, no sentido de doação ou concessão de qualquer natureza, de materiais de construção (como tinta e outros), para membros da associação de moradores do bairro Mário Covas.</t>
   </si>
   <si>
     <t>14726</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14726/requerimento_056_-_pedido_de_recursos_-_apae_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14726/requerimento_056_-_pedido_de_recursos_-_apae_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Valéria Bolsonaro, recursos para a aquisição de uma Van de 16 lugares para a utilização da APAE de Adamantina.</t>
   </si>
   <si>
     <t>14727</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14727/requerimento_057_-_recursos_van_apae_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14727/requerimento_057_-_recursos_van_apae_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Clarice Ganem, recursos para a aquisição de uma Van de 16 lugares para a utilização da APAE de Adamantina.</t>
   </si>
   <si>
     <t>14728</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14728/requerimento_058_-_recursos_cultura_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14728/requerimento_058_-_recursos_cultura_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Federal Renata Abreu, emenda parlamentar R$ 150.000,00 para a aquisição de equipamentos para a Secretaria Municipal de Cultura e Turismo de Adamantina.</t>
   </si>
   <si>
     <t>14729</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14729/requerimento_059_-_recursos_cultura_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14729/requerimento_059_-_recursos_cultura_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Clarice Ganem, emenda parlamentar de R$150.000,00, para a aquisição de equipamentos para a Secretaria Municipal de Cultura e Turismo de Adamantina.</t>
   </si>
   <si>
     <t>14730</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14730/requerimento_060_-_recursos_cultura_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14730/requerimento_060_-_recursos_cultura_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Ricardo França, Emenda Parlamentar de R$150.000,00, para a aquisição de equipamentos para a Secretaria Municipal de Cultura e Turismo de Adamantina.</t>
   </si>
   <si>
     <t>14731</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14731/requerimento_061_-_recursos_cultura_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14731/requerimento_061_-_recursos_cultura_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Gerson Pessoa, emenda parlamentar R$150.000,00 para a aquisição de equipamentos para a Secretaria Municipal de Cultura e Turismo de Adamantina.</t>
   </si>
   <si>
     <t>14732</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14732/requerimento_062_-_recursos_pai_nosso_lar_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14732/requerimento_062_-_recursos_pai_nosso_lar_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Ricardo França, Emenda Parlamentar R$150.000,00 para custeio da Clínica de Repouso Nosso Lar.</t>
   </si>
   <si>
     <t>14733</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14733/requerimento_063_-_recursos_pai_nosso_lar_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14733/requerimento_063_-_recursos_pai_nosso_lar_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Clarice Ganem, emenda parlamentar R$150.000,00, para a Clínica de Repouso Nosso Lar, a fim de que seja utilizada como custeio no projeto do PAI Nosso Lar.</t>
   </si>
   <si>
     <t>14734</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14734/requerimento_064_-_pai_nosso_lar_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14734/requerimento_064_-_pai_nosso_lar_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Federal Renata Abreu, emenda parlamentar de R$ 250.000,00 para custeio do PAI – Polo de Atividades Integradas Nosso Lar, neste Município de Adamantina/SP.</t>
   </si>
   <si>
     <t>14735</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14735/requerimento_065_-_recursos_pai_nosso_lar_48a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14735/requerimento_065_-_recursos_pai_nosso_lar_48a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Gerson Pessoa, emenda parlamentar R$150.000,00 para custeio do PAI Nosso Lar de Adamantina.</t>
   </si>
   <si>
     <t>14768</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14768/requerimento_066_-_arnaldo_jardim_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14768/requerimento_066_-_arnaldo_jardim_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja encaminhado ofício ao Deputado Federal Arnaldo Jardim, a fim de apresentar emenda ao orçamento da União no valor de R$ 250.000,00, para ser utilizado em reformas e outras melhorias em pontes de nosso município.</t>
   </si>
   <si>
     <t>14769</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14769/requerimento_067_-_mara_gabrilli_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14769/requerimento_067_-_mara_gabrilli_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Senadora Mara Gabrilli a apresentação de emenda no valor de R$400.000,00, para custeio na área de saúde do nosso município.</t>
   </si>
   <si>
     <t>14770</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14770/requerimento_068_-__equipamentos_recursos_covid-19_-_tomografo_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14770/requerimento_068_-__equipamentos_recursos_covid-19_-_tomografo_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os bens patrimoniais adquiridos pela Prefeitura e pela Santa Casa através de recursos recebidos para o combate à COVID-19.</t>
   </si>
   <si>
     <t>14771</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14771/requerimento_069_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14771/requerimento_069_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Senhora Letícia Aguiar, Deputada Estadual, a liberação de recursos financeiros no valor no valor de R$ 100 mil, a serem alocados no custeio e manutenção das atividades desenvolvidas pelo Lar dos Velhinhos de Adamantina</t>
   </si>
   <si>
     <t>14772</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14772/requerimento_070_49a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14772/requerimento_070_49a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações projeto que visa a reforma geral do Terminal Rodoviário de Adamantina “Tamoto Matuoka”.</t>
   </si>
   <si>
     <t>14808</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14808/requerimento_071_-_dani_alonso_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14808/requerimento_071_-_dani_alonso_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Dani Alonso, emenda no valor de R$ 200.000,00, para ser utilizado pela Secretaria Municipal de Cultura para o desenvolvimento de vários projetos culturais.</t>
   </si>
   <si>
     <t>14809</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14809/requerimento_072_-_capitao_augusto_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14809/requerimento_072_-_capitao_augusto_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Capitão Augusto, a apresentação de emenda no valor de R$ 400.000,00, para serem utilizados em obras de infraestrutura no Poliesportivo de nossa cidade.</t>
   </si>
   <si>
     <t>14810</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14810/requerimento_073_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14810/requerimento_073_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Dr. Tarcísio de Freitas, Governador do Estado e ao Prof. Renato Feder, Secretário Estadual de Educação, conceder um reajuste de 20% a todos os gestores, professores e funcionários da ativa, aposentados e pensionistas, pertencentes à Pasta da Educação do Estado de São Paulo.</t>
   </si>
   <si>
     <t>14811</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14811/requerimento_074_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14811/requerimento_074_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Alexandre Leite, emenda no valor de R$ 500 mil reais, para a área da saúde para compra de medicamentos e equipamentos.</t>
   </si>
   <si>
     <t>14812</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14812/requerimento_075_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14812/requerimento_075_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Milton Leite, apresentar emenda no valor de R$500 mil reais, para serem utilizados na área da saúde para compra de medicamentos e equipamentos.</t>
   </si>
   <si>
     <t>14813</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14813/requerimento_076_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14813/requerimento_076_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, recursos no valor de R$ 100 mil reais, que serão repassados ao PAI Nosso Lar de Adamantina.</t>
   </si>
   <si>
     <t>14814</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14814/requerimento_077_-__piso_enfermagem_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14814/requerimento_077_-__piso_enfermagem_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o repasse de recursos federais para o cumprimento dos pisos salariais nacionais dos profissionais da área de enfermagem, no valor de R$ 2.087.555,29 para Adamantina neste exercício.</t>
   </si>
   <si>
     <t>14815</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14815/requerimento_078_-_pedido_de_informacao_50a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14815/requerimento_078_-_pedido_de_informacao_50a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os questionamentos da pesquisa realizada por meio do aplicativo “Survy”.</t>
   </si>
   <si>
     <t>14869</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14869/requerimento_079_-_fernando_marangoni_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14869/requerimento_079_-_fernando_marangoni_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Fernando Marangoni, emenda no valor de R$900.000,00, que será destinado à Associação Lar São Francisco de Assis na Providência de Deus - Santa Casa de Adamantina, bem como custeio e compra de equipamentos.</t>
   </si>
   <si>
     <t>14870</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14870/requerimento_080_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14870/requerimento_080_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Davi Soares, emenda no valor de R$350.000,00, para custeio e compra de equipamentos para nossa Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>14871</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14871/requerimento_090_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14871/requerimento_090_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informação sobre quando será finalizado os serviços de recapeamento asfáltico das ruas e avenidas do bairro Residencial Itaipus.</t>
   </si>
   <si>
     <t>14872</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14872/requerimento_082_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14872/requerimento_082_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prof. André do Prado, Deputado Estadual a liberação de kits de livros à Biblioteca Pública Municipal para este ano de 2023, constituído, sobretudo, por publicações de literatura infanto-juvenil, contos e poesias.</t>
   </si>
   <si>
     <t>14873</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14873/requerimento_083_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14873/requerimento_083_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prof. André do Prado, Deputado Estadual incluir Adamantina na relação daqueles que serão contemplados c/ uma unidade da Casa da Juventude.</t>
   </si>
   <si>
     <t>14874</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14874/requerimento_084_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14874/requerimento_084_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Deputado Estadual Mauro Bragato, a instalação do Centro Dia para Idosos em Adamantina.</t>
   </si>
   <si>
     <t>14875</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14875/requerimento_085_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14875/requerimento_085_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Deputado Estadual Mauro Bragato, recursos financeiros para reforma completa das Escolas Teruyo Kikuta e Durvalino Grion de Adamantina.</t>
   </si>
   <si>
     <t>14876</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14876/requerimento_086_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14876/requerimento_086_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Deputado Estadual Mauro Bragato, recursos financeiros para aquisição de 02 socorristas automáticos para reanimar vítimas de para cardíaca.</t>
   </si>
   <si>
     <t>14877</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14877/requerimento_087_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14877/requerimento_087_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Deputado Federal Gilberto Nascimento, emenda no valor de R$ 200 mil, a ser destinado ao Hospital Psiquiátrico Pai Nosso Lar de Adamantina.</t>
   </si>
   <si>
     <t>14878</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14878/requerimento_088_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14878/requerimento_088_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a inclusão de recursos financeiros no valor de R$ 200 mil, visando o recapeamento asfáltico em todo trecho da via urbana da Alameda Santa Cruz de Adamantina, entre as Ruas Osvaldo Cruz e Joaquim Nabuco.</t>
   </si>
   <si>
     <t>14879</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14879/requerimento_089_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14879/requerimento_089_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Deputado Federal Gilberto Nascimento, recursos financeiros para aquisição de 02 socorristas automáticos para reanimar vítimas de para cardíaca.</t>
   </si>
   <si>
     <t>14880</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14880/requerimento_090_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14880/requerimento_090_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a área de lazer da AMJAIP.</t>
   </si>
   <si>
     <t>14881</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14881/requerimento_091_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14881/requerimento_091_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre as instalações dos parques infantis nos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>14882</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14882/requerimento_092_-_criancas_deficientes_nas_escolas_51a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14882/requerimento_092_-_criancas_deficientes_nas_escolas_51a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre crianças com quadro de deficiência e necessidades de atenção especial que são atendidas pela rede de educação municipal.</t>
   </si>
   <si>
     <t>14929</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14929/requerimento_093_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14929/requerimento_093_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Valéria Bolsonaro, recursos no valor de R$ 300 mil reais ao Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>14930</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14930/requerimento_094_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14930/requerimento_094_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Milton Leite Filho, recursos no valor de R$ 400 mil reais, para custeio da Clínica PAI Nosso Lar de Adamantina.</t>
   </si>
   <si>
     <t>14931</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14931/requerimento_095_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14931/requerimento_095_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita o motivo do afastamento do Secretário Municipal de Planejamento.</t>
   </si>
   <si>
     <t>14932</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14932/requerimento_096_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14932/requerimento_096_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Deputado Estadual Mauro Bragato, a liberação de R$ 500 mil para custeio e manutenção da Pronto Socorro Municipal de Adamantina.</t>
   </si>
   <si>
     <t>14933</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14933/requerimento_097_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14933/requerimento_097_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Deputado Estadual Mauro Bragato, visando incluir o município de Adamantina na relação daqueles que serão contemplados com uma unidade da “Casa da Mulher” neste ano de 2023 ou para o ano de 2024.</t>
   </si>
   <si>
     <t>14934</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14934/requerimento_098_-_clarice_ganem_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14934/requerimento_098_-_clarice_ganem_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Deputada Estadual Clarice Ganem viabilizar a destinação de emenda no valor de R$ 150 mil para aquisição de materiais pedagógicos, inclusive uma brinquedoteca, a serem utilizados pela APAE de Adamantina.</t>
   </si>
   <si>
     <t>14935</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14935/requerimento_099_-_informacao_expoverde_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14935/requerimento_099_-_informacao_expoverde_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o orçamento previsto para gastos com shows na Expoverde 2023.</t>
   </si>
   <si>
     <t>14936</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14936/requerimento_100_-_castramovel_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14936/requerimento_100_-_castramovel_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o Castramóvel de nosso município.</t>
   </si>
   <si>
     <t>14937</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14937/requerimento_101_-_marcos_pereira_-_san_miguel_ii_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14937/requerimento_101_-_marcos_pereira_-_san_miguel_ii_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Marcos Pereira, no sentido de viabilizar academias ao ar livre ao nosso município, em especial o bairro San Miguel II.</t>
   </si>
   <si>
     <t>14938</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14938/requerimento_102_-_marcos_pereira_-_van_16_lugares_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14938/requerimento_102_-_marcos_pereira_-_van_16_lugares_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Marcos Pereira, recursos para a aquisição de uma Van de 16 lugares para a utilização da APAE de Adamantina.</t>
   </si>
   <si>
     <t>14939</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14939/requerimento_103_-_marcos_pereira_-_pai_nosso_lar_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14939/requerimento_103_-_marcos_pereira_-_pai_nosso_lar_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Marcos Pereira, emenda parlamentar no valor de R$ 150.000,00 para a Clínica de Repouso Nosso Lar, a fim de que seja utilizada como custeio no projeto do PAI – Polo de Atividades Integradas Nosso Lar.</t>
   </si>
   <si>
     <t>14940</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14940/requerimento_104_-_renata_abreu_-_sec._cultura_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14940/requerimento_104_-_renata_abreu_-_sec._cultura_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam a Deputada Federal Renata Abreu, emenda no valor de R$150.000,00, para a compra de equipamentos para a Secretaria Municipal de Cultura.</t>
   </si>
   <si>
     <t>14941</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14941/requerimento_105_-_fernando_marangoni_-_equip._cultura_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14941/requerimento_105_-_fernando_marangoni_-_equip._cultura_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fernando Marangoni, emenda o valor de R$150.000,00, para compra de equipamentos à Secretaria Municipal de Cultura.</t>
   </si>
   <si>
     <t>14942</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14942/requerimento_106_-_fernando_marangoni_-_van_16_lugares_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14942/requerimento_106_-_fernando_marangoni_-_van_16_lugares_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fernando Marangoni, recursos para a aquisição de uma Van de 16 lugares para a utilização da APAE de Adamantina.</t>
   </si>
   <si>
     <t>14943</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14943/requerimento_107_-_fernando_marangoni_-_san_miguel_ii_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14943/requerimento_107_-_fernando_marangoni_-_san_miguel_ii_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fernando Marangoni, viabilizar academias ao ar livre para nosso município, em especial, para o bairro San Miguel II.</t>
   </si>
   <si>
     <t>14944</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14944/requerimento_108_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14944/requerimento_108_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam da Deputada Estadual Valéria Bolsonaro, recursos financeiros para aquisição de um veículo específico para o transporte de assistidos da Residência Inclusiva Regional de Adamantina, recentemente inaugurada.</t>
   </si>
   <si>
     <t>14945</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14945/requerimento_109_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14945/requerimento_109_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Deputado Federal Gilberto Nascimento, apresentar emenda no valor de R$ 100 mil reais, que serão repassados ao Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>14946</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14946/requerimento_110_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14946/requerimento_110_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Deputado Federal Alexandre Leite, emenda no valor de R$ 100 mil reais, a serem utilizados no custeio e manutenção da APAE de Adamantina.</t>
   </si>
   <si>
     <t>14947</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14947/requerimento_111_52a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14947/requerimento_111_52a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam do Deputado Estadual Mauro Bragato, recursos financeiros para aquisição de um veículo específico para o transporte de assistidos da Residência Inclusiva Regional de Adamantina, recentemente inaugurada e já em atividade.</t>
   </si>
   <si>
     <t>14956</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14956/requerimento_112_-_pedido_de_informacao_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14956/requerimento_112_-_pedido_de_informacao_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre os projetos referentes a melhorias nas estradas rurais de nosso município.</t>
   </si>
   <si>
     <t>14957</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14957/requerimento_113_-_pedido_de_informacao_pdv_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14957/requerimento_113_-_pedido_de_informacao_pdv_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Prefeitura aderir ao PDV – Plano de Demissão Voluntária.</t>
   </si>
   <si>
     <t>14958</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14958/requerimento_114_-_pedido_de_informacao_pavimentacao_da_rua_sergipe_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14958/requerimento_114_-_pedido_de_informacao_pavimentacao_da_rua_sergipe_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre qual situação se encontra a licitação da pavimentação da Rua Sergipe (via que liga o Jardim Brasil com o Parque Itamaraty).</t>
   </si>
   <si>
     <t>14959</t>
   </si>
   <si>
     <t>ALCIO IKEDA, Cid José Aparecido dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14959/requerimento_115_-_pedido_de_informacao_laudos_de_insalubridade_53a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14959/requerimento_115_-_pedido_de_informacao_laudos_de_insalubridade_53a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre os últimos laudos de insalubridade / periculosidade realizados por esta Prefeitura (anos de 2022 e 2023).</t>
   </si>
   <si>
     <t>15010</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15010/requerimento_116_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15010/requerimento_116_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita a seguinte informação: conforme meu pronunciamento na Tribuna da Câmara Municipal, na última Sessão Ordinária, realizada no dia 03 de julho de 2023, quais foram as providências tomadas pela Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>15011</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15011/requerimento_117_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15011/requerimento_117_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prof. André do Prado, Deputado Estadual e Presidente da Assembleia Legislativa do Estado de São Paulo, que sejam regularizados os benefícios dos servidores estaduais.</t>
   </si>
   <si>
     <t>15012</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15012/requerimento_118_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15012/requerimento_118_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Prof. André do Prado, Deputado Estadual e Presidente da Assembleia Legislativa do Estado de São Paulo, a inclusão de forma oficial no programa estadual de melhorias de vicinais não asfaltadas, recursos financeiros visando à pavimentação asfáltica da Estrada 14 de Adamantina.</t>
   </si>
   <si>
     <t>15013</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15013/requerimento_119_-_roberto_de_lucena_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15013/requerimento_119_-_roberto_de_lucena_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Secretário Estadual de Turismo Roberto de Lucena, a liberação de recursos ou celebração de convênio estadual visando a construção de um Centro Cultural Municipal.</t>
   </si>
   <si>
     <t>15014</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15014/requerimento_120_-_roberto_de_lucena_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15014/requerimento_120_-_roberto_de_lucena_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Secretário Estadual de Turismo Roberto de Lucena, a destinação de R$ 120.000,00 para a compra de equipamentos para a Secretaria Municipal de Cultura e Turismo, especificamente, para a compra de instrumentos musicais para a formação de uma Orquestra Sinfônica Municipal.</t>
   </si>
   <si>
     <t>15015</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15015/requerimento_121_-_roberto_de_lucena_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15015/requerimento_121_-_roberto_de_lucena_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>15016</t>
   </si>
   <si>
     <t>PAULO CERVELHEIRA, ALCIO IKEDA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15016/requerimento_122_-_renato_feder_54a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15016/requerimento_122_-_renato_feder_54a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Secretário Estadual de Educação Renato Feder, estudos para a inserção de Adamantina no Programa Estadual de Escolas cívicos-militares do Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>15083</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15083/requerimento_123_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15083/requerimento_123_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Daniel Soares, incluir recursos financeiros no valor de R$ 400 mil reais ao Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>15084</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15084/requerimento_124_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15084/requerimento_124_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Edmir Chedid, recursos financeiros no valor de R$ 200 mil reais a serem repassados na Secretaria Municipal de Cultura.</t>
   </si>
   <si>
     <t>15085</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15085/requerimento_125_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15085/requerimento_125_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Rafael Saraiva, a inclusão de recursos financeiros no valor de R$ 300 mil reais a serem alocados em obras de infraestrutura urbana em nosso município.</t>
   </si>
   <si>
     <t>15086</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15086/requerimento_126_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15086/requerimento_126_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Solange Freitas, a inclusão de recursos financeiros no valor de R$ 200 mil reais a serem repassados à Clínica PAI Nosso Lar.</t>
   </si>
   <si>
     <t>15087</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15087/requerimento_127_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15087/requerimento_127_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Dr. Luiz Cláudio Marcolino, Deputado Estadual, a liberação de recursos financeiros para a instalação de uma academia ao ar livre no Bairro Parque do Sol.</t>
   </si>
   <si>
     <t>15088</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15088/requerimento_128_-_pedido_de_informacao_santa_casa_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15088/requerimento_128_-_pedido_de_informacao_santa_casa_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações à Santa Casa de Adamantina, no que diz respeito aos portadores do TEA (Transtorno do Espectro Autista).</t>
   </si>
   <si>
     <t>15089</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15089/requerimento_129_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15089/requerimento_129_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a Expoverde 2023.</t>
   </si>
   <si>
     <t>15090</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15090/requerimento_130_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15090/requerimento_130_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os estudos técnicos de engenharia que resultou na instalação de todas as lombadas físicas (ondulação transversal) construídas em Adamantina nos anos de 2017 a 2023.</t>
   </si>
   <si>
     <t>15091</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15091/requerimento_131_-_concessao_dos_terrenos_55a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15091/requerimento_131_-_concessao_dos_terrenos_55a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações em relação à suspensão da licitação da concessão de terrenos a empresas (processo nº 30/2023) através de liminar.</t>
   </si>
   <si>
     <t>15098</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15098/requerimento_132_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15098/requerimento_132_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam seja encaminhado ofício ao Deputado Estadual Milton Leite Filho, para que interfira junto à empresa Eixo, objetivando cobrar o início das obras da construção da passarela ligando os bairros Parque do Sol e Vila Jamil de Lima – Km 562 da referida rodovia, próximo ao trevo principal da cidade.</t>
   </si>
   <si>
     <t>15099</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15099/requerimento_133_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15099/requerimento_133_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Márcio Nakashima, objetivando a liberação de recursos no valor no valor de R$ 100 mil, a serem alocados no custeio e manutenção das atividades desenvolvidas pelo Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>15100</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15100/requerimento_134_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15100/requerimento_134_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Dr. Miguel Lombardi, Deputado Federal, a inclusão de uma Emenda no valor de R$ 100 mil, a serem alocados no custeio e manutenção das atividades desenvolvidas pelo Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>15101</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15101/requerimento_135_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15101/requerimento_135_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Senhora Letícia Aguiar, Deputada Estadual, que seja alterado o Artigo 14 da Resolução SEDUC-87/2022.</t>
   </si>
   <si>
     <t>15102</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15102/requerimento_136_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15102/requerimento_136_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Deputado Estadual Milton Leite Filho, apresentar emenda no valor de R$ 400 mil reais, para ser utilizada na construção de um campo de futebol Society, grama sintética, no bairro Jardim Bela Vista.</t>
   </si>
   <si>
     <t>15103</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15103/requerimento_137_-_pedido_de_informacao_piso_salarial_enfermagem_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15103/requerimento_137_-_pedido_de_informacao_piso_salarial_enfermagem_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a valorização e regularização do Piso Salarial da Enfermagem dos Profissionais da Prefeitura de Adamantina.</t>
   </si>
   <si>
     <t>15104</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15104/requerimento_138_-_pedido_de_informacao_quiosques_e_decks_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15104/requerimento_138_-_pedido_de_informacao_quiosques_e_decks_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre os quiosques e deck elevados construídos no Parque dos Pioneiros, fruto de convênio junto a Secretaria de Turismo e Viagens do Estado de São Paulo, como será realizada a licitação para a concessão dos espaços em questão?</t>
   </si>
   <si>
     <t>15105</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15105/requerimento_138_-_pedido_de_informacao_quiosques_e_decks_56a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15105/requerimento_138_-_pedido_de_informacao_quiosques_e_decks_56a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita todos os estudos técnicos de engenharia que resultou na instalação de todas as lombadas físicas (ondulação transversal) construídas em Adamantina nos anos de 2017 a 2023, na forma do Anexo I da resolução do CONTRAN nº 600 de 24 de maio de 2016.</t>
   </si>
   <si>
     <t>15136</t>
   </si>
   <si>
     <t>ALCIO IKEDA, Aguinaldo Pires Galvão, BIGODE, Cid José Aparecido dos Santos, RAFAEL PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15136/requerimento_140_-_fernando_marangoni_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15136/requerimento_140_-_fernando_marangoni_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fernando Marangoni, emenda parlamentar no valor de R$ 100.000,00 (cem mil reais) para o Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>15137</t>
   </si>
   <si>
     <t>ALCIO IKEDA, Aguinaldo Pires Galvão, BIGODE, Cid José Aparecido dos Santos, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15137/requerimento_141_-_fernando_marangoni_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15137/requerimento_141_-_fernando_marangoni_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fernando Marangoni, emenda parlamentar no valor de R$ 100.000,00 para o custeio do IAMA.</t>
   </si>
   <si>
     <t>15138</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15138/requerimento_142_-_fernando_marangoni_casa_do_garoto_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15138/requerimento_142_-_fernando_marangoni_casa_do_garoto_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fernando Marangoni, emenda parlamentar no valor de R$ 100.000,00 para o custeio da Casa do Garoto de Adamantina.</t>
   </si>
   <si>
     <t>15139</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15139/requerimento_143_-_fernando_marangoni_santa_casa_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15139/requerimento_143_-_fernando_marangoni_santa_casa_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fernando Marangoni, emenda parlamentar no valor de R$ 100.000,00 para o custeio da Santa Casa de Adamantina.</t>
   </si>
   <si>
     <t>15140</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15140/requerimento_144_-_fernando_marangoni_apae_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15140/requerimento_144_-_fernando_marangoni_apae_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fernando Marangoni, emenda parlamentar no valor de R$ 100.000,00 para o custeio da APAE de Adamantina.</t>
   </si>
   <si>
     <t>15141</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15141/requerimento_145_-_informacao_expoverde_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15141/requerimento_145_-_informacao_expoverde_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a Expoverde 2023.</t>
   </si>
   <si>
     <t>15142</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15142/requerimento_146_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15142/requerimento_146_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, a liberação de recursos financeiros para um melhor atendimento dos conveniados do IAMSPE.</t>
   </si>
   <si>
     <t>15143</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fausto Pinato, a liberação de R$ 200 mil para custeio e manutenção dos serviços da atenção básica da rede municipal de saúde, por intermédio das Unidades Básicas de Saúde (UBS) bem como no Centro Integrado de Saúde (CIS).</t>
   </si>
   <si>
     <t>15144</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15144/requerimento_148_57a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15144/requerimento_148_57a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Paulo Freire Costa, a liberação de R$100 mil ao Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>15200</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15200/requerimento_149_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15200/requerimento_149_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, a liberação de R$ 250 mil para custeio e manutenção do Polo de Atividades Integradas (PAI) Nosso Lar de Adamantina.</t>
   </si>
   <si>
     <t>15201</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15201/requerimento_150_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15201/requerimento_150_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fausto Pinato, a liberação de recursos financeiros, com vistas à construção de um Ginásio Poliesportivo - Modelo I, na área onde está localizado o “Campo do Marroco”, na Vila Joaquina, em substituição ao campo de futebol médio que não está sendo utilizado naquele mesmo local.</t>
   </si>
   <si>
     <t>15202</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, ALCIO IKEDA, PAULO CERVELHEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15202/requerimento_151_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15202/requerimento_151_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Prof. André do Prado, a liberação de R$ 500 mil para custeio e manutenção da Santa Casa de Misericórdia de Adamantina.</t>
   </si>
   <si>
     <t>15203</t>
   </si>
   <si>
     <t>ALCIO IKEDA, Aguinaldo Pires Galvão, BIGODE, Cid José Aparecido dos Santos, PAULO CERVELHEIRA, RAFAEL PACHECO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15203/requerimento_152_-_gerente_cdhu_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15203/requerimento_152_-_gerente_cdhu_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações ao Gerente Regional do CDHU Lucas de Haro Campagnollo sobre o Conjunto Habitacional Murilo Jaccoud (Adamantina “O”).</t>
   </si>
   <si>
     <t>15204</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15204/requerimento_153_-_gerente_cdhu_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15204/requerimento_153_-_gerente_cdhu_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Gerente Regional do CDHU Lucas de Haro Campagnollo, solicitando o agendamento de mutirões para promover campanhas de atendimento do CDHU à população de Adamantina.</t>
   </si>
   <si>
     <t>15205</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15205/requerimento_154_-_conjunto_habitacional_naur_bellusci_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15205/requerimento_154_-_conjunto_habitacional_naur_bellusci_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a construção das casas populares previstas para o Conjunto Habitacional Naur Bellusci, localizada à margem da Vicinal José Maria da Silva (Adamantina/Mariápolis).</t>
   </si>
   <si>
     <t>15206</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15206/requerimento_155_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15206/requerimento_155_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, a liberação de recursos para reforma dos sanitários do Ginásio de Esportes Paulo Camargo de Adamantina.</t>
   </si>
   <si>
     <t>15207</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15207/requerimento_156_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15207/requerimento_156_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, a liberação de recursos financeiros para a construção de uma pista de atletismo oficial em nosso município.</t>
   </si>
   <si>
     <t>15208</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15208/requerimento_157_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15208/requerimento_157_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, a liberação de recursos financeiros no valor de R$ 500.000,00 para infraestrutura urbana.</t>
   </si>
   <si>
     <t>15209</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15209/requerimento_158_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15209/requerimento_158_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Gilberto Nascimento, recurso financeiro no valor de R$ 200.000,00 para o Polo de Atividades Integradas (Clínica PAI Nosso Lar).</t>
   </si>
   <si>
     <t>15210</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15210/requerimento_159_58a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15210/requerimento_159_58a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fausto Pinato, R$ 200.000,00 a ser destinado ao Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>15221</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15221/requerimento_160_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15221/requerimento_160_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a empresa responsável pela substituição de lâmpadas queimadas da cidade.</t>
   </si>
   <si>
     <t>15222</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, NORIKO ONISHI SAITO, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15222/requerimento_161_-_carlos_giannazi_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15222/requerimento_161_-_carlos_giannazi_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Carlos Giannazi, emenda no valor de R$ 200 mil reais, a serem alocados na área social.</t>
   </si>
   <si>
     <t>15223</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15223/requerimento_162_-_felipe_franco_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15223/requerimento_162_-_felipe_franco_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Felipe Franco, emenda no valor de R$ 200 mil reais, para investimento na área do esporte e recreação.</t>
   </si>
   <si>
     <t>15224</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15224/requerimento_163_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15224/requerimento_163_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Milton Leite, a inclusão de emenda no valor de R$ 100 mil reais para custeio e manutenção da ARCA.</t>
   </si>
   <si>
     <t>15225</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15225/requerimento_164_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15225/requerimento_164_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Dra. Mara Gabrilli, Senadora da República, a inclusão de uma Emenda no valor de R$ 250 mil reais ou recursos extraorçamentários, a serem alocados no custeio e manutenção da Santa Casa de Adamantina.</t>
   </si>
   <si>
     <t>15226</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15226/requerimento_165_-_informacao_cemiterio_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15226/requerimento_165_-_informacao_cemiterio_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre as vagas (lotes) para aquisição no Cemitério Municipal no sistema tradicional? E as vagas no sistema vertical?</t>
   </si>
   <si>
     <t>15227</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15227/requerimento_166_-_valeria_bolsonaro_59a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15227/requerimento_166_-_valeria_bolsonaro_59a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Valéria Bolsonaro, a liberação de R$ 150 mil reais, a serem alocados no PAI Nosso Lar de Adamantina, visando o complemento do projeto para reforma do Pátio Ala 02 da referida instituição.</t>
   </si>
   <si>
     <t>15292</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15292/requerimento_167_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15292/requerimento_167_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Letícia Aguiar, emenda no valor de R$150 mil, a serem alocados no custeio e manutenção dos serviços da atenção básica da rede municipal de saúde, por intermédio das UBS, bem como pelo CIS.</t>
   </si>
   <si>
     <t>15293</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15293/requerimento_168_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15293/requerimento_168_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam à Deputada Estadual Letícia Aguiar, emenda no valor de R$ 500 mil, destinados a execução de serviços de reforma e construção da cobertura da quadra de esportes da Escola Técnica Estadual Engenheiro Herval Bellusci.</t>
   </si>
   <si>
     <t>15294</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, Cid José Aparecido dos Santos, RIQUINHA DO BAR</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15294/requerimento_169_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15294/requerimento_169_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, recursos para a instalação de uma academia ao ar livre no Bairro Parque do Sol.</t>
   </si>
   <si>
     <t>15295</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15295/requerimento_170_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15295/requerimento_170_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, recursos para custeio e manutenção das atividades desenvolvidas pelo Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>15296</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15296/requerimento_171_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15296/requerimento_171_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, emenda no valor de R$150 mil, a serem alocados no custeio e manutenção dos serviços da atenção básica da rede municipal de saúde, por intermédio das UBS, bem como pelo CIS.</t>
   </si>
   <si>
     <t>15297</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15297/requerimento_172_-_ponte_corrego_do_rancho_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15297/requerimento_172_-_ponte_corrego_do_rancho_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações no que diz respeito à ponte do Córrego do Rancho, na Estrada ADM Geraldo Jordão, que novamente teve suas obras paralisadas, quais os motivos da paralização das obras.</t>
   </si>
   <si>
     <t>15298</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15298/requerimento_173_-_lar_cristao_60a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15298/requerimento_173_-_lar_cristao_60a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fernando Marangoni emenda no valor de R$100.000,00, para a troca do telhado da instituição Lar Cristão de Adamantina.</t>
   </si>
   <si>
     <t>15314</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15314/requerimento_174_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15314/requerimento_174_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Senador Dr. Alexandre Giordano, a inclusão de uma Emenda no valor de R$250 mil, para custeio e manutenção da Santa Casa de Adamantina.</t>
   </si>
   <si>
     <t>15315</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15315/requerimento_175_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15315/requerimento_175_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Secretário Estadual de Educação Prof. Renato Feder, que seja alterado o Artigo 14 da Resolução SEDUC-87/2022, incluindo um dispositivo permitindo que as escolas que oferecem o Programa Ensino Integral possam contar com 1 (um) Coordenador de Organização Escolar e mais 1 (um) Coordenador de Gestão Pedagógica.</t>
   </si>
   <si>
     <t>15316</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15316/requerimento_176_-_viagens_prefeito_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15316/requerimento_176_-_viagens_prefeito_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre os Adiantamentos concernentes a viagens realizadas pelo Prefeito no período de 1º de janeiro de 2023 até a presente data.</t>
   </si>
   <si>
     <t>15317</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15317/requerimento_177_-_quiosquer_parque_dos_pioneiros_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15317/requerimento_177_-_quiosquer_parque_dos_pioneiros_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre os quiosques no Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>15318</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15318/requerimento_178_-_valeria_bolsonaro_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15318/requerimento_178_-_valeria_bolsonaro_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita à Deputada Estadual Valéria Bolsonaro, a liberação de R$ 55.150,00, a fim de atender solicitação da Rede de Combate ao Câncer de Adamantina, para concluir o projeto de renovação e reestruturação da sala de consultas e exames.</t>
   </si>
   <si>
     <t>15319</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15319/requerimento_179_-_guilherme_piai_61a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15319/requerimento_179_-_guilherme_piai_61a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita ao Secretário Estadual de Agricultura e Abastecimento, Guilherme Piai Filizzola, a intervenção política no sentido de viabilizar um trator com cabine para uso das secretarias municipais de agricultura e obras e serviços.</t>
   </si>
   <si>
     <t>15408</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15408/requerimento_180_62a_ordinaria_pronto_socorro.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15408/requerimento_180_62a_ordinaria_pronto_socorro.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o Pronto Socorro de Adamantina.</t>
   </si>
   <si>
     <t>15409</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15409/requerimento_181_-_62a_ordinaria_unifai.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15409/requerimento_181_-_62a_ordinaria_unifai.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre a UNIFAI: investimento à Santa Casa e internato dos alunos de Medicina.</t>
   </si>
   <si>
     <t>15410</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15410/requerimento_182_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15410/requerimento_182_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Dr. Arlindo Chinaglia, emenda no valor de R$150 mil, a serem alocados no custeio do PAI Nosso Lar de Adamantina.</t>
   </si>
   <si>
     <t>15411</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15411/requerimento_183_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15411/requerimento_183_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Paulo Freire Costa, emenda no valor de R$ 100 mil, a serem alocados no custeio e manutenção das atividades desenvolvidas pelo Lar dos Velhos de Adamantina.</t>
   </si>
   <si>
     <t>15412</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15412/requerimento_184_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15412/requerimento_184_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Luiz Cláudio Marcolino, emenda no valor de R$ 100 mil, a serem alocados no custeio da OSC - Lar Cristão de Adamantina.</t>
   </si>
   <si>
     <t>15413</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15413/requerimento_185_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15413/requerimento_185_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual André do Prado, a prorrogação da vigência dos contratos dos Professores da Categoria “O”.</t>
   </si>
   <si>
     <t>15414</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15414/requerimento_186_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15414/requerimento_186_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Gilberto Nascimento, recursos para construção de quadra coberta esportiva para prática de basquete e futebol de salão, a ser construída no Parque dos Pioneiros.</t>
   </si>
   <si>
     <t>15415</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15415/requerimento_187_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15415/requerimento_187_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, objetivando obter recurso para aquisição de um veículo específico para transportes de pacientes de Adamantina para unidades de saúde da região.</t>
   </si>
   <si>
     <t>15416</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15416/requerimento_188_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15416/requerimento_188_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, recurso para construção de cobertura na quadra esportiva destinada à prática de hockey com patins no Parque os Pioneiros de Adamantina.</t>
   </si>
   <si>
     <t>15417</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15417/requerimento_189_-_fernando_marangoni_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15417/requerimento_189_-_fernando_marangoni_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fernando Marangoni, a aquisição de um Ônibus Urbano Escolar Acessível (ONUREA) com piso baixo, rampa de acessibilidade e porta dos dois lados para o uso da Secretaria Municipal de Educação.</t>
   </si>
   <si>
     <t>15418</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15418/requerimento_190_-_pedido_de_informacao_62a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15418/requerimento_190_-_pedido_de_informacao_62a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações relacionadas ao veículo UTI móvel de frota 403.</t>
   </si>
   <si>
     <t>15419</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15419/requerimento_191_63a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15419/requerimento_191_63a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre o funcionamento do parquinho do Parque Cecap.</t>
   </si>
   <si>
     <t>15420</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15420/requerimento_192_-_63a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15420/requerimento_192_-_63a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações no que diz respeito a operação de crédito junto ao Desenvolve SP.</t>
   </si>
   <si>
     <t>15421</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15421/requerimento_193_64a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15421/requerimento_193_64a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fausto Pinato, emenda no valor de R$250 mil, a serem alocados no custeio e manutenção da Santa Casa de Adamantina.</t>
   </si>
   <si>
     <t>15422</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15422/requerimento_194_64a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15422/requerimento_194_64a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Federal Fausto Pinato, emenda no valor de R$250 mil, a serem alocados no custeio do IAMA.</t>
   </si>
   <si>
     <t>15423</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15423/requerimento_195_64a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15423/requerimento_195_64a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam ao Deputado Estadual Mauro Bragato, emenda no valor de R$80 mil, a serem alocados no custeio e manutenção da Casa do Garoto.</t>
   </si>
   <si>
     <t>15424</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15424/requerimento_196_-_64a_ordinaria.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15424/requerimento_196_-_64a_ordinaria.pdf</t>
   </si>
   <si>
     <t>Solicitam informações sobre o Projeto de Lei nº 113/2023, referente ao financiamento no valor de R$ 13.000.000,00 (treze milhões de reais).</t>
   </si>
   <si>
     <t>15374</t>
   </si>
   <si>
     <t>EMENS</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15374/emenda__supressiva_-_pl_112_-_auxilio_desastre_-_enchente.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15374/emenda__supressiva_-_pl_112_-_auxilio_desastre_-_enchente.pdf</t>
   </si>
   <si>
     <t>Suprime o § 4º do artigo 1º do Projeto de Lei nº 112, de 04 de dezembro de 2023.</t>
   </si>
   <si>
     <t>14710</t>
   </si>
   <si>
     <t>EMENA</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14710/emenda__aditiva_001_-_plc_013-23_-_consolidacao_da_lei.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14710/emenda__aditiva_001_-_plc_013-23_-_consolidacao_da_lei.pdf</t>
   </si>
   <si>
     <t>Adiciona artigos ao Projeto de Lei Complementar Nº 013, de 21 de março de 2023, de autoria do Prefeito do Município, que “Dispõe sobre a alteração da Lei Complementar nº 163, de 07 de abril de 2011, que dispõe sobre a Política Municipal de Atendimento dos Direitos da Criança e do Adolescente, reestrutura o Conselho Municipal dos Direitos da Criança e do Adolescente, o Fundo Municipal dos Direitos da Criança e do Adolescente e o Conselho Tutelar, e dá outras providências.”</t>
   </si>
   <si>
     <t>15427</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15427/emenda_aditiva_002_-_pl_117_-_caixa_economica_federal_-_operacao_de_credito.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15427/emenda_aditiva_002_-_pl_117_-_caixa_economica_federal_-_operacao_de_credito.pdf</t>
   </si>
   <si>
     <t>Adiciona novo artigo ao Projeto de Lei nº 117/2023.</t>
   </si>
   <si>
     <t>15131</t>
   </si>
   <si>
     <t>ANTEP</t>
   </si>
   <si>
     <t>Anteprojeto de Lei</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15131/anteprojeto_de_lei_001_-__medalha_bombeiro.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15131/anteprojeto_de_lei_001_-__medalha_bombeiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Medalha Bombeiro Destaque do Ano em nosso município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -11186,68 +11186,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14438/circular_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14440/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14465/circular_003.23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14502/circular_004_-_44a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14504/circular_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14505/circular_006_-_29a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14544/circular_007_solene.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14545/circular_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14568/circular_009_projetos_lidos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14602/circular_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14604/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14612/circular_012_-_30a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14658/31a_sessao_extraordinaria..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14660/47a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14707/circ015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14708/32a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14712/48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14713/comissao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14714/circular_019_-_33a_extra.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14715/circular_020_-_34a_extra.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14773/circular_021_-_49a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14774/circular_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14780/circular_35a_extra.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14799/circular_024_-_50a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14816/circular_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14847/circular_026_-_36a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14848/circular_027_-_51a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14864/circular_028_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14908/circular_029_-_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14910/circular_030_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14950/circular_031_-_53a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14951/circular_032_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15002/circular_033_-_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15007/circular_034_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15008/circular_035_-_37a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15056/circular_036_-_55a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15057/circular_037_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15093/circular_038_-_56a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15094/circular_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15095/circular_040_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15145/circualr_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15146/circular_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15167/circular_043_-_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15168/circular_044_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15169/circular_045_-_39a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15212/circular_046_-_59a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15213/circular_47_comissoes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15214/circular_48_-_comissao_constituicao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15215/circular_049_-_40a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15270/circular_50_-_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15271/circular_051_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15308/61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15309/circular_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15310/circular_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15311/circular_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15336/circular_056_-_42a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15337/62a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15338/circular_58_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15365/circular_059_-_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15366/circular_60_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15367/circular_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15375/circular_062_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15376/circular_063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15377/circular_064_-_pl_117.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15431/circular_065_-_44a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14439/emenda_modificativa_001_-_plc_001-23_-_revisao_-_remocao_termo_agente_politico.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14709/emenda_modificativa_002_-_plc_013-23_-_art_3_e_8.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14798/emenda_modificativa_003_-_plc_020_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14948/emenda_modificativa_004_-_plc_040_-_desligamento_voluntario_unifai.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14949/2023_ldo_emenda_05.23_-_lei_4254.23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15003/2023_ldo_emenda_06.23_-_lei_4254.23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15092/emenda_modificativa_007_-_plc_027_-.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15368/emenda_modificativa_008_-_pl_087_auxilios_e_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15369/2023_loa_emenda_09.23_-_lei_4305.23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15370/2023_loa_emenda_10.23_-_lei_4305.23.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15371/2023_loa_emenda_11.23_-_lei_4305.23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15425/emenda_modificativa_012_-_pl_117.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15426/emenda_modificativa_013_-_pl_117.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14466/indicacao_001_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14467/indicacao_002_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14468/indicacao_003_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14469/indicacao_004_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14470/indicacao_005_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14471/indicacao_006_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14472/indicacao_007_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14473/indicacao_008_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14474/indicacao_009_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14475/indicacao_010_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14476/indicacao_011_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14477/indicacao_012_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14478/indicacao_013_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14479/indicacao_014_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14480/indicacao_015_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14481/indicacao_016_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14482/indicacao_017_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14483/indicacao_018_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14484/indicacao_019_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14485/indicacao_020_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14486/indicacao_021_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14487/indicacao_022_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14488/indicacao_023_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14489/indicacao_024_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14490/indicacao_025_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14491/indicacao_026_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14492/indicacao_027_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14493/indicacao_028_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14494/indicacao_029_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14495/indicacao_030_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14496/indicacao_031_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14497/indicacao_032_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14498/indicacao_033_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14499/indicacao_034_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14500/indicacao_035_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14501/indicacao_036_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14517/indicacao_037_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14518/indicacao_038_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14519/indicacao_039_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14520/indicacao_040_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14521/indicacao_041_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14522/indicacao_042_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14523/indicacao_043_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14524/indicacao_044_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14525/indicacao_045_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14526/indicacao_046_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14527/indicacao_047_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14528/indicacao_048_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14529/indicacao_049_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14530/indicacao_050_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14531/indicacao_051_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14532/indicacao_052_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14533/indicacao_053_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14534/indicacao_054_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14535/indicacao_055_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14536/indicacao_056_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14537/indicacao_057_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14538/indicacao_058_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14539/indicacao_059_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14540/indicacao_060_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14541/indicacao_061_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14542/indicacao_062_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14543/indicacao_063_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14569/indicacao_064_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14570/indicacao_065_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14571/indicacao_066_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14572/indicacao_067_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14573/indicacao_068_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14574/indicacao_069_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14575/indicacao_070_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14576/indicacao_071_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14577/indicacao_072_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14578/indicacao_073_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14579/indicacao_074_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14580/indicacao_075_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14581/indicacao_076_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14582/indicacao_077_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14583/indicacao_078_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14584/indicacao_079_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14585/indicacao_080_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14586/indicacao_081_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14587/indicacao_082_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14588/indicacao_083_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14589/indicacao_084_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14590/indicacao_085_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14591/indicacao_086_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14592/indicacao_087_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14593/indicacao_088_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14594/indicacao_089_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14595/indicacao_090_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14596/indicacao_091_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14597/indicacao_092_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14598/indicacao_093_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14599/indicacao_094_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14600/indicacao_095_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14601/indicacao_096_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14627/indicacao_097_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14628/indicacao_098_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14629/indicacao_099_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14630/indicacao_100_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14631/indicacao_101_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14632/indicacao_102_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14633/indicacao_103_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14634/indicacao_104_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14635/indicacao_105_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14636/indicacao_106_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14637/indicacao_107_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14638/indicacao_108_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14639/indicacao_109_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14640/indicacao_110_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14641/indicacao_111_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14642/indicacao_112_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14643/indicacao_113_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14644/indicacao_114_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14645/indicacao_115_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14646/indicacao_116_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14647/indicacao_117_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14648/indicacao_118_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14649/indicacao_119_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14650/indicacao_120_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14651/indicacao_121_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14652/indicacao_122_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14653/indicacao_123_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14654/indicacao_124_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14655/indicacao_125_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14656/indicacao_126_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14657/indicacao_127_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14679/indicacao_128_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14680/indicacao_129_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14681/indicacao_130_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14682/indicacao_131_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14683/indicacao_132_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14684/indicacao_133_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14685/indicacao_134_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14686/indicacao_135_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14687/indicacao_136_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14688/indicacao_137_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14689/indicacao_138_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14690/indicacao_139_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14691/indicacao_140_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14692/indicacao_141_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14693/indicacao_142_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14694/indicacao_143_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14695/indicacao_144_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14696/indicacao_145_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14697/indicacao_146_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14698/indicacao_147_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14699/indicacao_148_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14700/indicacao_149_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14701/indicacao_150_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14702/indicacao_151_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14703/indicacao_152_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14704/indicacao_153_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14705/indicacao_154_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14706/indicacao_155_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14736/indicacao_156_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14737/indicacao_157_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14738/indicacao_158_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14739/indicacao_159_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14740/indicacao_160_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14741/indicacao_161_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14742/indicacao_162_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14743/indicacao_163_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14744/indicacao_164_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14745/indicacao_165_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14746/indicacao_166_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14747/indicacao_167_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14748/indicacao_168_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14749/indicacao_169_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14750/indicacao_170_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14751/indicacao_171_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14752/indicacao_172_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14753/indicacao_173_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14754/indicacao_174_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14755/indicacao_175_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14756/indicacao_176_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14757/indicacao_177_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14775/indicacao_178_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14776/indicacao_179_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14777/indicacao_180_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14778/indicacao_181_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14779/indicacao_182_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14781/indicacao_183_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14782/indicacao_184_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14783/indicacao_185_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14784/indicacao_186_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14785/indicacao_187_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14786/indicacao_188_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14787/indicacao_189_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14788/indicacao_190_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14789/indicacao_191_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14790/indicacao_192_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14791/indicacao_193_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14792/indicacao_194_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14793/indicacao_195_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14794/indicacao_196_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14795/indicacao_197_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14796/indicacao_198_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14797/indicacao_199_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14817/indicacao_200_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14818/indicacao_201_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14819/indicacao_202_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14820/indicacao_203_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14821/indicacao_204_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14822/indicacao_205_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14823/indicacao_206_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14824/indicacao_207_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14825/indicacao_208_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14826/indicacao_209_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14827/indicacao_210_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14828/indicacao_211_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14829/indicacao_212_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14830/indicacao_213_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14831/indicacao_214_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14832/indicacao_215_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14833/indicacao_216_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14834/indicacao_217_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14835/indicacao_218_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14836/indicacao_219_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14837/indicacao_220_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14838/indicacao_221_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14839/indicacao_222_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14840/indicacao_223_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14841/indicacao_224_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14842/indicacao_225_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14843/indicacao_226_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14844/indicacao_227_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14845/indicacao_228_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14846/indicacao_229_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14883/indicacao_230_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14884/indicacao_231_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14885/indicacao_232_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14886/indicacao_233_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14887/indicacao_234_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14888/indicacao_235_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14889/indicacao_236_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14890/indicacao_237_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14891/indicacao_238_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14892/indicacao_239_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14893/indicacao_240_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14894/indicacao_241_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14895/indicacao_242_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14896/indicacao_243_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14897/indicacao_244_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14898/indicacao_245_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14899/indicacao_246_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14900/indicacao_247_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14901/indicacao_248_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14902/indicacao_249_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14903/indicacao_250_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14904/indicacao_251_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14905/indicacao_252_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14906/indicacao_253_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14907/indicacao_254_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14912/indicacao_255_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14913/indicacao_256_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14914/indicacao_257_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14915/indicacao_258_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14916/indicacao_259_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14917/indicacao_260_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14918/indicacao_261_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14919/indicacao_262_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14920/indicacao_263_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14921/indicacao_264_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14922/indicacao_265_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14923/indicacao_266_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14924/indicacao_267_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14925/indicacao_268_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14926/indicacao_269_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14927/indicacao_270_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14928/indicacao_271_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14968/indicacao_272_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14969/indicacao_273_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14970/indicacao_274_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14971/indicacao_275_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14972/indicacao_276_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14973/indicacao_277_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14974/indicacao_278_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14975/indicacao_279_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14976/indicacao_280_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14977/indicacao_281_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14978/indicacao_282_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14979/indicacao_283_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14980/indicacao_284_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14981/indicacao_285_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14982/indicacao_286_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14983/indicacao_287_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14984/indicacao_288_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14985/indicacao_289_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14986/indicacao_290_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14987/indicacao_291_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14988/indicacao_292_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14989/indicacao_293_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14990/indicacao_294_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14991/indicacao_295_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14992/indicacao_296_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14993/indicacao_297_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14994/indicacao_298_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14995/indicacao_299_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14996/indicacao_300_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14997/indicacao_301_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14998/indicacao_302_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14999/indicacao_303_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15000/indicacao_304_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15001/indicacao_305_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15017/indicacao_306_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15018/indicacao_307_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15019/indicacao_308_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15020/indicacao_309_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15021/indicacao_310_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15022/indicacao_311_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15023/indicacao_312_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15024/indicacao_313_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15025/indicacao_314_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15026/indicacao_314_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15027/indicacao_316_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15028/indicacao_317_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15029/indicacao_318_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15030/indicacao_319_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15031/indicacao_320_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15032/indicacao_321_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15033/indicacao_322_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15034/indicacao_323_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15035/indicacao_324_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15036/indicacao_325_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15037/indicacao_326_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15038/indicacao_327_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15039/indicacao_328_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15040/indicacao_329_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15041/indicacao_330_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15042/indicacao_331_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15043/indicacao_332_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15044/indicacao_333_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15045/indicacao_334_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15046/indicacao_335_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15047/indicacao_336_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15058/indicacao_337_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15059/indicacao_338_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15060/indicacao_339_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15061/indicacao_340_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15062/indicacao_341_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15063/indicacao_342_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15064/indicacao_343_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15065/indicacao_344_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15066/indicacao_345_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15067/indicacao_346_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15068/indicacao_347_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15069/indicacao_348_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15070/indicacao_349_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15071/indicacao_350_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15072/indicacao_351_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15073/indicacao_352_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15074/indicacao_353_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15075/indicacao_354_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15076/indicacao_355_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15077/indicacao_356_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15078/indicacao_357_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15079/indicacao_358_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15080/indicacao_359_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15106/indicacao_360_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15107/indicacao_361_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15108/indicacao_362_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15109/indicacao_363_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15110/indicacao_364_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15111/indicacao_365_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15112/indicacao_366_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15113/indicacao_367_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15114/indicacao_368_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15115/indicacao_369_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15116/indicacao_370_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15117/indicacao_371_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15118/indicacao_372_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15119/indicacao_373_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15120/indicacao_374_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15121/indicacao_375_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15122/indicacao_376_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15123/indicacao_376_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15124/indicacao_378_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15125/indicacao_379_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15126/indicacao_380_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15127/indicacao_381_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15128/indicacao_382_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15129/indicacao_383_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15147/indicacao_384_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15148/indicacao_385_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15149/indicacao_386_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15150/indicacao_387_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15151/indicacao_388_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15152/indicacao_389_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15153/indicacao_390_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15154/indicacao_391_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15155/indicacao_392_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15156/indicacao_393_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15157/indicacao_394_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15158/indicacao_395_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15159/indicacao_396_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15160/indicacao_397_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15161/indicacao_398_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15162/indicacao_399_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15163/indicacao_400_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15164/indicacao_401_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15165/indicacao_402_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15166/indicacao_403_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15175/indicacao_404_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15176/indicacao_405_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15177/indicacao_406_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15178/indicacao_407_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15179/indicacao_408_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15180/indicacao_409_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15181/indicacao_410_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15182/indicacao_411_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15183/indicacao_412_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15184/indicacao_413_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15185/indicacao_414_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15186/indicacao_415_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15187/indicacao_416_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15188/indicacao_417_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15189/indicacao_418_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15190/indicacao_419_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15191/indicacao_420_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15192/indicacao_421_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15193/indicacao_422_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15194/indicacao_423_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15195/indicacao_424_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15196/indicacao_425_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15197/indicacao_426_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15231/indicacao_427_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15232/indicacao_428_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15233/indicacao_429_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15234/indicacao_430_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15235/indicacao_431_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15236/indicacao_432_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15237/indicacao_433_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15238/indicacao_434_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15239/indicacao_435_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15240/indicacao_436_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15241/indicacao_437_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15242/indicacao_438_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15243/indicacao_439_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15244/indicacao_440_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15245/indicacao_441_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15246/indicacao_442_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15247/indicacao_443_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15248/indicacao_444_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15249/indicacao_445_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15250/indicacao_446_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15251/indicacao_447_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15252/indicacao_448_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15253/indicacao_449_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15254/indicacao_450_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15255/indicacao_451_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15256/indicacao_452_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15257/indicacao_453_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15258/indicacao_454_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15259/indicacao_455_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15260/indicacao_456_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15261/indicacao_457_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15272/indicacao_458_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15273/indicacao_459_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15274/indicacao_460_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15275/indicacao_461_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15276/indicacao_462_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15277/indicacao_463_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15278/indicacao_464_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15279/indicacao_465_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15280/indicacao_466_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15281/indicacao_467_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15282/indicacao_468_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15283/indicacao_469_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15284/indicacao_470_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15285/indicacao_471_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15286/indicacao_472_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15287/indicacao_473_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15288/indicacao_474_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15289/indicacao_475_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15320/indicacao_476_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15321/indicacao_477_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15322/indicacao_478_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15323/indicacao_479_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15324/indicacao_480_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15325/indicacao_481_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15326/indicacao_482_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15327/indicacao_483_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15328/indicacao_484_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15329/indicacao_485_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15330/indicacao_486_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15331/indicacao_487_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15332/indicacao_488_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15333/indicacao_489_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15334/indicacao_490_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15335/indicacao_491_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15356/indicacao_492_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15357/indicacao_493_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15358/indicacao_494_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15359/indicacao_495_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15378/indicacao_496_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15379/indicacao_497_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15380/indicacao_498_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15381/indicacao_499_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15382/indicacao_500_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15383/indicacao_501_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15384/indicacao_502_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15385/indicacao_503_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15386/indicacao_504_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15387/indicacao_505_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15388/indicacao_506_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15389/indicacao_507_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15390/indicacao_508_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15391/indicacao_509_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15392/indicacao_510_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15393/indicacao_511_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15394/indicacao_512_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15395/indicacao_513_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15396/indicacao_514_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15397/indicacao_515_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15398/indicacao_516_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15399/indicacao_517_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15400/indicacao_518_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15401/indicacao_519_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15402/indicacao_520_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14452/mocao_001_-_jaqueline_gil_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14558/mocao_002_-_maiart_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14559/mocao_003_-_coletores_de_lixo_que_salvaram_cachorros_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14611/mocao_004_-_andre_do_prado_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14674/mocao_005_-_charles_hartin_-_conclusao_do_curso_cop_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14716/mocao_006_-_ricardo_alfredo_bassio_haddad_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14767/mocao_007_-_irmes_mary_moreno_roque_mattara_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14807/mocao_008_-_casa_das_embalagens_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14865/mocao_009_-_portage_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14866/mocao_010_-_policia_penal.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14867/mocao_de_repudio_011_-_tjsp.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14868/mocao_de_apoio_012_-_agentes_comunitarios_de_saude_e_controle.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14911/mocao_013_-_sergio_barbosa_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14952/mocao_014_-_arthur_daniel_conceicao_martinez_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14953/mocao_015_-_mauricio_konrad_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14954/mocao_016_-_padre_jose_afonso_maniscalco_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14955/mocao_017_-_padre_jose_carlos_vicentin_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15009/mocao_018_-_nova_diretoria_do_rotary_club_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15081/mocao_019_-_padres_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15082/mocao_020_-_zil_silva_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15097/mocao_021_-_dom_luiz_antonio_cipolini_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15130/mocao_022_-_arlette_motoki_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15198/mocao_023_-_repudio_a_adpf_442_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15199/mocao_024_-_repudio_ao_asilo_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15228/mocao_025_-_miguel_moreira_correa_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15229/mocao_026_-_sophia_gabriel_e_guilherme_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15230/mocao_027_-_apoio_ao_congresso_nacional_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15290/mocao_028_-_1o_festival_da_primavera_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15291/mocao_029_-_wesley_sebastiao_moreira_da_silva_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15312/mocao_030_-_izabela_rodrigues_da_silva_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15313/mocao_031_-_guilherme_piai_silva_fillizzola_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15403/mocao_032_-_centro_comercial_elpidio_sgobbi_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15404/mocao_033_-_amauri_robinsdon_dos_santos_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15405/mocao_034_-_chuvas_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15406/mocao_035_-_1o_festival_de_teatro_estudantil_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15407/mocao_036_-_sara_rocha_e_suelen_rocha_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14565/45a_projeto_de_decreto_legislativo_001_-_rafael_e_outros_titulo_de_cidadao_luis_carlos_galvao.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15211/projeto_de_decreto_legislativo_002_-_nelly_junqueira_de_freitas_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14436/plc_001_-_m_001_-_plc_-_revisao_geral_anual_do_servidores_da_prefeitura_-80.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14437/plc_002_-_m_002_-_plc_-_revisao_geral_anual_dos_servidores_unifai_-8.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14448/43a_-_projeto_de_lei_complementar_003_-_mesa_revoga_lc_396_-_vale_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14449/43a_-_projeto_de_lei_complementar_004_-_m_008_-_dipoe_sobre_autorizacao_para_abert._de_lic._para_concessao_de_direito_real_de_uso_-_rev.lc__259278_e_355.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14450/43a_-_projeto_de_lei_complementar_005_-_m_009_-__autorizacao_para_alienacao_de_imoveis_area_circo.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14451/43a_-_projeto_de_lei_complementar_006_m_010_-_projeto_de_lei_-altera_a_lei_2_328_ctm_-_isencao_taxa_de_publicidade.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14566/45a_projeto_de_lei_complementar_007_m_014_-_dispoe_sobre_a_criacao_emprego_permanente_auxiliar_de_desenvolvimento_escolar__motorista_e_auxiliar_de_enfermagem_2.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14567/45a_projeto_de_lei_complementar_008_m_015_-_autorizacao_para_alienacao_de_imoveis_area_circo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14623/46a_projeto_de_lei_complementar_009_m_023-__alienacao_de_imovel_por_investidura_-_paulo_sergio_andrade__-_q_e_lote_16.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14624/46a_projeto_de_lei_complementar_010_m_024_-_alienacao_de_imovel_por_investidura_-_anexo_-_lucinalva_ap._fukushima_fagundes_-_q_f_-_lote_01.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14625/46a_projeto_de_lei_complementar_011_m_025_-_alienacao_de_imovel_por_investidura_-_aparecida_dos_santos_-_q_07_-_lote_22.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14626/46a_projeto_de_lei_complementar_012_m_026_-__anexo_-_alienacao_de_imovel_por_investidura_-_joao_eduardo_barbosa_pacheco__-_q_3_lote__1.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14669/47a_projeto_de_lei_complementar_013_m_031_-_altera_lc_163.11_-_politica_mun._de_atend._dos_direitos_da_crianca__reestrutura_o_cmdca_e_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14670/47a_projeto_de_lei_complementar_014_m_035_-_autoriza_receber_em_doacao_imovel_der_-_pq_do_sol.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14671/47a_projeto_de_lei_complementar_015_m_037_-_dispoe_sobre_atribuicao_de_gratificacao_de_funcao_mediador_polo_univesp.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14672/47a_projeto_de_lei_complementar_016_m_041_-_criacao_emprego_permanente_nutricionista_orientador_social_chefe_museu_e_tec_seg_trabalho.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14673/47a_projeto_de_lei_complementar_017_m_042_-_dispoe_sobre_atribuicao_de_gratificacao_dos_autores_da_licitacao.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14711/48a_projeto_de_lei_complementar_018_-_mesa_-_revisao_dos_vencimentos_camara.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14760/49a_projeto_de_lei_complementar_019_m_043-_altera_a_lei_compl._386_-_concessao_area_valentin_gatti_-_geo_analitica.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14761/49a_projeto_de_lei_complementar_020_m_046_-_altera_lei_complementar_163_2011_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14762/49a_projeto_de_lei_complementar_021_m_047_-_dispoe_sobre_atribuicao_de_gratificacao_dos_autores_da_licitacao.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14763/49a_projeto_de_lei_complementar_022_m_048_-__autorizacao_para_alienacao_de_imovel_por_investidura_-_jose_de_oliveira_neto.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14803/50a_projeto_de_lei_complementar_023_m_050_-_autorizacao_para_a_doacao_de_area_que_especifica_-_construtora_rotoli.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14804/50a_projeto_de_lei_complementar_024_m_053_-_revisao_geral_anual_do_servidores_da_prefeitura_-_15.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14805/50a_projeto_de_lei_complementar_025_m_054-_altera_a_lc_428_-_gratificacao_de_funcao_mediador_polo_univesp.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14863/51a_projeto_de_lei_complementar_026_m_066_-__altera_a_lc_284_-_limita_verba_hoboraria.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14909/52a_projeto_de_lei_complementar_027_m_069_-_altera_a_lc_94-2007_-_plano_de_carreira_magisterio.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14967/53a_projeto_de_lei_complementar_028_m_076_-_revoga_lc_340_-_reversao_de_lote_valentin_gatti_-dias_neto_representacoes_ltda.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15054/55a_projeto_de_lei_complementar_029_m_087_-_atribuicao_de_gratificacao_dos_autores_da_licitacao_unifai.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15055/55a_projeto_de_lei_complementar_030_m_088_-_altera_o_anexo_i_da_lei_407_-_cria10_empregos_de_educador_30hs_e_10_de_40hs.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15266/59a_projeto_de_lei_complementar_031_m_100_-__atribuicoes_agente_da_receita_tributaria.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15307/61a_projeto_de_lei_complementar_032_-_m_116_-_altera_a_lc_440_-_tira_a_retroatividade_da_lei.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15351/62a_projeto_de_lei_complementar_033_m_125_-_criacao_emprego_permanente_tec._informatica_tec._contabilidade_e_inspetor_de_alunos.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15352/62a_projeto_de_lei_complementar_034_m_128_-_altera_o_anexo_ii_da_lei_440_-_cria_10_emp.de_educador_30hs_e_10_de_40hs_10_prof._peb_i_e_02__dm_da_ou_dv.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15353/62a_projeto_de_lei_complementar_035_m_133_-_plc_-_revisao_geral_anual_do_servidores_da_prefeitura_-8.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15354/62a_projeto_de_lei_complementar_036_m_134_-_dispoe_sobre_a_alteracao_do_artigo_5o_da_lei_274-2017_-_2a_opcao.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15355/62a_projeto_de_lei_complementar_037_m_136_-_plc_-_revisao_geral_anual_dos_servidores_unifai_-8.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14441/43a_-_projeto_de_lei_001_-_noriko_e_outros_praca_lariele_veronica_boldrin.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14442/43a_-_projeto_de_lei_002_-_m_003_-_abertura_de_credito_suplementar_unifai_-_r_2.500.00000.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14443/43a_-_projeto_de_lei_003_-_m_004_autoriza_repassar_para_sta_casa_r_104.35510_mac_estadual.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14444/43a_-_projeto_de_lei_004_-_m_005_abertura_de_credito_especial_-_vigilancia_socioass._e_bolsa_familia.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14445/43a_-_projeto_de_lei_005_-_m_006_-_autoriza_repasse_apae_r_47.00000_-residencia_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14446/43a_-_projeto_de_lei_006_-_m_007_autoriza_repasse_r_60.00000__lar_dos_velhos_saude.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14447/43a_-_projeto_de_lei_007_-_alcio_e_outros_altera_a_lei_3.369_-_loteamento_fechado_acesso_controlado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14503/44a_-_projeto_de_lei_008_-_m_011_-_dispoe_sobre_reajuste_estagiario.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14560/45a_projeto_de_lei_009_-_aguinaldo_e_outros_-_residencial_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14561/45a_projeto_de_lei_010_m_016_-_aquisicao_de_area_dist__industrial_r_2_000_00000.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14562/45a_projeto_de_lei_011_m_017_-_aquisicao_de_nova_area_administrativa_-_credito_adicional_especial_r_3.520.00000.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14563/45a_projeto_de_lei_012_m_020_-_recape_convenio_10359-2022_-_abertura_de_credito_r_237.68413.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14564/45a_projeto_de_lei_013_m_021_-_pronto_pagamento_para_a_cobertura_de_despesas_-_lei_federal_n.o_14.133.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14613/46a_projeto_de_lei_014_m_012_-_projeto_de_lei__educacao_merenda_transporte_e_qse.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14614/46a_projeto_de_lei_015_m_013_-_projeto_de_lei_subvencao_para_apelos_e_patas_-_r_60_00000.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14615/46a_projeto_de_lei_016_m_019_-_abertura_de_credito_r_100mil_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14616/46a_projeto_de_lei_017_m_022_-_abertura_de_credito_suplementar_unifai_-_r_1.850.00000.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14617/46a_projeto_de_lei_018_m_027_-_abertura_de_credito_-_r_540.00000_-___ampliacao_de_area_para_o_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14618/46a_projeto_de_lei_019_m_028_-_autoriza_repassar_para_sta_casa_1_000_00000_atencao_basica_estadual.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14619/46a_projeto_de_lei_020_-_denominacao_predio_e_plenario_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14620/46a_projeto_de_lei_021_m_029_abertura_de_credito_r_1.79000000_-_srt_e_pai_nossso_lar.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14621/46a_projeto_de_lei_022_m_030_autoriza_repassar_para_sta_casa_r_94.57302_mac_estadual_proc__cirur.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14622/46a_projeto_de_lei_023_m_018_-_programa_nossa_rua_-_r_3.705.000_00.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14661/47a_projeto_de_lei_024_m_032_-_abertura_de_credito_r_560.00000_-_merenda.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14662/47a_projeto_de_lei_025_m_033_-_abertura_de_credito_especial_unifai_-_r_480.00000.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14663/47a_projeto_de_lei_026_m_034_-_autoriza_celebrar_convenio_com_a_ceeteps.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14664/47a_projeto_de_lei_027_m_036_-_abertura_de_credito_r_415.95699_-_devolucao_ipva.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14665/47a_projeto_de_lei_028_m_038_-__auxilio_atiradores.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14666/47a_projeto_de_lei_029_m_039_-_abertura_de_credito_r_760.00000_atencao_basica_pab_fixo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14667/47a_projeto_de_lei_030_m_040_-_abertura_de_credito_r_1.000.00000_atencao_basica_estadual.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14668/47a_projeto_de_lei_031_-_presenca_de_profissionais_doulas_durante_o_parto_nas_maternidades_e_hospitais.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14764/49a_projeto_de_lei_032_m_044_autoriza_pagar_despesa_de_manutencao_de_ar_condicionado_-_pm.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14765/49a_projeto_de_lei_033_m_045_-_abertura_de_credito_r_1.370.00000.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14766/49a_projeto_de_lei_034_m_049_-_abertura_de_credito_-_r_5.000.00000_-_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14800/50a_projeto_de_lei_035_m_051_-_abertura_de_credito_suplementar_unifai_-_r_805.00000.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14801/50a_projeto_de_lei_036_m_052_-_repasse_sta_casa_r_81.26761_mac_estadual_proc_cirur_res_45_e_49-23.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14802/50a_projeto_de_lei_037_m_055_-_abertura_de_credito_r_35.15300__-_saude_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14849/51a_projeto_de_lei_038_m_056_-_diretrizes_orcamentarias_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14850/51a_projeto_de_lei_039_aguinaldo_e_outros_-_denomina_ruas_monte_siao.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14851/51a_projeto_de_lei_040_m_057_-_pdv_unifai.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14852/51a_projeto_de_lei_041_m_058_-_aditivo_termo_de_colaboracao_unifai_e_sta_ccasa_-_res._magnetica_r_74.51854.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14853/51a_projeto_de_lei_042_m_059_-_altera_a_lei_n._4.187_-_honorario_sucumbencia_unifai.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14854/51a_projeto_de_lei_043_m_061-_autoriza_reembolso_publicacao_artigo_cientifico_docentes_unifai.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14855/51a_projeto_de_lei_044_m_062_-_abertuta_de_credito_saude_-r_1_45465053_-_portaria_gm-ms__443_23.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14856/51a_projeto_de_lei_045_m_063_-_abertura_de_credito_especial_r_150.00000_-_emenda_fausto_pinato.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14857/51a_projeto_de_lei_046_m_064_-_abertura_de_credito_especial_unifai_-_r_1.000.00000.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14858/51a_projeto_de_lei_047_m_065_-_altera_lei_4169__-_concessao_bolsa_de_estudos_unifai_altera_valor_bolsa_iniciacao_cient..pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14859/51a_projeto_de_lei_048_m_060_-altera_lei_3610_-_mais_medicos_-_aumenta_valor_auxilio.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14860/51a_projeto_de_lei_049_m_067_-_abertura_credito_especial_-_vig_socioassistencia.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14861/51a_projeto_de_lei_050_-_alcio_e_outros_altera_lei_das_doulas.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14862/51a_projeto_de_lei_051_m_068-_dispoe_o_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14960/53a_projeto_de_lei_052_m_070_-_abertura_de_credito_r_113.00000_-_pranchas_para_pontes.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14961/53a_projeto_de_lei_053_m_071_-_abertura_de_credito_r_267.88407_-_calcadas_acessiveis.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14962/53a_projeto_de_lei_054_m_072_-_abertura_de_credito_r_220.00000-_materiais_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14963/53a_projeto_de_lei_055_m_073_-_abertura_de_credito_r_r_280.00000_-_merenda.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14964/53a_projeto_de_lei_056_m_074_-_autoriza_repassar_para_sta_casa_r_56.89206_mac_proc._cirururgico_res._ss_-_179.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14965/53a_projeto_de_lei_057_m_075_-_abertura_de_credito_r_62.10000_-_irrigacao_gramado_do_estadio.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14966/53a_projeto_de_lei_058_m_077_-_abertura_de_credito_-_r_r_139.91401-_assit__social_-_serv._acolhimento_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15004/54a_projeto_de_lei_059_m_078_-_abertura_de_credito_-_r_408.00000_-_convenio_transporte.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15005/54a_projeto_de_lei_060_m_079_-__abertura_de_credito_-_r_30.00000_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15006/54a_projeto_de_lei_061_m_080_-_abertura_de_credito_-_r_66.09403__-_repasse_santa_casa_-_portaria_gm_-_ms_90-2023.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15048/55a_projeto_de_lei_062_m_081_-_sta_casa_r27.35618_mac_estadual_proc._cirur_-_res_ss_82.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15049/55a_projeto_de_lei_063_m_082_-_repasse_r_36.18090_para_apae.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15050/55a_projeto_de_lei_064_m_083_-_repasse_r24.03810_carlos_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15051/55a_projeto_de_lei_065_m_084_-_abertura_de_credito_r_350.00000_-_emendas_dep_miguel_lombardi_e_enrico_misasi.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15052/55a_projeto_de_lei_066_m_085_-_abertura_de_credito_suplementar_unifai_-_r_r_4.410.00000.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15053/55a_projeto_de_lei_067_m_086_-_abertura_de_credito_saude_r_450.00000_-_teto_mac.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15096/56_projeto_de_lei_068_m_089_-_dispoe_o_conselho_municipal_de_promocao_e_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15132/57a_projeto_de_lei_069_m_090_-_abertura_de_credito_especial_assit_social_-_gestao_vig_socio_assist._r_12.00000.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15133/57a_projeto_de_lei_070_m_092_-_piso_enfermagem_cnm.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15134/57a_projeto_de_lei_071_m_093_-_dispoe_sobre_proibicao_de_queimadas_urbanas.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15135/57a_projeto_de_lei_072_m_091_-__ratifica_convalidacao_contrato_consorcio_amnap.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15170/58a_projeto_de_lei_073_m_094_-_abertura_de_credito_especial__-_r_143.00000_-_servico_de_acolhimento_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15171/58a_projeto_de_lei_074_m_095_-_abertura_de_credito_especial_r_323.37178_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15172/58a_projeto_de_lei_075_m_096_-_abertura_de_credito_-_r_1.778.40000_-_vencimento_e_vantagens.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15173/58a_projeto_de_lei_076_m_097_-_dispoe_sobre_o_prolongamento_da_rua_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15174/58a_projeto_de_lei_077_m_098_-_desafetacao_areas_lc_421_422_423_e_424_-_investiduras.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15216/59a_projeto_de_lei_078_m_099_-_abertura_de_credito_suplementar_r_100.00000_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15217/59a_projeto_de_lei_079_m_101_-_repasse_clinica_pai_nosso_lar_r_100_00000_-_portaria_gm_-_ms_544-2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15218/59a_projeto_de_lei_080_m_102_-_abertura_de_credito_especial_unifai_-_r__70.00000.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15219/59a_projeto_de_lei_081_m_103_-_abertura_de_credito_r_445.00000_campos_de_futebol_e_pdv.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15220/59a_projeto_de_lei_082_m_104_-_plano_de_demissao_voluntario_incentivado_-_pdv_-_outubro_1.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15262/59a_projeto_de_lei_083_m_105_-_abertura_de_credito_r_2.455.90000__varias_secretarias.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15263/59a_projeto_de_lei_084_m_106_-_abertura_de_credito_r_386.00000_-_merenda.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15264/59a_projeto_de_lei_085_m_107_-_repasse_cooperadam_r_r_59.00000.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15265/59a_projeto_de_lei_086_m_108_-_abertura_de_credito_r_4.890.00000_-_saude_e_educacao_fundeb.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15267/60a_projeto_de_lei_087_m_109_-_concessao_subvencoes_e_contribuicoes_2024.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15268/60a_projeto_de_lei_088_m_110_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15269/60a_projeto_de_lei_089_m_111_-_abertura_de_credito_saude_teto_mac_-_r_900.0000.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15299/61a_projeto_de_lei_090_-_residencial_jardim_botanico.doc.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15300/61a_projeto_de_lei_091_m_112_-_pl_abono_natalino_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15301/61a_projeto_de_lei_092_m_113_-_abertura_de_credito_r_645.00000_-_saude_assistencia_e_rcc.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15302/61a_projeto_de_lei_093_m_114_-_repasse_p_sta_casa_r500.00000.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15303/61a_projeto_de_lei_094_m_115_-_abertura_de_credito_especial_unifai_-_r__1.650.00000.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15304/61a_projeto_de_lei_095_-_m_117_-_repasse_lar_dos_velhos_r100.00000.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15305/61a_projeto_de_lei_096_-_m_118_-_autoriza_celebrar_convenio_lucelia_e_osvaldo_cruz_-_serv._acolhimento_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15306/61a_projeto_de_lei_097_-_m_119_-_autoriza_majorar__subsidio_tarifario_mensal_para_operacionalizacao_do_transporte_coletivo_-_3.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15339/62a_projeto_de_lei_098_m_120_-_repasse_clinica_pai_nosso_lar_r_80.00000_-_portaria_gm_-_ms_1_300-2023.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15340/62a_projeto_de_lei_099_m_121_-_abertura_de_credito__especial_-_academia_ao_ar_livre_r_42.00000.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15341/62a_projeto_de_lei_100_m_122_-_abertura_de_cred.__especial_vestiario_jd_brasil_r_251.00000.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15342/62a_projeto_de_lei_101_m_123_-_pl_abono_natalino_aos_servidores_unifai.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15343/62a_projeto_de_lei_102_m_124_-_abertura_de_credito_r_44.00000_-_transporte_educacao.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15344/62a_projeto_de_lei_103_m_126_-_abertura_de_credito_suplementar_-_convenio_polesportivo_r_91.00000.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15345/62a_projeto_de_lei_104_m_127_-_denomina_a_praca_celso_osmar_mastellini.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15346/62a_projeto_de_lei_105_m_129_-_abertura_de_credito_-_devolucao_cdhu_r_51.30000.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15347/62a_projeto_de_lei_106_m_130_-_abertura_de_credito_educacao_fundeb_r_2.763.90000.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15348/62a_projeto_de_lei_107_m_131_-_abertura_de_credito_suplementar_unifai_-_r_5_390_00000.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15349/62a_projeto_de_lei_108_m_132_-_abertura_de_credito_r_20.00000_-_transporte_educacao_proprio.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15350/62a_projeto_de_lei_109_m_135_-_autoriza_contratar_financiamento_caixa_federal.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15360/63a_projeto_de_lei_110_-_subsidio_prefeito_vice_e_secretarios.docx.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15361/63a_projeto_de_lei_111_m_137_-_abertura_de_credito_-_repasse_cdhu_r_51.30000_proj_tec_social.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15362/63a_projeto_de_lei_112_m_138_-_concessao_de_beneficio_eventual_-_situacao_de_desastre_e_calamidade_2.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15363/63a_projeto_de_lei_113_m_139_-_autoriza_contratar_financiamento_caixa_federal_-_recape_e_galerias.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15372/64a_projeto_de_lei_114_-_m_140_-_atualizacao_lei_das_antenas_-_5g.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15373/64a_projeto_de_lei_115_m_141_-_renovacao_termo_de_colaboracao_unifai_e_santa_casa_-_estgio_e_atividades_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15429/65a_projeto_de_lei_116.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15428/projeto_de_lei_117__m_142_-_autoriza_contratar_financiamento_caixa_federal_-_recape_e_galerias.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15445/65a_projeto_de_lei_118_m_143_-_altera_o_artigo_2o_da_lei_3765_-_altera_composicao_comtur.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14806/50a_projeto_de_resolucao_001_mesa_da_camara_-_conducao_de_veiculos_oficiais_da_cma.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15364/63a_projeto_de_resolucao_002_-_subsidio_dos_vereadores_para_19a_legislatura.docx.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14453/requerimento_001_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14454/requerimento_002_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14455/requerimento_003_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14456/requerimento_004_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14457/requerimento_004_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14458/requerimento_005_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14459/requerimento_007_-_unifai_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14460/requerimento_008_-_parque_itaipus_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14461/requerimento_009_-_assistencia_social_casas_populares_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14462/requerimento_010_-_saude_-_rename_-_medicamentos_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14463/requerimento_011_-_unifai_-_emendas_projetos_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14464/requerimento_012_-_prefeitura_-_emendas_projetos_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14506/requerimento_013_-_pedra_bica_corrida_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14507/requerimento_014_-_recapeamento_asfaltico_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14508/requerimento_015_-_publicacao_em_redes_sociais_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14509/requerimento_016_-_emenda_bruno_lima_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14510/requerimento_017_-_castramovel_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14511/requerimento_018_-_transporte_de_alunos_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14512/requerimento_019_-_plano_de_carreira_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14513/requerimento_020_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14514/requerimento_021_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14515/requerimento_022_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14516/requerimento_023_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14546/requerimento_024_-_mara_gabrilli_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14547/requerimento_025_-_pedido_de_informacao_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14548/requerimento_026_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14549/requerimento_027_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14550/requerimento_028_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14551/requerimento_029_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14552/requerimento_030_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14553/requerimento_031_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14554/requerimento_032_-_ecoville_i_e_ii_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14555/requerimento_033_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14556/requerimento_034_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14557/requerimento_035_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14603/requerimento_036_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14605/requerimento_037_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14606/requerimento_038_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14607/requerimento_039_-_via_de_acesso_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14608/requerimento_040_-_vale_aimentacao_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14609/requerimento_041_-_desenvolve_sp_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14610/requerimento_042_-_sabesp_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14675/requerimento_043_-_pedido_de_informacao_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14676/requerimento_044_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14677/requerimento_045_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14678/requerimento_046_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14717/requerimento_047_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14718/requerimento_048_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14719/requerimento_049_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14720/requerimento_050_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14721/requerimento_051_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14722/requerimento_052_-_convocacao_secretario_de_planejamento_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14724/requerimento_054_-_reitera_murilo_jaccoud_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14725/requerimento_055_-_doacao_materiais_mario_covas_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14726/requerimento_056_-_pedido_de_recursos_-_apae_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14727/requerimento_057_-_recursos_van_apae_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14728/requerimento_058_-_recursos_cultura_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14729/requerimento_059_-_recursos_cultura_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14730/requerimento_060_-_recursos_cultura_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14731/requerimento_061_-_recursos_cultura_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14732/requerimento_062_-_recursos_pai_nosso_lar_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14733/requerimento_063_-_recursos_pai_nosso_lar_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14734/requerimento_064_-_pai_nosso_lar_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14735/requerimento_065_-_recursos_pai_nosso_lar_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14768/requerimento_066_-_arnaldo_jardim_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14769/requerimento_067_-_mara_gabrilli_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14770/requerimento_068_-__equipamentos_recursos_covid-19_-_tomografo_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14771/requerimento_069_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14772/requerimento_070_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14808/requerimento_071_-_dani_alonso_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14809/requerimento_072_-_capitao_augusto_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14810/requerimento_073_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14811/requerimento_074_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14812/requerimento_075_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14813/requerimento_076_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14814/requerimento_077_-__piso_enfermagem_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14815/requerimento_078_-_pedido_de_informacao_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14869/requerimento_079_-_fernando_marangoni_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14870/requerimento_080_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14871/requerimento_090_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14872/requerimento_082_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14873/requerimento_083_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14874/requerimento_084_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14875/requerimento_085_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14876/requerimento_086_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14877/requerimento_087_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14878/requerimento_088_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14879/requerimento_089_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14880/requerimento_090_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14881/requerimento_091_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14882/requerimento_092_-_criancas_deficientes_nas_escolas_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14929/requerimento_093_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14930/requerimento_094_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14931/requerimento_095_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14932/requerimento_096_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14933/requerimento_097_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14934/requerimento_098_-_clarice_ganem_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14935/requerimento_099_-_informacao_expoverde_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14936/requerimento_100_-_castramovel_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14937/requerimento_101_-_marcos_pereira_-_san_miguel_ii_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14938/requerimento_102_-_marcos_pereira_-_van_16_lugares_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14939/requerimento_103_-_marcos_pereira_-_pai_nosso_lar_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14940/requerimento_104_-_renata_abreu_-_sec._cultura_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14941/requerimento_105_-_fernando_marangoni_-_equip._cultura_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14942/requerimento_106_-_fernando_marangoni_-_van_16_lugares_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14943/requerimento_107_-_fernando_marangoni_-_san_miguel_ii_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14944/requerimento_108_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14945/requerimento_109_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14946/requerimento_110_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14947/requerimento_111_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14956/requerimento_112_-_pedido_de_informacao_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14957/requerimento_113_-_pedido_de_informacao_pdv_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14958/requerimento_114_-_pedido_de_informacao_pavimentacao_da_rua_sergipe_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14959/requerimento_115_-_pedido_de_informacao_laudos_de_insalubridade_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15010/requerimento_116_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15011/requerimento_117_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15012/requerimento_118_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15013/requerimento_119_-_roberto_de_lucena_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15014/requerimento_120_-_roberto_de_lucena_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15015/requerimento_121_-_roberto_de_lucena_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15016/requerimento_122_-_renato_feder_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15083/requerimento_123_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15084/requerimento_124_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15085/requerimento_125_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15086/requerimento_126_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15087/requerimento_127_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15088/requerimento_128_-_pedido_de_informacao_santa_casa_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15089/requerimento_129_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15090/requerimento_130_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15091/requerimento_131_-_concessao_dos_terrenos_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15098/requerimento_132_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15099/requerimento_133_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15100/requerimento_134_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15101/requerimento_135_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15102/requerimento_136_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15103/requerimento_137_-_pedido_de_informacao_piso_salarial_enfermagem_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15104/requerimento_138_-_pedido_de_informacao_quiosques_e_decks_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15105/requerimento_138_-_pedido_de_informacao_quiosques_e_decks_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15136/requerimento_140_-_fernando_marangoni_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15137/requerimento_141_-_fernando_marangoni_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15138/requerimento_142_-_fernando_marangoni_casa_do_garoto_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15139/requerimento_143_-_fernando_marangoni_santa_casa_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15140/requerimento_144_-_fernando_marangoni_apae_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15141/requerimento_145_-_informacao_expoverde_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15142/requerimento_146_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15144/requerimento_148_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15200/requerimento_149_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15201/requerimento_150_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15202/requerimento_151_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15203/requerimento_152_-_gerente_cdhu_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15204/requerimento_153_-_gerente_cdhu_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15205/requerimento_154_-_conjunto_habitacional_naur_bellusci_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15206/requerimento_155_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15207/requerimento_156_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15208/requerimento_157_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15209/requerimento_158_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15210/requerimento_159_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15221/requerimento_160_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15222/requerimento_161_-_carlos_giannazi_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15223/requerimento_162_-_felipe_franco_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15224/requerimento_163_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15225/requerimento_164_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15226/requerimento_165_-_informacao_cemiterio_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15227/requerimento_166_-_valeria_bolsonaro_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15292/requerimento_167_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15293/requerimento_168_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15294/requerimento_169_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15295/requerimento_170_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15296/requerimento_171_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15297/requerimento_172_-_ponte_corrego_do_rancho_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15298/requerimento_173_-_lar_cristao_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15314/requerimento_174_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15315/requerimento_175_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15316/requerimento_176_-_viagens_prefeito_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15317/requerimento_177_-_quiosquer_parque_dos_pioneiros_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15318/requerimento_178_-_valeria_bolsonaro_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15319/requerimento_179_-_guilherme_piai_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15408/requerimento_180_62a_ordinaria_pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15409/requerimento_181_-_62a_ordinaria_unifai.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15410/requerimento_182_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15411/requerimento_183_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15412/requerimento_184_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15413/requerimento_185_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15414/requerimento_186_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15415/requerimento_187_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15416/requerimento_188_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15417/requerimento_189_-_fernando_marangoni_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15418/requerimento_190_-_pedido_de_informacao_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15419/requerimento_191_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15420/requerimento_192_-_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15421/requerimento_193_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15422/requerimento_194_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15423/requerimento_195_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15424/requerimento_196_-_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15374/emenda__supressiva_-_pl_112_-_auxilio_desastre_-_enchente.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14710/emenda__aditiva_001_-_plc_013-23_-_consolidacao_da_lei.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15427/emenda_aditiva_002_-_pl_117_-_caixa_economica_federal_-_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15131/anteprojeto_de_lei_001_-__medalha_bombeiro.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14438/circular_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14440/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14465/circular_003.23.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14502/circular_004_-_44a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14504/circular_005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14505/circular_006_-_29a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14544/circular_007_solene.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14545/circular_008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14568/circular_009_projetos_lidos.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14602/circular_010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14604/digitalizar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14612/circular_012_-_30a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14658/31a_sessao_extraordinaria..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14660/47a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14707/circ015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14708/32a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14712/48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14713/comissao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14714/circular_019_-_33a_extra.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14715/circular_020_-_34a_extra.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14773/circular_021_-_49a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14774/circular_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14780/circular_35a_extra.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14799/circular_024_-_50a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14816/circular_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14847/circular_026_-_36a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14848/circular_027_-_51a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14864/circular_028_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14908/circular_029_-_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14910/circular_030_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14950/circular_031_-_53a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14951/circular_032_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15002/circular_033_-_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15007/circular_034_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15008/circular_035_-_37a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15056/circular_036_-_55a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15057/circular_037_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15093/circular_038_-_56a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15094/circular_39.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15095/circular_040_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15145/circualr_41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15146/circular_42.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15167/circular_043_-_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15168/circular_044_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15169/circular_045_-_39a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15212/circular_046_-_59a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15213/circular_47_comissoes.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15214/circular_48_-_comissao_constituicao.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15215/circular_049_-_40a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15270/circular_50_-_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15271/circular_051_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15308/61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15309/circular_53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15310/circular_54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15311/circular_55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15336/circular_056_-_42a_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15337/62a_sessao_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15338/circular_58_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15365/circular_059_-_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15366/circular_60_-_comissoes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15367/circular_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15375/circular_062_-_comissao.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15376/circular_063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15377/circular_064_-_pl_117.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15431/circular_065_-_44a_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14439/emenda_modificativa_001_-_plc_001-23_-_revisao_-_remocao_termo_agente_politico.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14709/emenda_modificativa_002_-_plc_013-23_-_art_3_e_8.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14798/emenda_modificativa_003_-_plc_020_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14948/emenda_modificativa_004_-_plc_040_-_desligamento_voluntario_unifai.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14949/2023_ldo_emenda_05.23_-_lei_4254.23.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15003/2023_ldo_emenda_06.23_-_lei_4254.23.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15092/emenda_modificativa_007_-_plc_027_-.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15368/emenda_modificativa_008_-_pl_087_auxilios_e_subvencoes.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15369/2023_loa_emenda_09.23_-_lei_4305.23.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15370/2023_loa_emenda_10.23_-_lei_4305.23.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15371/2023_loa_emenda_11.23_-_lei_4305.23.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15425/emenda_modificativa_012_-_pl_117.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15426/emenda_modificativa_013_-_pl_117.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14466/indicacao_001_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14467/indicacao_002_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14468/indicacao_003_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14469/indicacao_004_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14470/indicacao_005_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14471/indicacao_006_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14472/indicacao_007_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14473/indicacao_008_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14474/indicacao_009_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14475/indicacao_010_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14476/indicacao_011_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14477/indicacao_012_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14478/indicacao_013_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14479/indicacao_014_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14480/indicacao_015_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14481/indicacao_016_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14482/indicacao_017_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14483/indicacao_018_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14484/indicacao_019_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14485/indicacao_020_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14486/indicacao_021_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14487/indicacao_022_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14488/indicacao_023_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14489/indicacao_024_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14490/indicacao_025_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14491/indicacao_026_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14492/indicacao_027_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14493/indicacao_028_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14494/indicacao_029_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14495/indicacao_030_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14496/indicacao_031_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14497/indicacao_032_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14498/indicacao_033_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14499/indicacao_034_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14500/indicacao_035_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14501/indicacao_036_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14517/indicacao_037_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14518/indicacao_038_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14519/indicacao_039_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14520/indicacao_040_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14521/indicacao_041_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14522/indicacao_042_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14523/indicacao_043_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14524/indicacao_044_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14525/indicacao_045_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14526/indicacao_046_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14527/indicacao_047_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14528/indicacao_048_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14529/indicacao_049_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14530/indicacao_050_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14531/indicacao_051_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14532/indicacao_052_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14533/indicacao_053_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14534/indicacao_054_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14535/indicacao_055_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14536/indicacao_056_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14537/indicacao_057_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14538/indicacao_058_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14539/indicacao_059_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14540/indicacao_060_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14541/indicacao_061_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14542/indicacao_062_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14543/indicacao_063_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14569/indicacao_064_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14570/indicacao_065_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14571/indicacao_066_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14572/indicacao_067_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14573/indicacao_068_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14574/indicacao_069_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14575/indicacao_070_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14576/indicacao_071_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14577/indicacao_072_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14578/indicacao_073_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14579/indicacao_074_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14580/indicacao_075_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14581/indicacao_076_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14582/indicacao_077_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14583/indicacao_078_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14584/indicacao_079_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14585/indicacao_080_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14586/indicacao_081_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14587/indicacao_082_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14588/indicacao_083_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14589/indicacao_084_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14590/indicacao_085_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14591/indicacao_086_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14592/indicacao_087_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14593/indicacao_088_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14594/indicacao_089_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14595/indicacao_090_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14596/indicacao_091_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14597/indicacao_092_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14598/indicacao_093_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14599/indicacao_094_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14600/indicacao_095_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14601/indicacao_096_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14627/indicacao_097_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14628/indicacao_098_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14629/indicacao_099_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14630/indicacao_100_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14631/indicacao_101_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14632/indicacao_102_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14633/indicacao_103_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14634/indicacao_104_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14635/indicacao_105_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14636/indicacao_106_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14637/indicacao_107_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14638/indicacao_108_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14639/indicacao_109_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14640/indicacao_110_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14641/indicacao_111_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14642/indicacao_112_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14643/indicacao_113_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14644/indicacao_114_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14645/indicacao_115_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14646/indicacao_116_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14647/indicacao_117_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14648/indicacao_118_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14649/indicacao_119_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14650/indicacao_120_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14651/indicacao_121_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14652/indicacao_122_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14653/indicacao_123_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14654/indicacao_124_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14655/indicacao_125_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14656/indicacao_126_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14657/indicacao_127_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14679/indicacao_128_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14680/indicacao_129_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14681/indicacao_130_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14682/indicacao_131_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14683/indicacao_132_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14684/indicacao_133_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14685/indicacao_134_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14686/indicacao_135_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14687/indicacao_136_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14688/indicacao_137_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14689/indicacao_138_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14690/indicacao_139_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14691/indicacao_140_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14692/indicacao_141_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14693/indicacao_142_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14694/indicacao_143_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14695/indicacao_144_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14696/indicacao_145_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14697/indicacao_146_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14698/indicacao_147_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14699/indicacao_148_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14700/indicacao_149_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14701/indicacao_150_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14702/indicacao_151_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14703/indicacao_152_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14704/indicacao_153_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14705/indicacao_154_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14706/indicacao_155_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14736/indicacao_156_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14737/indicacao_157_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14738/indicacao_158_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14739/indicacao_159_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14740/indicacao_160_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14741/indicacao_161_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14742/indicacao_162_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14743/indicacao_163_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14744/indicacao_164_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14745/indicacao_165_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14746/indicacao_166_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14747/indicacao_167_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14748/indicacao_168_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14749/indicacao_169_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14750/indicacao_170_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14751/indicacao_171_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14752/indicacao_172_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14753/indicacao_173_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14754/indicacao_174_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14755/indicacao_175_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14756/indicacao_176_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14757/indicacao_177_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14775/indicacao_178_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14776/indicacao_179_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14777/indicacao_180_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14778/indicacao_181_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14779/indicacao_182_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14781/indicacao_183_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14782/indicacao_184_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14783/indicacao_185_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14784/indicacao_186_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14785/indicacao_187_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14786/indicacao_188_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14787/indicacao_189_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14788/indicacao_190_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14789/indicacao_191_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14790/indicacao_192_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14791/indicacao_193_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14792/indicacao_194_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14793/indicacao_195_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14794/indicacao_196_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14795/indicacao_197_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14796/indicacao_198_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14797/indicacao_199_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14817/indicacao_200_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14818/indicacao_201_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14819/indicacao_202_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14820/indicacao_203_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14821/indicacao_204_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14822/indicacao_205_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14823/indicacao_206_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14824/indicacao_207_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14825/indicacao_208_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14826/indicacao_209_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14827/indicacao_210_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14828/indicacao_211_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14829/indicacao_212_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14830/indicacao_213_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14831/indicacao_214_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14832/indicacao_215_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14833/indicacao_216_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14834/indicacao_217_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14835/indicacao_218_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14836/indicacao_219_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14837/indicacao_220_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14838/indicacao_221_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14839/indicacao_222_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14840/indicacao_223_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14841/indicacao_224_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14842/indicacao_225_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14843/indicacao_226_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14844/indicacao_227_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14845/indicacao_228_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14846/indicacao_229_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14883/indicacao_230_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14884/indicacao_231_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14885/indicacao_232_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14886/indicacao_233_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14887/indicacao_234_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14888/indicacao_235_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14889/indicacao_236_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14890/indicacao_237_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14891/indicacao_238_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14892/indicacao_239_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14893/indicacao_240_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14894/indicacao_241_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14895/indicacao_242_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14896/indicacao_243_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14897/indicacao_244_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14898/indicacao_245_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14899/indicacao_246_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14900/indicacao_247_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14901/indicacao_248_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14902/indicacao_249_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14903/indicacao_250_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14904/indicacao_251_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14905/indicacao_252_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14906/indicacao_253_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14907/indicacao_254_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14912/indicacao_255_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14913/indicacao_256_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14914/indicacao_257_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14915/indicacao_258_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14916/indicacao_259_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14917/indicacao_260_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14918/indicacao_261_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14919/indicacao_262_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14920/indicacao_263_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14921/indicacao_264_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14922/indicacao_265_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14923/indicacao_266_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14924/indicacao_267_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14925/indicacao_268_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14926/indicacao_269_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14927/indicacao_270_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14928/indicacao_271_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14968/indicacao_272_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14969/indicacao_273_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14970/indicacao_274_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14971/indicacao_275_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14972/indicacao_276_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14973/indicacao_277_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14974/indicacao_278_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14975/indicacao_279_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14976/indicacao_280_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14977/indicacao_281_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14978/indicacao_282_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14979/indicacao_283_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14980/indicacao_284_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14981/indicacao_285_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14982/indicacao_286_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14983/indicacao_287_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14984/indicacao_288_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14985/indicacao_289_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14986/indicacao_290_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14987/indicacao_291_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14988/indicacao_292_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14989/indicacao_293_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14990/indicacao_294_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14991/indicacao_295_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14992/indicacao_296_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14993/indicacao_297_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14994/indicacao_298_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14995/indicacao_299_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14996/indicacao_300_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14997/indicacao_301_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14998/indicacao_302_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14999/indicacao_303_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15000/indicacao_304_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15001/indicacao_305_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15017/indicacao_306_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15018/indicacao_307_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15019/indicacao_308_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15020/indicacao_309_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15021/indicacao_310_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15022/indicacao_311_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15023/indicacao_312_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15024/indicacao_313_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15025/indicacao_314_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15026/indicacao_314_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15027/indicacao_316_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15028/indicacao_317_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15029/indicacao_318_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15030/indicacao_319_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15031/indicacao_320_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15032/indicacao_321_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15033/indicacao_322_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15034/indicacao_323_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15035/indicacao_324_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15036/indicacao_325_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15037/indicacao_326_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15038/indicacao_327_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15039/indicacao_328_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15040/indicacao_329_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15041/indicacao_330_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15042/indicacao_331_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15043/indicacao_332_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15044/indicacao_333_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15045/indicacao_334_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15046/indicacao_335_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15047/indicacao_336_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15058/indicacao_337_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15059/indicacao_338_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15060/indicacao_339_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15061/indicacao_340_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15062/indicacao_341_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15063/indicacao_342_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15064/indicacao_343_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15065/indicacao_344_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15066/indicacao_345_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15067/indicacao_346_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15068/indicacao_347_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15069/indicacao_348_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15070/indicacao_349_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15071/indicacao_350_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15072/indicacao_351_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15073/indicacao_352_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15074/indicacao_353_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15075/indicacao_354_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15076/indicacao_355_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15077/indicacao_356_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15078/indicacao_357_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15079/indicacao_358_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15080/indicacao_359_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15106/indicacao_360_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15107/indicacao_361_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15108/indicacao_362_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15109/indicacao_363_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15110/indicacao_364_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15111/indicacao_365_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15112/indicacao_366_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15113/indicacao_367_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15114/indicacao_368_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15115/indicacao_369_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15116/indicacao_370_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15117/indicacao_371_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15118/indicacao_372_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15119/indicacao_373_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15120/indicacao_374_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15121/indicacao_375_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15122/indicacao_376_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15123/indicacao_376_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15124/indicacao_378_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15125/indicacao_379_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15126/indicacao_380_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15127/indicacao_381_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15128/indicacao_382_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15129/indicacao_383_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15147/indicacao_384_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15148/indicacao_385_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15149/indicacao_386_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15150/indicacao_387_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15151/indicacao_388_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15152/indicacao_389_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15153/indicacao_390_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15154/indicacao_391_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15155/indicacao_392_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15156/indicacao_393_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15157/indicacao_394_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15158/indicacao_395_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15159/indicacao_396_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15160/indicacao_397_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15161/indicacao_398_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15162/indicacao_399_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15163/indicacao_400_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15164/indicacao_401_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15165/indicacao_402_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15166/indicacao_403_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15175/indicacao_404_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15176/indicacao_405_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15177/indicacao_406_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15178/indicacao_407_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15179/indicacao_408_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15180/indicacao_409_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15181/indicacao_410_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15182/indicacao_411_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15183/indicacao_412_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15184/indicacao_413_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15185/indicacao_414_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15186/indicacao_415_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15187/indicacao_416_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15188/indicacao_417_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15189/indicacao_418_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15190/indicacao_419_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15191/indicacao_420_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15192/indicacao_421_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15193/indicacao_422_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15194/indicacao_423_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15195/indicacao_424_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15196/indicacao_425_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15197/indicacao_426_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15231/indicacao_427_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15232/indicacao_428_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15233/indicacao_429_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15234/indicacao_430_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15235/indicacao_431_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15236/indicacao_432_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15237/indicacao_433_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15238/indicacao_434_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15239/indicacao_435_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15240/indicacao_436_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15241/indicacao_437_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15242/indicacao_438_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15243/indicacao_439_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15244/indicacao_440_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15245/indicacao_441_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15246/indicacao_442_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15247/indicacao_443_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15248/indicacao_444_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15249/indicacao_445_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15250/indicacao_446_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15251/indicacao_447_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15252/indicacao_448_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15253/indicacao_449_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15254/indicacao_450_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15255/indicacao_451_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15256/indicacao_452_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15257/indicacao_453_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15258/indicacao_454_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15259/indicacao_455_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15260/indicacao_456_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15261/indicacao_457_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15272/indicacao_458_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15273/indicacao_459_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15274/indicacao_460_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15275/indicacao_461_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15276/indicacao_462_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15277/indicacao_463_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15278/indicacao_464_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15279/indicacao_465_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15280/indicacao_466_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15281/indicacao_467_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15282/indicacao_468_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15283/indicacao_469_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15284/indicacao_470_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15285/indicacao_471_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15286/indicacao_472_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15287/indicacao_473_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15288/indicacao_474_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15289/indicacao_475_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15320/indicacao_476_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15321/indicacao_477_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15322/indicacao_478_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15323/indicacao_479_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15324/indicacao_480_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15325/indicacao_481_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15326/indicacao_482_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15327/indicacao_483_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15328/indicacao_484_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15329/indicacao_485_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15330/indicacao_486_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15331/indicacao_487_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15332/indicacao_488_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15333/indicacao_489_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15334/indicacao_490_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15335/indicacao_491_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15356/indicacao_492_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15357/indicacao_493_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15358/indicacao_494_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15359/indicacao_495_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15378/indicacao_496_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15379/indicacao_497_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15380/indicacao_498_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15381/indicacao_499_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15382/indicacao_500_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15383/indicacao_501_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15384/indicacao_502_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15385/indicacao_503_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15386/indicacao_504_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15387/indicacao_505_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15388/indicacao_506_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15389/indicacao_507_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15390/indicacao_508_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15391/indicacao_509_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15392/indicacao_510_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15393/indicacao_511_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15394/indicacao_512_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15395/indicacao_513_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15396/indicacao_514_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15397/indicacao_515_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15398/indicacao_516_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15399/indicacao_517_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15400/indicacao_518_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15401/indicacao_519_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15402/indicacao_520_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14452/mocao_001_-_jaqueline_gil_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14558/mocao_002_-_maiart_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14559/mocao_003_-_coletores_de_lixo_que_salvaram_cachorros_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14611/mocao_004_-_andre_do_prado_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14674/mocao_005_-_charles_hartin_-_conclusao_do_curso_cop_policia_civil.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14716/mocao_006_-_ricardo_alfredo_bassio_haddad_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14767/mocao_007_-_irmes_mary_moreno_roque_mattara_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14807/mocao_008_-_casa_das_embalagens_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14865/mocao_009_-_portage_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14866/mocao_010_-_policia_penal.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14867/mocao_de_repudio_011_-_tjsp.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14868/mocao_de_apoio_012_-_agentes_comunitarios_de_saude_e_controle.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14911/mocao_013_-_sergio_barbosa_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14952/mocao_014_-_arthur_daniel_conceicao_martinez_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14953/mocao_015_-_mauricio_konrad_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14954/mocao_016_-_padre_jose_afonso_maniscalco_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14955/mocao_017_-_padre_jose_carlos_vicentin_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15009/mocao_018_-_nova_diretoria_do_rotary_club_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15081/mocao_019_-_padres_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15082/mocao_020_-_zil_silva_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15097/mocao_021_-_dom_luiz_antonio_cipolini_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15130/mocao_022_-_arlette_motoki_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15198/mocao_023_-_repudio_a_adpf_442_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15199/mocao_024_-_repudio_ao_asilo_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15228/mocao_025_-_miguel_moreira_correa_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15229/mocao_026_-_sophia_gabriel_e_guilherme_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15230/mocao_027_-_apoio_ao_congresso_nacional_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15290/mocao_028_-_1o_festival_da_primavera_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15291/mocao_029_-_wesley_sebastiao_moreira_da_silva_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15312/mocao_030_-_izabela_rodrigues_da_silva_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15313/mocao_031_-_guilherme_piai_silva_fillizzola_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15403/mocao_032_-_centro_comercial_elpidio_sgobbi_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15404/mocao_033_-_amauri_robinsdon_dos_santos_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15405/mocao_034_-_chuvas_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15406/mocao_035_-_1o_festival_de_teatro_estudantil_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15407/mocao_036_-_sara_rocha_e_suelen_rocha_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14565/45a_projeto_de_decreto_legislativo_001_-_rafael_e_outros_titulo_de_cidadao_luis_carlos_galvao.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15211/projeto_de_decreto_legislativo_002_-_nelly_junqueira_de_freitas_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14436/plc_001_-_m_001_-_plc_-_revisao_geral_anual_do_servidores_da_prefeitura_-80.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14437/plc_002_-_m_002_-_plc_-_revisao_geral_anual_dos_servidores_unifai_-8.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14448/43a_-_projeto_de_lei_complementar_003_-_mesa_revoga_lc_396_-_vale_alimentacao_camara.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14449/43a_-_projeto_de_lei_complementar_004_-_m_008_-_dipoe_sobre_autorizacao_para_abert._de_lic._para_concessao_de_direito_real_de_uso_-_rev.lc__259278_e_355.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14450/43a_-_projeto_de_lei_complementar_005_-_m_009_-__autorizacao_para_alienacao_de_imoveis_area_circo.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14451/43a_-_projeto_de_lei_complementar_006_m_010_-_projeto_de_lei_-altera_a_lei_2_328_ctm_-_isencao_taxa_de_publicidade.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14566/45a_projeto_de_lei_complementar_007_m_014_-_dispoe_sobre_a_criacao_emprego_permanente_auxiliar_de_desenvolvimento_escolar__motorista_e_auxiliar_de_enfermagem_2.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14567/45a_projeto_de_lei_complementar_008_m_015_-_autorizacao_para_alienacao_de_imoveis_area_circo.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14623/46a_projeto_de_lei_complementar_009_m_023-__alienacao_de_imovel_por_investidura_-_paulo_sergio_andrade__-_q_e_lote_16.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14624/46a_projeto_de_lei_complementar_010_m_024_-_alienacao_de_imovel_por_investidura_-_anexo_-_lucinalva_ap._fukushima_fagundes_-_q_f_-_lote_01.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14625/46a_projeto_de_lei_complementar_011_m_025_-_alienacao_de_imovel_por_investidura_-_aparecida_dos_santos_-_q_07_-_lote_22.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14626/46a_projeto_de_lei_complementar_012_m_026_-__anexo_-_alienacao_de_imovel_por_investidura_-_joao_eduardo_barbosa_pacheco__-_q_3_lote__1.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14669/47a_projeto_de_lei_complementar_013_m_031_-_altera_lc_163.11_-_politica_mun._de_atend._dos_direitos_da_crianca__reestrutura_o_cmdca_e_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14670/47a_projeto_de_lei_complementar_014_m_035_-_autoriza_receber_em_doacao_imovel_der_-_pq_do_sol.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14671/47a_projeto_de_lei_complementar_015_m_037_-_dispoe_sobre_atribuicao_de_gratificacao_de_funcao_mediador_polo_univesp.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14672/47a_projeto_de_lei_complementar_016_m_041_-_criacao_emprego_permanente_nutricionista_orientador_social_chefe_museu_e_tec_seg_trabalho.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14673/47a_projeto_de_lei_complementar_017_m_042_-_dispoe_sobre_atribuicao_de_gratificacao_dos_autores_da_licitacao.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14711/48a_projeto_de_lei_complementar_018_-_mesa_-_revisao_dos_vencimentos_camara.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14760/49a_projeto_de_lei_complementar_019_m_043-_altera_a_lei_compl._386_-_concessao_area_valentin_gatti_-_geo_analitica.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14761/49a_projeto_de_lei_complementar_020_m_046_-_altera_lei_complementar_163_2011_-_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14762/49a_projeto_de_lei_complementar_021_m_047_-_dispoe_sobre_atribuicao_de_gratificacao_dos_autores_da_licitacao.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14763/49a_projeto_de_lei_complementar_022_m_048_-__autorizacao_para_alienacao_de_imovel_por_investidura_-_jose_de_oliveira_neto.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14803/50a_projeto_de_lei_complementar_023_m_050_-_autorizacao_para_a_doacao_de_area_que_especifica_-_construtora_rotoli.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14804/50a_projeto_de_lei_complementar_024_m_053_-_revisao_geral_anual_do_servidores_da_prefeitura_-_15.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14805/50a_projeto_de_lei_complementar_025_m_054-_altera_a_lc_428_-_gratificacao_de_funcao_mediador_polo_univesp.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14863/51a_projeto_de_lei_complementar_026_m_066_-__altera_a_lc_284_-_limita_verba_hoboraria.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14909/52a_projeto_de_lei_complementar_027_m_069_-_altera_a_lc_94-2007_-_plano_de_carreira_magisterio.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14967/53a_projeto_de_lei_complementar_028_m_076_-_revoga_lc_340_-_reversao_de_lote_valentin_gatti_-dias_neto_representacoes_ltda.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15054/55a_projeto_de_lei_complementar_029_m_087_-_atribuicao_de_gratificacao_dos_autores_da_licitacao_unifai.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15055/55a_projeto_de_lei_complementar_030_m_088_-_altera_o_anexo_i_da_lei_407_-_cria10_empregos_de_educador_30hs_e_10_de_40hs.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15266/59a_projeto_de_lei_complementar_031_m_100_-__atribuicoes_agente_da_receita_tributaria.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15307/61a_projeto_de_lei_complementar_032_-_m_116_-_altera_a_lc_440_-_tira_a_retroatividade_da_lei.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15351/62a_projeto_de_lei_complementar_033_m_125_-_criacao_emprego_permanente_tec._informatica_tec._contabilidade_e_inspetor_de_alunos.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15352/62a_projeto_de_lei_complementar_034_m_128_-_altera_o_anexo_ii_da_lei_440_-_cria_10_emp.de_educador_30hs_e_10_de_40hs_10_prof._peb_i_e_02__dm_da_ou_dv.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15353/62a_projeto_de_lei_complementar_035_m_133_-_plc_-_revisao_geral_anual_do_servidores_da_prefeitura_-8.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15354/62a_projeto_de_lei_complementar_036_m_134_-_dispoe_sobre_a_alteracao_do_artigo_5o_da_lei_274-2017_-_2a_opcao.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15355/62a_projeto_de_lei_complementar_037_m_136_-_plc_-_revisao_geral_anual_dos_servidores_unifai_-8.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14441/43a_-_projeto_de_lei_001_-_noriko_e_outros_praca_lariele_veronica_boldrin.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14442/43a_-_projeto_de_lei_002_-_m_003_-_abertura_de_credito_suplementar_unifai_-_r_2.500.00000.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14443/43a_-_projeto_de_lei_003_-_m_004_autoriza_repassar_para_sta_casa_r_104.35510_mac_estadual.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14444/43a_-_projeto_de_lei_004_-_m_005_abertura_de_credito_especial_-_vigilancia_socioass._e_bolsa_familia.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14445/43a_-_projeto_de_lei_005_-_m_006_-_autoriza_repasse_apae_r_47.00000_-residencia_inclusiva.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14446/43a_-_projeto_de_lei_006_-_m_007_autoriza_repasse_r_60.00000__lar_dos_velhos_saude.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14447/43a_-_projeto_de_lei_007_-_alcio_e_outros_altera_a_lei_3.369_-_loteamento_fechado_acesso_controlado.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14503/44a_-_projeto_de_lei_008_-_m_011_-_dispoe_sobre_reajuste_estagiario.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14560/45a_projeto_de_lei_009_-_aguinaldo_e_outros_-_residencial_sol_nascente.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14561/45a_projeto_de_lei_010_m_016_-_aquisicao_de_area_dist__industrial_r_2_000_00000.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14562/45a_projeto_de_lei_011_m_017_-_aquisicao_de_nova_area_administrativa_-_credito_adicional_especial_r_3.520.00000.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14563/45a_projeto_de_lei_012_m_020_-_recape_convenio_10359-2022_-_abertura_de_credito_r_237.68413.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14564/45a_projeto_de_lei_013_m_021_-_pronto_pagamento_para_a_cobertura_de_despesas_-_lei_federal_n.o_14.133.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14613/46a_projeto_de_lei_014_m_012_-_projeto_de_lei__educacao_merenda_transporte_e_qse.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14614/46a_projeto_de_lei_015_m_013_-_projeto_de_lei_subvencao_para_apelos_e_patas_-_r_60_00000.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14615/46a_projeto_de_lei_016_m_019_-_abertura_de_credito_r_100mil_-_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14616/46a_projeto_de_lei_017_m_022_-_abertura_de_credito_suplementar_unifai_-_r_1.850.00000.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14617/46a_projeto_de_lei_018_m_027_-_abertura_de_credito_-_r_540.00000_-___ampliacao_de_area_para_o_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14618/46a_projeto_de_lei_019_m_028_-_autoriza_repassar_para_sta_casa_1_000_00000_atencao_basica_estadual.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14619/46a_projeto_de_lei_020_-_denominacao_predio_e_plenario_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14620/46a_projeto_de_lei_021_m_029_abertura_de_credito_r_1.79000000_-_srt_e_pai_nossso_lar.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14621/46a_projeto_de_lei_022_m_030_autoriza_repassar_para_sta_casa_r_94.57302_mac_estadual_proc__cirur.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14622/46a_projeto_de_lei_023_m_018_-_programa_nossa_rua_-_r_3.705.000_00.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14661/47a_projeto_de_lei_024_m_032_-_abertura_de_credito_r_560.00000_-_merenda.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14662/47a_projeto_de_lei_025_m_033_-_abertura_de_credito_especial_unifai_-_r_480.00000.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14663/47a_projeto_de_lei_026_m_034_-_autoriza_celebrar_convenio_com_a_ceeteps.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14664/47a_projeto_de_lei_027_m_036_-_abertura_de_credito_r_415.95699_-_devolucao_ipva.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14665/47a_projeto_de_lei_028_m_038_-__auxilio_atiradores.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14666/47a_projeto_de_lei_029_m_039_-_abertura_de_credito_r_760.00000_atencao_basica_pab_fixo.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14667/47a_projeto_de_lei_030_m_040_-_abertura_de_credito_r_1.000.00000_atencao_basica_estadual.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14668/47a_projeto_de_lei_031_-_presenca_de_profissionais_doulas_durante_o_parto_nas_maternidades_e_hospitais.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14764/49a_projeto_de_lei_032_m_044_autoriza_pagar_despesa_de_manutencao_de_ar_condicionado_-_pm.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14765/49a_projeto_de_lei_033_m_045_-_abertura_de_credito_r_1.370.00000.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14766/49a_projeto_de_lei_034_m_049_-_abertura_de_credito_-_r_5.000.00000_-_recapeamento_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14800/50a_projeto_de_lei_035_m_051_-_abertura_de_credito_suplementar_unifai_-_r_805.00000.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14801/50a_projeto_de_lei_036_m_052_-_repasse_sta_casa_r_81.26761_mac_estadual_proc_cirur_res_45_e_49-23.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14802/50a_projeto_de_lei_037_m_055_-_abertura_de_credito_r_35.15300__-_saude_vacinacao.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14849/51a_projeto_de_lei_038_m_056_-_diretrizes_orcamentarias_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14850/51a_projeto_de_lei_039_aguinaldo_e_outros_-_denomina_ruas_monte_siao.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14851/51a_projeto_de_lei_040_m_057_-_pdv_unifai.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14852/51a_projeto_de_lei_041_m_058_-_aditivo_termo_de_colaboracao_unifai_e_sta_ccasa_-_res._magnetica_r_74.51854.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14853/51a_projeto_de_lei_042_m_059_-_altera_a_lei_n._4.187_-_honorario_sucumbencia_unifai.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14854/51a_projeto_de_lei_043_m_061-_autoriza_reembolso_publicacao_artigo_cientifico_docentes_unifai.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14855/51a_projeto_de_lei_044_m_062_-_abertuta_de_credito_saude_-r_1_45465053_-_portaria_gm-ms__443_23.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14856/51a_projeto_de_lei_045_m_063_-_abertura_de_credito_especial_r_150.00000_-_emenda_fausto_pinato.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14857/51a_projeto_de_lei_046_m_064_-_abertura_de_credito_especial_unifai_-_r_1.000.00000.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14858/51a_projeto_de_lei_047_m_065_-_altera_lei_4169__-_concessao_bolsa_de_estudos_unifai_altera_valor_bolsa_iniciacao_cient..pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14859/51a_projeto_de_lei_048_m_060_-altera_lei_3610_-_mais_medicos_-_aumenta_valor_auxilio.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14860/51a_projeto_de_lei_049_m_067_-_abertura_credito_especial_-_vig_socioassistencia.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14861/51a_projeto_de_lei_050_-_alcio_e_outros_altera_lei_das_doulas.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14862/51a_projeto_de_lei_051_m_068-_dispoe_o_sistema_municipal_de_cultura.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14960/53a_projeto_de_lei_052_m_070_-_abertura_de_credito_r_113.00000_-_pranchas_para_pontes.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14961/53a_projeto_de_lei_053_m_071_-_abertura_de_credito_r_267.88407_-_calcadas_acessiveis.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14962/53a_projeto_de_lei_054_m_072_-_abertura_de_credito_r_220.00000-_materiais_grama_sintetica.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14963/53a_projeto_de_lei_055_m_073_-_abertura_de_credito_r_r_280.00000_-_merenda.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14964/53a_projeto_de_lei_056_m_074_-_autoriza_repassar_para_sta_casa_r_56.89206_mac_proc._cirururgico_res._ss_-_179.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14965/53a_projeto_de_lei_057_m_075_-_abertura_de_credito_r_62.10000_-_irrigacao_gramado_do_estadio.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14966/53a_projeto_de_lei_058_m_077_-_abertura_de_credito_-_r_r_139.91401-_assit__social_-_serv._acolhimento_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15004/54a_projeto_de_lei_059_m_078_-_abertura_de_credito_-_r_408.00000_-_convenio_transporte.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15005/54a_projeto_de_lei_060_m_079_-__abertura_de_credito_-_r_30.00000_-_agricultura.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15006/54a_projeto_de_lei_061_m_080_-_abertura_de_credito_-_r_66.09403__-_repasse_santa_casa_-_portaria_gm_-_ms_90-2023.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15048/55a_projeto_de_lei_062_m_081_-_sta_casa_r27.35618_mac_estadual_proc._cirur_-_res_ss_82.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15049/55a_projeto_de_lei_063_m_082_-_repasse_r_36.18090_para_apae.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15050/55a_projeto_de_lei_064_m_083_-_repasse_r24.03810_carlos_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15051/55a_projeto_de_lei_065_m_084_-_abertura_de_credito_r_350.00000_-_emendas_dep_miguel_lombardi_e_enrico_misasi.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15052/55a_projeto_de_lei_066_m_085_-_abertura_de_credito_suplementar_unifai_-_r_r_4.410.00000.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15053/55a_projeto_de_lei_067_m_086_-_abertura_de_credito_saude_r_450.00000_-_teto_mac.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15096/56_projeto_de_lei_068_m_089_-_dispoe_o_conselho_municipal_de_promocao_e_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15132/57a_projeto_de_lei_069_m_090_-_abertura_de_credito_especial_assit_social_-_gestao_vig_socio_assist._r_12.00000.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15133/57a_projeto_de_lei_070_m_092_-_piso_enfermagem_cnm.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15134/57a_projeto_de_lei_071_m_093_-_dispoe_sobre_proibicao_de_queimadas_urbanas.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15135/57a_projeto_de_lei_072_m_091_-__ratifica_convalidacao_contrato_consorcio_amnap.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15170/58a_projeto_de_lei_073_m_094_-_abertura_de_credito_especial__-_r_143.00000_-_servico_de_acolhimento_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15171/58a_projeto_de_lei_074_m_095_-_abertura_de_credito_especial_r_323.37178_-_lei_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15172/58a_projeto_de_lei_075_m_096_-_abertura_de_credito_-_r_1.778.40000_-_vencimento_e_vantagens.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15173/58a_projeto_de_lei_076_m_097_-_dispoe_sobre_o_prolongamento_da_rua_santa_catarina.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15174/58a_projeto_de_lei_077_m_098_-_desafetacao_areas_lc_421_422_423_e_424_-_investiduras.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15216/59a_projeto_de_lei_078_m_099_-_abertura_de_credito_suplementar_r_100.00000_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15217/59a_projeto_de_lei_079_m_101_-_repasse_clinica_pai_nosso_lar_r_100_00000_-_portaria_gm_-_ms_544-2023.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15218/59a_projeto_de_lei_080_m_102_-_abertura_de_credito_especial_unifai_-_r__70.00000.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15219/59a_projeto_de_lei_081_m_103_-_abertura_de_credito_r_445.00000_campos_de_futebol_e_pdv.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15220/59a_projeto_de_lei_082_m_104_-_plano_de_demissao_voluntario_incentivado_-_pdv_-_outubro_1.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15262/59a_projeto_de_lei_083_m_105_-_abertura_de_credito_r_2.455.90000__varias_secretarias.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15263/59a_projeto_de_lei_084_m_106_-_abertura_de_credito_r_386.00000_-_merenda.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15264/59a_projeto_de_lei_085_m_107_-_repasse_cooperadam_r_r_59.00000.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15265/59a_projeto_de_lei_086_m_108_-_abertura_de_credito_r_4.890.00000_-_saude_e_educacao_fundeb.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15267/60a_projeto_de_lei_087_m_109_-_concessao_subvencoes_e_contribuicoes_2024.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15268/60a_projeto_de_lei_088_m_110_-_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15269/60a_projeto_de_lei_089_m_111_-_abertura_de_credito_saude_teto_mac_-_r_900.0000.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15299/61a_projeto_de_lei_090_-_residencial_jardim_botanico.doc.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15300/61a_projeto_de_lei_091_m_112_-_pl_abono_natalino_aos_servidores.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15301/61a_projeto_de_lei_092_m_113_-_abertura_de_credito_r_645.00000_-_saude_assistencia_e_rcc.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15302/61a_projeto_de_lei_093_m_114_-_repasse_p_sta_casa_r500.00000.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15303/61a_projeto_de_lei_094_m_115_-_abertura_de_credito_especial_unifai_-_r__1.650.00000.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15304/61a_projeto_de_lei_095_-_m_117_-_repasse_lar_dos_velhos_r100.00000.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15305/61a_projeto_de_lei_096_-_m_118_-_autoriza_celebrar_convenio_lucelia_e_osvaldo_cruz_-_serv._acolhimento_a_mulher.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15306/61a_projeto_de_lei_097_-_m_119_-_autoriza_majorar__subsidio_tarifario_mensal_para_operacionalizacao_do_transporte_coletivo_-_3.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15339/62a_projeto_de_lei_098_m_120_-_repasse_clinica_pai_nosso_lar_r_80.00000_-_portaria_gm_-_ms_1_300-2023.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15340/62a_projeto_de_lei_099_m_121_-_abertura_de_credito__especial_-_academia_ao_ar_livre_r_42.00000.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15341/62a_projeto_de_lei_100_m_122_-_abertura_de_cred.__especial_vestiario_jd_brasil_r_251.00000.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15342/62a_projeto_de_lei_101_m_123_-_pl_abono_natalino_aos_servidores_unifai.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15343/62a_projeto_de_lei_102_m_124_-_abertura_de_credito_r_44.00000_-_transporte_educacao.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15344/62a_projeto_de_lei_103_m_126_-_abertura_de_credito_suplementar_-_convenio_polesportivo_r_91.00000.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15345/62a_projeto_de_lei_104_m_127_-_denomina_a_praca_celso_osmar_mastellini.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15346/62a_projeto_de_lei_105_m_129_-_abertura_de_credito_-_devolucao_cdhu_r_51.30000.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15347/62a_projeto_de_lei_106_m_130_-_abertura_de_credito_educacao_fundeb_r_2.763.90000.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15348/62a_projeto_de_lei_107_m_131_-_abertura_de_credito_suplementar_unifai_-_r_5_390_00000.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15349/62a_projeto_de_lei_108_m_132_-_abertura_de_credito_r_20.00000_-_transporte_educacao_proprio.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15350/62a_projeto_de_lei_109_m_135_-_autoriza_contratar_financiamento_caixa_federal.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15360/63a_projeto_de_lei_110_-_subsidio_prefeito_vice_e_secretarios.docx.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15361/63a_projeto_de_lei_111_m_137_-_abertura_de_credito_-_repasse_cdhu_r_51.30000_proj_tec_social.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15362/63a_projeto_de_lei_112_m_138_-_concessao_de_beneficio_eventual_-_situacao_de_desastre_e_calamidade_2.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15363/63a_projeto_de_lei_113_m_139_-_autoriza_contratar_financiamento_caixa_federal_-_recape_e_galerias.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15372/64a_projeto_de_lei_114_-_m_140_-_atualizacao_lei_das_antenas_-_5g.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15373/64a_projeto_de_lei_115_m_141_-_renovacao_termo_de_colaboracao_unifai_e_santa_casa_-_estgio_e_atividades_de_ensino.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15429/65a_projeto_de_lei_116.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15428/projeto_de_lei_117__m_142_-_autoriza_contratar_financiamento_caixa_federal_-_recape_e_galerias.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15445/65a_projeto_de_lei_118_m_143_-_altera_o_artigo_2o_da_lei_3765_-_altera_composicao_comtur.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14806/50a_projeto_de_resolucao_001_mesa_da_camara_-_conducao_de_veiculos_oficiais_da_cma.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15364/63a_projeto_de_resolucao_002_-_subsidio_dos_vereadores_para_19a_legislatura.docx.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14453/requerimento_001_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14454/requerimento_002_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14455/requerimento_003_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14456/requerimento_004_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14457/requerimento_004_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14458/requerimento_005_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14459/requerimento_007_-_unifai_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14460/requerimento_008_-_parque_itaipus_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14461/requerimento_009_-_assistencia_social_casas_populares_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14462/requerimento_010_-_saude_-_rename_-_medicamentos_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14463/requerimento_011_-_unifai_-_emendas_projetos_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14464/requerimento_012_-_prefeitura_-_emendas_projetos_43a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14506/requerimento_013_-_pedra_bica_corrida_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14507/requerimento_014_-_recapeamento_asfaltico_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14508/requerimento_015_-_publicacao_em_redes_sociais_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14509/requerimento_016_-_emenda_bruno_lima_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14510/requerimento_017_-_castramovel_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14511/requerimento_018_-_transporte_de_alunos_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14512/requerimento_019_-_plano_de_carreira_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14513/requerimento_020_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14514/requerimento_021_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14515/requerimento_022_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14516/requerimento_023_44a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14546/requerimento_024_-_mara_gabrilli_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14547/requerimento_025_-_pedido_de_informacao_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14548/requerimento_026_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14549/requerimento_027_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14550/requerimento_028_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14551/requerimento_029_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14552/requerimento_030_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14553/requerimento_031_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14554/requerimento_032_-_ecoville_i_e_ii_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14555/requerimento_033_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14556/requerimento_034_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14557/requerimento_035_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14603/requerimento_036_45a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14605/requerimento_037_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14606/requerimento_038_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14607/requerimento_039_-_via_de_acesso_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14608/requerimento_040_-_vale_aimentacao_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14609/requerimento_041_-_desenvolve_sp_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14610/requerimento_042_-_sabesp_46a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14675/requerimento_043_-_pedido_de_informacao_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14676/requerimento_044_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14677/requerimento_045_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14678/requerimento_046_47a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14717/requerimento_047_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14718/requerimento_048_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14719/requerimento_049_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14720/requerimento_050_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14721/requerimento_051_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14722/requerimento_052_-_convocacao_secretario_de_planejamento_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14724/requerimento_054_-_reitera_murilo_jaccoud_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14725/requerimento_055_-_doacao_materiais_mario_covas_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14726/requerimento_056_-_pedido_de_recursos_-_apae_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14727/requerimento_057_-_recursos_van_apae_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14728/requerimento_058_-_recursos_cultura_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14729/requerimento_059_-_recursos_cultura_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14730/requerimento_060_-_recursos_cultura_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14731/requerimento_061_-_recursos_cultura_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14732/requerimento_062_-_recursos_pai_nosso_lar_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14733/requerimento_063_-_recursos_pai_nosso_lar_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14734/requerimento_064_-_pai_nosso_lar_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14735/requerimento_065_-_recursos_pai_nosso_lar_48a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14768/requerimento_066_-_arnaldo_jardim_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14769/requerimento_067_-_mara_gabrilli_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14770/requerimento_068_-__equipamentos_recursos_covid-19_-_tomografo_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14771/requerimento_069_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14772/requerimento_070_49a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14808/requerimento_071_-_dani_alonso_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14809/requerimento_072_-_capitao_augusto_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14810/requerimento_073_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14811/requerimento_074_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14812/requerimento_075_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14813/requerimento_076_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14814/requerimento_077_-__piso_enfermagem_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14815/requerimento_078_-_pedido_de_informacao_50a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14869/requerimento_079_-_fernando_marangoni_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14870/requerimento_080_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14871/requerimento_090_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14872/requerimento_082_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14873/requerimento_083_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14874/requerimento_084_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14875/requerimento_085_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14876/requerimento_086_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14877/requerimento_087_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14878/requerimento_088_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14879/requerimento_089_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14880/requerimento_090_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14881/requerimento_091_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14882/requerimento_092_-_criancas_deficientes_nas_escolas_51a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14929/requerimento_093_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14930/requerimento_094_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14931/requerimento_095_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14932/requerimento_096_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14933/requerimento_097_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14934/requerimento_098_-_clarice_ganem_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14935/requerimento_099_-_informacao_expoverde_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14936/requerimento_100_-_castramovel_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14937/requerimento_101_-_marcos_pereira_-_san_miguel_ii_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14938/requerimento_102_-_marcos_pereira_-_van_16_lugares_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14939/requerimento_103_-_marcos_pereira_-_pai_nosso_lar_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14940/requerimento_104_-_renata_abreu_-_sec._cultura_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14941/requerimento_105_-_fernando_marangoni_-_equip._cultura_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14942/requerimento_106_-_fernando_marangoni_-_van_16_lugares_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14943/requerimento_107_-_fernando_marangoni_-_san_miguel_ii_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14944/requerimento_108_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14945/requerimento_109_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14946/requerimento_110_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14947/requerimento_111_52a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14956/requerimento_112_-_pedido_de_informacao_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14957/requerimento_113_-_pedido_de_informacao_pdv_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14958/requerimento_114_-_pedido_de_informacao_pavimentacao_da_rua_sergipe_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14959/requerimento_115_-_pedido_de_informacao_laudos_de_insalubridade_53a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15010/requerimento_116_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15011/requerimento_117_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15012/requerimento_118_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15013/requerimento_119_-_roberto_de_lucena_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15014/requerimento_120_-_roberto_de_lucena_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15015/requerimento_121_-_roberto_de_lucena_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15016/requerimento_122_-_renato_feder_54a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15083/requerimento_123_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15084/requerimento_124_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15085/requerimento_125_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15086/requerimento_126_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15087/requerimento_127_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15088/requerimento_128_-_pedido_de_informacao_santa_casa_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15089/requerimento_129_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15090/requerimento_130_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15091/requerimento_131_-_concessao_dos_terrenos_55a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15098/requerimento_132_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15099/requerimento_133_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15100/requerimento_134_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15101/requerimento_135_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15102/requerimento_136_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15103/requerimento_137_-_pedido_de_informacao_piso_salarial_enfermagem_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15104/requerimento_138_-_pedido_de_informacao_quiosques_e_decks_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15105/requerimento_138_-_pedido_de_informacao_quiosques_e_decks_56a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15136/requerimento_140_-_fernando_marangoni_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15137/requerimento_141_-_fernando_marangoni_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15138/requerimento_142_-_fernando_marangoni_casa_do_garoto_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15139/requerimento_143_-_fernando_marangoni_santa_casa_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15140/requerimento_144_-_fernando_marangoni_apae_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15141/requerimento_145_-_informacao_expoverde_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15142/requerimento_146_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15144/requerimento_148_57a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15200/requerimento_149_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15201/requerimento_150_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15202/requerimento_151_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15203/requerimento_152_-_gerente_cdhu_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15204/requerimento_153_-_gerente_cdhu_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15205/requerimento_154_-_conjunto_habitacional_naur_bellusci_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15206/requerimento_155_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15207/requerimento_156_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15208/requerimento_157_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15209/requerimento_158_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15210/requerimento_159_58a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15221/requerimento_160_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15222/requerimento_161_-_carlos_giannazi_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15223/requerimento_162_-_felipe_franco_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15224/requerimento_163_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15225/requerimento_164_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15226/requerimento_165_-_informacao_cemiterio_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15227/requerimento_166_-_valeria_bolsonaro_59a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15292/requerimento_167_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15293/requerimento_168_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15294/requerimento_169_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15295/requerimento_170_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15296/requerimento_171_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15297/requerimento_172_-_ponte_corrego_do_rancho_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15298/requerimento_173_-_lar_cristao_60a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15314/requerimento_174_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15315/requerimento_175_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15316/requerimento_176_-_viagens_prefeito_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15317/requerimento_177_-_quiosquer_parque_dos_pioneiros_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15318/requerimento_178_-_valeria_bolsonaro_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15319/requerimento_179_-_guilherme_piai_61a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15408/requerimento_180_62a_ordinaria_pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15409/requerimento_181_-_62a_ordinaria_unifai.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15410/requerimento_182_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15411/requerimento_183_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15412/requerimento_184_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15413/requerimento_185_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15414/requerimento_186_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15415/requerimento_187_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15416/requerimento_188_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15417/requerimento_189_-_fernando_marangoni_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15418/requerimento_190_-_pedido_de_informacao_62a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15419/requerimento_191_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15420/requerimento_192_-_63a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15421/requerimento_193_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15422/requerimento_194_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15423/requerimento_195_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15424/requerimento_196_-_64a_ordinaria.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15374/emenda__supressiva_-_pl_112_-_auxilio_desastre_-_enchente.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/14710/emenda__aditiva_001_-_plc_013-23_-_consolidacao_da_lei.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15427/emenda_aditiva_002_-_pl_117_-_caixa_economica_federal_-_operacao_de_credito.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/sapl/public/materialegislativa/2023/15131/anteprojeto_de_lei_001_-__medalha_bombeiro.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H994"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="161.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="239.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="238.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>