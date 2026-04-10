--- v0 (2025-11-29)
+++ v1 (2026-04-10)
@@ -51,10283 +51,10283 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5958</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>CIRCU</t>
   </si>
   <si>
     <t>Circular Sessão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5958/5958_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5958/5958_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 65ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 15 DE FEVEREIRO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>5959</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5959/5959_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5959/5959_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 46ª SESSÃO EXTRAORDINÁRIA A SE REALIZAR NO DIA 16 DE FEVEREIRO, TERÇA-FEIRA, ÀS 17:00H</t>
   </si>
   <si>
     <t>5960</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5960/5960_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5960/5960_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 47ª SESSÃO EXTRAORDINÁRIA A SE REALIZAR NO DIA 16 DE FEVEREIRO, TERÇA-FEIRA, ÀS 17:30H</t>
   </si>
   <si>
     <t>5961</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5961/5961_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5961/5961_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DOS PROJETOS DE LEI NºS 001, 002, 003, 004, 005, 006 E 007/16 E PROJETO DE LEI COMPLEMENTAR Nº 343/16, LIDOS NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISES E ESTUDOS.</t>
   </si>
   <si>
     <t>5962</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5962/5962_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5962/5962_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A SESSÃO DE JULGAMENTO (COMISSÃO DE INVESTIGAÇÃO E PROCESSANTE ESTABELECIDA PELA PORTARIA Nº 023, DE 11/12/2015) A SE REALIZAR NO DIA 22 DE FEVEREIRO, SEGUNDA-FEIRA, ÀS 19:00 HORAS.</t>
   </si>
   <si>
     <t>5963</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5963/5963_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5963/5963_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 49ª SESSÃO EXTRAORDINÁRIA A SE REALIZAR NO DIA 25 DE FEVEREIRO, QUINTA-FEIRA, ÀS 17:00H</t>
   </si>
   <si>
     <t>5964</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5964/5964_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5964/5964_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 50ª SESSÃO EXTRAORDINÁRIA A SE REALIZAR NO DIA 24 DE FEVEREIRO, QUARTA-FEIRA, ÀS 10:00 HORAS, OBJETIVANDO DAR POSSE AO SR. JOÃO EDUARDO BARBOSA PACHECO COMO PREFEITO DO MUNICÍPIO DE ADAMANTINA, EM RAZÃO DO AFASTAMENTO DO SR. IVO FRANCISCO DOS SANTOS JÚNIOR</t>
   </si>
   <si>
     <t>6032</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6032/6032_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6032/6032_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 66ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 07 DE MARÇO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6033</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6033/6033_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6033/6033_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DO PROJETO DE LEI Nº 008/16 E PROJETO DE LEI COMPLEMENTAR Nº 346/16, LIDOS NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISES E ESTUDOS.</t>
   </si>
   <si>
     <t>6086</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6086/6086_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6086/6086_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 67ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 21 DE MARÇO, SEGUNDA-FEIRA, ÀS 20:00 HORAS.</t>
   </si>
   <si>
     <t>6087</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6087/6087_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6087/6087_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DO PROJETO DE LEI Nº 009/16 E PROJETO DE DECRETO LEGISLATIVO Nº 001/16, LIDOS NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISES E ESTUDOS.</t>
   </si>
   <si>
     <t>6094</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6094/6094_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6094/6094_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 51ª SESSÃO EXTRAORDINÁRIA A SE REALIZAR NO DIA 28 DE MARÇO, SEGUNDA-FEIRA, ÀS 16:30H.</t>
   </si>
   <si>
     <t>6095</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6095/6095_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6095/6095_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 68ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 04 DE ABRIL, SEGUNDA-FEIRA, ÀS 20:00 HORAS.</t>
   </si>
   <si>
     <t>6171</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6171/6171_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6171/6171_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DOS PROJETOS DE LEI NºS 012 E 013/16, PROJETO DE RESOLUÇÃO Nº 001/16 E PROJETO DE LEI COMPLEMENTAR Nº 348/16, LIDOS NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISES E ESTUDOS.</t>
   </si>
   <si>
     <t>6172</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6172/6172_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6172/6172_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 69ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 18 DE ABRIL, SEGUNDA-FEIRA, ÀS 20:00 HORAS.</t>
   </si>
   <si>
     <t>6173</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6173/6173_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6173/6173_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DOS PROJETOS DE LEI NºS 014/16 E PROJETO DE LEI COMPLEMENTAR Nº 349/16, LIDOS NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISES E ESTUDOS.</t>
   </si>
   <si>
     <t>6174</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6174/6174_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6174/6174_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 52ª SESSÃO EXTRAORDINÁRIA A SE REALIZAR NO DIA 20 DE ABRIL, QUARTA-FEIRA, ÀS 16:30H</t>
   </si>
   <si>
     <t>6242</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6242/6242_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6242/6242_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 70ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 09 DE MAIO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6243</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6243/6243_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6243/6243_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 53ª SESSÃO EXTRAORDINÁRIA A SE REALIZAR NO DIA 11 DE MAIO, QUARTA-FEIRA, ÀS 11:00H</t>
   </si>
   <si>
     <t>6244</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6244/6244_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6244/6244_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DOS PROJETOS DE LEI NºS 016, 017, 018, 019 E 020/16 E PROJETO DE LEI COMPLEMENTAR Nº 350/16, LIDOS NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISES E ESTUDOS.</t>
   </si>
   <si>
     <t>6304</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6304/6304_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6304/6304_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 71ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 23 DE MAIO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6305</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6305/6305_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6305/6305_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DOS PROJETOS DE LEI NºS 021 E 022/16, PROJETO DE RESOLUÇÃO Nº 002/16 E PROJETO DE LEI COMPLEMENTAR Nº 351/16, LIDOS NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISES E ESTUDOS.</t>
   </si>
   <si>
     <t>6306</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6306/6306_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6306/6306_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 7ª SESSÃO SOLENE DA 16ª LEGISLATURA, A SE REALIZAR NO PRÓXIMO DIA 04 DE JUNHO, SÁBADO, ÀS 10H00MIN NO PLENÁRIO VEREADOR JOSÉ IKEDA DA CÂMARA MUNICIPAL DE ADAMANTINA, OCASIÃO EM QUE SERÁ ENTREGUE AO ILMº. SR. EUCLIDES LATINI O TÍTULO DE CIDADÃO ADAMANTINENSE, CONFERIDO PELO DECRETO LEGISLATIVO Nº 002/16, DE AUTORIA DO VEREADOR AGUINALDO PIRES GALVÃO.</t>
   </si>
   <si>
     <t>6352</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6352/6352_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6352/6352_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 72ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 06 DE JUNHO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6353</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6353/6353_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6353/6353_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DOS PROJETOS DE LEI NºS 023, 024 E 025/16 E PROJETO DE LEI COMPLEMENTAR Nº 352/16, LIDOS NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISES E ESTUDOS.</t>
   </si>
   <si>
     <t>6354</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6354/6354_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6354/6354_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 54ª SESSÃO EXTRAORDINÁRIA A SE REALIZAR NO DIA 14 DE JUNHO, TERÇA-FEIRA, ÀS 09:00H</t>
   </si>
   <si>
     <t>6355</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6355/6355_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6355/6355_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 73ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 20 DE JUNHO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6458</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6458/6458_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6458/6458_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 74ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 04 DE JULHO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6459</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6459/6459_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6459/6459_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DO PROJETO DE LEI Nº 028/16 E PROJETO DE LEI COMPLEMENTAR Nº 353/16, LIDOS NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISES E ESTUDOS.</t>
   </si>
   <si>
     <t>6464</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6464/6464_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6464/6464_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 55ª SESSÃO EXTRAORDINÁRIA A SE REALIZAR NO DIA 18 DE JULHO, SEGUNDA-FEIRA, ÀS 17:00H.</t>
   </si>
   <si>
     <t>6571</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6571/6571_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6571/6571_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 75ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 1º DE AGOSTO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6572</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6572/6572_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6572/6572_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DO PROJETO DE LEI COMPLEMENTAR Nº 354/16 E PROJETO DE DECRETO LEGISLATIVO Nº 002/16, LIDOS NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISES E ESTUDOS.</t>
   </si>
   <si>
     <t>6573</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6573/6573_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6573/6573_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 76ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 15 DE AGOSTO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6574</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6574/6574_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6574/6574_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DO PROJETO DE LEI COMPLEMENTAR Nº 355/16, PROJETO DE DECRETO LEGISLATIVO Nº 003/16 E PROJETO DE LEI Nº 031/16,  LIDOS NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISES E ESTUDOS.</t>
   </si>
   <si>
     <t>6579</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6579/6579_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6579/6579_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 56ª SESSÃO EXTRAORDINÁRIA A SE REALIZAR NO DIA 25 DE AGOSTO, QUINTA-FEIRA, ÀS 16:30H</t>
   </si>
   <si>
     <t>6580</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6580/6580_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6580/6580_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 77ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 05 DE SETEMBRO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6673</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6673/6673_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6673/6673_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DO PROJETO DE LEI Nº 033/16, PROJETO DE COMPLEMENTAR Nº 356/16 E PROJETO DE EMENDA À LOMA Nº 003/16</t>
   </si>
   <si>
     <t>6674</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6674/6674_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6674/6674_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 8ª SESSÃO SOLENE DA 16ª LEGISLATURA, A SE REALIZAR NO PRÓXIMO DIA 23 DE SETEMBRO, SEXTA-FEIRA, ÀS 20H00MIN NO PLENÁRIO VEREADOR JOSÉ IKEDA DA CÂMARA MUNICIPAL DE ADAMANTINA, OCASIÃO EM QUE SERÁ ENTREGUE AO ILMº. SR. ELPÍDIO SGOBBI O TÍTULO DE CIDADÃO ADAMANTINENSE, CONFERIDO PELO DECRETO LEGISLATIVO Nº 003/16, DE AUTORIA DA VEREADORA MARIA DE LOURDES SANTOS GIL.</t>
   </si>
   <si>
     <t>6675</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6675/6675_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6675/6675_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 78ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 26 DE SETEMBRO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6676</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6676/6676_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6676/6676_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DOS PROJETOS DE LEI NºS 034, 035, 036, 037 E 038/16 E PROJETO DE COMPLEMENTAR Nº 357/16</t>
   </si>
   <si>
     <t>6677</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6677/6677_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6677/6677_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 79ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 10 DE OUTUBRO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6811</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6811/6811_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6811/6811_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 9ª SESSÃO SOLENE DA 16ª LEGISLATURA, A SE REALIZAR NO PRÓXIMO DIA 20 DE OUTUBRO, QUINTA-FEIRA, ÀS 20H00MIN NO PLENÁRIO VEREADOR JOSÉ IKEDA DA CÂMARA MUNICIPAL DE ADAMANTINA, OCASIÃO EM QUE SERÁ ENTREGUE AO ILMº. SR. JOÃO BENEDITO PASSARINHO O TÍTULO DE CIDADÃO ADAMANTINENSE, CONFERIDO PELO DECRETO LEGISLATIVO Nº 004/16, DE AUTORIA DO VEREADOR FÁBIO ROBERTO AMADIO.</t>
   </si>
   <si>
     <t>6812</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6812/6812_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6812/6812_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 80ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 24 DE OUTUBRO, SEGUNDA-FEIRA, ÀS 20:00 HORAS,</t>
   </si>
   <si>
     <t>6813</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6813/6813_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6813/6813_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DO PROJETO DE LEI Nº 040/16, LIDO NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISE E ESTUDO.</t>
   </si>
   <si>
     <t>6814</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6814/6814_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6814/6814_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 81ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 07 DE NOVEMBRO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6815</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6815/6815_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6815/6815_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 82ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 21 DE NOVEMBRO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6816</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6816/6816_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6816/6816_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DOS PROJETOS DE LEI NºS 041 E 042/16, LIDOS NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISES E ESTUDOS.</t>
   </si>
   <si>
     <t>6849</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6849/6849_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6849/6849_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 57ª SESSÃO EXTRAORDINÁRIA A SE REALIZAR NO DIA 02 DE DEZEMBRO, SEXTA-FEIRA, ÀS 11:00</t>
   </si>
   <si>
     <t>6850</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6850/6850_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6850/6850_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 83ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 05 DE DEZEMBRO, SEGUNDA-FEIRA, ÀS 20:00 HORAS,</t>
   </si>
   <si>
     <t>6851</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6851/6851_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6851/6851_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONFORME DISPOSIÇÕES REGIMENTAIS, ENCAMINHO A VOSSA EXCELÊNCIA CÓPIA DOS PROJETOS DE DECRETO LEGISLATIVO NºS 006 E 007/16, PROJETO DE LEI Nº 045/16 E PROJETOS DE LEI COMPLEMENTAR NºS 358, 359 E 360/16, LIDOS NA ÚLTIMA SESSÃO ORDINÁRIA PARA CONHECIMENTO, ANÁLISES E ESTUDOS</t>
   </si>
   <si>
     <t>6862</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6862/6862_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6862/6862_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, COMUNICO A VOSSA EXCELÊNCIA QUE, PARA A 84ª SESSÃO ORDINÁRIA, A SE REALIZAR NO DIA 12 DE DEZEMBRO, SEGUNDA-FEIRA, ÀS 20:00 HORAS</t>
   </si>
   <si>
     <t>6863</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6863/6863_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6863/6863_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 58ª SESSÃO EXTRAORDINÁRIA A SE REALIZAR NO DIA 15 DE DEZEMBRO, QUINTA-FEIRA, ÀS 10:30, </t>
   </si>
   <si>
     <t>6865</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6865/6865_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6865/6865_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES REGIMENTAIS, CONVOCO VOSSA EXCELÊNCIA PARA A 59ª SESSÃO EXTRAORDINÁRIA A SE REALIZAR NO DIA 22 DE DEZEMBRO, QUINTA-FEIRA, ÀS 11H</t>
   </si>
   <si>
     <t>6866</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6866/6866_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6866/6866_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES CONSTANTES DA LEI ORGÂNICA DO MUNICÍPIO DE ADAMANTINA, ARTIGOS 35 E 71, COMUNICO A VOSSA SENHORIA QUE A SESSÃO SOLENE DE POSSE DE INSTALAÇÃO DA 17ª LEGISLATURA, POSSE DOS SENHORES VEREADORES, PREFEITO, VICE-PREFEITA E ELEIÇÃO DA MESA DA CÂMARA PARA O BIÊNIO 2017/2018, ACONTECERÁ NO DIA 1º DE JANEIRO DE 2017, ÀS 10:00 HORAS, NO AUDITÓRIO DO CAMPUS II DA FAI &amp;#8211; FACULDADES ADAMANTINENSES INTEGRADAS.</t>
   </si>
   <si>
     <t>6867</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6867/6867_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6867/6867_texto_integral.pdf</t>
   </si>
   <si>
     <t>CUMPRINDO DISPOSIÇÕES CONSTANTES DA LEI ORGÂNICA DO MUNICÍPIO DE ADAMANTINA, ARTIGOS 35 E 71, COMUNICO A VOSSA EXCELÊNCIA QUE A SESSÃO SOLENE DE POSSE DE INSTALAÇÃO DA 17ª LEGISLATURA, POSSE DOS SENHORES VEREADORES, PREFEITO, VICE-PREFEITA E ELEIÇÃO DA MESA DA CÂMARA PARA O BIÊNIO 2017/2018, ACONTECERÁ NO DIA 1º DE JANEIRO DE 2017, ÀS 10:00 HORAS, NO AUDITÓRIO DO CAMPUS II DA FAI &amp;#8211; FACULDADES ADAMANTINENSES INTEGRADAS.</t>
   </si>
   <si>
     <t>6245</t>
   </si>
   <si>
     <t>EMENM</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>LUIZ CARLOS GALVÃO, DINIZ PARÚSSOLO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6245/6245_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6245/6245_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA O SUBSÍDIO DOS VEREADORES PARA A 17ª LEGISLATURA &amp;#8211; PERÍODO DE 2017 A 2020&amp;#8221;</t>
   </si>
   <si>
     <t>6246</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6246/6246_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6246/6246_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;ESTABELECE OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA O MANDATO REFERENTE AO PERÍODO DE 2017 A 2020&amp;#8221;</t>
   </si>
   <si>
     <t>6307</t>
   </si>
   <si>
     <t>Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6307/6307_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6307/6307_texto_integral.pdf</t>
   </si>
   <si>
     <t>6575</t>
   </si>
   <si>
     <t>FÁBIO ROBERTO AMADIO, Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6575/6575_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6575/6575_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE RESOLUÇÃO Nº 001/16_x000D_
 &amp;#8220;FIXA O SUBSÍDIO DOS VEREADORES PARA A 17ª LEGISLATURA &amp;#8211; PERÍODO DE 2017 A 2020&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>6576</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, DINHA, DINIZ PARÚSSOLO MARTINS, FÁBIO ROBERTO AMADIO, Hélio José dos Santos, LUIZ CARLOS GALVÃO, NORIKO ONISHI SAITO, ROBERTO HONÓRIO DE OLIVEIRA, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6576/6576_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6576/6576_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 023/16_x000D_
 &amp;#8220;DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>6577</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6577/6577_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6577/6577_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 023/16_x000D_
 &amp;#8220;DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>6578</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6578/6578_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6578/6578_texto_integral.pdf</t>
   </si>
   <si>
     <t>5877</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>LUIZ CARLOS GALVÃO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5877/5877_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5877/5877_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INCLUSÃO DE R$ 90,00 A PARTIR DE 1º DE JANEIRO PP, NOS VENCIMENTOS DOS ESTAGIÁRIOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>5878</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5878/5878_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5878/5878_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAMPANHA VISANDO À PREVENÇÃO E AO COMBATE DO &amp;#8220;AEDES AEGYPI&amp;#8221; NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5879</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5879/5879_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5879/5879_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTRATAÇÃO DE, NO MÍNIMO, 30 BRAÇAIS DESTINADOS À PRESTAÇÃO DE SERVIÇOS NAS ÁREAS DE OBRAS E SAÚDE.</t>
   </si>
   <si>
     <t>5880</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5880/5880_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5880/5880_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM PROMOVIDAS AÇÕES ADEQUADAS VISANDO A OFERECER ESTRUTURA NECESSÁRIA AO BOM FUNCIONAMENTO DAS CRECHES.</t>
   </si>
   <si>
     <t>5881</t>
   </si>
   <si>
     <t>ROBERTO HONÓRIO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5881/5881_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5881/5881_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTATO COM A SECRETARIA ESTADUAL COMPETENTE, VISANDO REPASSAR OS IMÓVEIS ABANDONADOS PARA A PREFEITURA.</t>
   </si>
   <si>
     <t>5882</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5882/5882_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5882/5882_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA NOS TRILHOS DA ANTIGA FEPASA.</t>
   </si>
   <si>
     <t>5883</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5883/5883_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5883/5883_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE VOLTEM A PASSAR O &amp;#8220;FUMACE&amp;#8221; NO PERÍODO NOTURNO NOS BUEIROS E GALERIAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>5884</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5884/5884_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5884/5884_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE MÉDICO DO TRABALHO PARA O MUNICÍPIO</t>
   </si>
   <si>
     <t>5885</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5885/5885_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5885/5885_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE ÁGUA NO LOCAL ONDE ESTÁ COLOCADA A IMAGEM DE NOSSA SENHORA APARECIDA, NA ENTRADA E SAÍDA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>5886</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5886/5886_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5886/5886_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO DA ÁREA VERDE LOCALIZADA NO FINAL DAS RUAS CRISTÓVÃO GOULART MARMO E ANTÔNIO TIVERON.</t>
   </si>
   <si>
     <t>5887</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5887/5887_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5887/5887_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO, EM NOSSO MUNICÍPIO, DE UMA UNIDADE DO PROJETO &amp;#8220;QUERO VIDA&amp;#8221; &amp;#8211; CENTRO DE CONVIVÊNCIA DOS IDOSOS.</t>
   </si>
   <si>
     <t>5888</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5888/5888_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5888/5888_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO DA PRAÇA JOSÉ PARRILA.</t>
   </si>
   <si>
     <t>5889</t>
   </si>
   <si>
     <t>Hélio José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5889/5889_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5889/5889_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE AS AUDIÊNCIAS PÚBLICAS DO EXECUTIVO SEJAM REALIZADAS SEMPRE NO PERÍODO NOTURNO.</t>
   </si>
   <si>
     <t>5890</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5890/5890_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5890/5890_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM ADOTADAS MEDIDAS PREVENTIVAS E DE MOBILIZAÇÃO VISANDO O COMBATE À DENGUE EM NOSSO MUNICÍPIO DURANTE TODO O ANO DE 2016.</t>
   </si>
   <si>
     <t>5891</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5891/5891_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5891/5891_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DE TRABALHO DE RECUPERAÇÃO DE ALGUMAS RUAS PAVIMENTADAS DO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>5892</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5892/5892_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5892/5892_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ATERRAMENTO E A TERRAPLANAGEM DO TRECHO NÃO PAVIMENTADO DA RUA PERNAMBUCO, NO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>5893</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5893/5893_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5893/5893_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA FAI AJUDA OU PATROCÍNIO AOS ATLETAS VISANDO À PARTICIPAÇÃO DOS MESMOS NA 20º EDIÇÃO DOS JOGOS REGIONAIS DO IDOSO (JORI).</t>
   </si>
   <si>
     <t>5894</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5894/5894_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5894/5894_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTITUIÇÃO DE UMA COMISSÃO MUNICIPAL  A FIM DE DISCUTIR A REVISÃO DO PLANO DIRETOR ATRAVÉS DE AUDIÊNCIAS PÚBLICAS.</t>
   </si>
   <si>
     <t>5895</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5895/5895_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5895/5895_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DE UM EVENTO DO &amp;#8220;DIA DA SAÚDE&amp;#8221;, NO JARDIM BRASIL, AINDA NO 1º SEMESTRE DESTE ANO DE 2016.</t>
   </si>
   <si>
     <t>5896</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5896/5896_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5896/5896_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERVAÇÃO E PRESERVAÇÃO DOS IMÓVEIS ANTIGOS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5897</t>
   </si>
   <si>
     <t>DINIZ PARÚSSOLO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5897/5897_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5897/5897_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA LIMPEZA GERAL NAS BOCAS DE LOBO EXISTENTES NA CIDADE.</t>
   </si>
   <si>
     <t>5898</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5898/5898_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5898/5898_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVITALIZAÇÃO E PRESERVAÇÃO DOS PARQUES MUNICIPAIS.</t>
   </si>
   <si>
     <t>5899</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5899/5899_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5899/5899_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA NAS RUAS DE NOSSA CIDADE QUE SÃO DESTINADAS A PASSEIO.</t>
   </si>
   <si>
     <t>5900</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5900/5900_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5900/5900_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA GERAL NO PÁTIO DA ANTIGA ESTAÇÃO FERROVIÁRIA.</t>
   </si>
   <si>
     <t>5901</t>
   </si>
   <si>
     <t>DINIZ PARÚSSOLO MARTINS, Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5901/5901_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5901/5901_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM QUE SEJA FEITA OPERAÇÃO TAPA-BURACO NA RUA SHIMITD VILELA, ESQUINA COM A AVENIDA RIO BRANCO.</t>
   </si>
   <si>
     <t>5902</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5902/5902_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5902/5902_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE ESTUDEM A POSSIBILIDADE DOS SEMÁFOROS DE NOSSA CIDADE FUNCIONAREM APENAS NO PISCA ALERTA DAS 23H00MIN ÀS 5H:00MIN.</t>
   </si>
   <si>
     <t>5903</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5903/5903_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5903/5903_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR MOACYR HERDADE PARA DENOMINAR RUAS EM FUTUROS LOTEAMENTOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>5904</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5904/5904_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5904/5904_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CALENDÁRIO DE TODOS OS CAMPEONATOS ESPORTIVOS A SEREM REALIZADOS NESTE ANO.</t>
   </si>
   <si>
     <t>5905</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, DINHA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5905/5905_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5905/5905_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM QUE SEJAM FEITOS REPAROS NAS ACADEMIAS E PARQUES INFANTIS INSTALADOS NO PARQUE CALDEIRAS.</t>
   </si>
   <si>
     <t>5906</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5906/5906_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5906/5906_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM QUE SEJAM FEITOS REPAROS NAS ACADEMIAS E PARQUES INFANTIS INSTALADOS NO PARQUE DOS PIONEIROS.</t>
   </si>
   <si>
     <t>5907</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, DINIZ PARÚSSOLO MARTINS, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5907/5907_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5907/5907_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM QUE SEJA FEITA ROÇAGEM NO ACOSTAMENTO DA RODOVIA JOSÉ BOCARDI E PEDRO MONEGO, QUE LIGA ADAMANTINA AO BAIRRO TUPANZINHO E BOA VISTA.</t>
   </si>
   <si>
     <t>5908</t>
   </si>
   <si>
     <t>FÁBIO ROBERTO AMADIO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5908/5908_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5908/5908_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPLETA LIMPEZA NO PONTILHÃO DA RUA JOAQUIM NABUCO, ENTRADA PARA ÁREA CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>5909</t>
   </si>
   <si>
     <t>DINHA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5909/5909_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5909/5909_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE CONTATE O DIRETOR REGIONAL DO DER A FIM DE DETERMINAR, COM URGÊNCIA, AO ALARGAMENTO DA FAIXA PARA PEDESTRES EM BAIXO DO PONTILHÃO DO TREVO DA CIDADE.</t>
   </si>
   <si>
     <t>5910</t>
   </si>
   <si>
     <t>Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5910/5910_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5910/5910_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE LUMINÁRIAS NA ÁREA DE LAZER DO BAIRRO CONJUNTO IPÊ.</t>
   </si>
   <si>
     <t>5967</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5967/5967_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5967/5967_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE VERBAS DESTINADAS A PRONTO PAGAMENTO NUNCA ULTRAPASSEM R$ 500 REAIS.</t>
   </si>
   <si>
     <t>5968</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5968/5968_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5968/5968_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O CONTRATO Nº 177/2014 SEJA CUMPRIDO INTEGRALMENTE.</t>
   </si>
   <si>
     <t>5969</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5969/5969_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5969/5969_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O BANHEIRO PÚBLICO EXISTENTE NO PARQUE DOS PIONEIROS FIQUE ABERTO DAS 8H ÀS 22H.</t>
   </si>
   <si>
     <t>5970</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5970/5970_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5970/5970_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO PEÇA À SECRETARIA ESTADUAL DO MEIO AMBIENTE PRORROGAÇÃO DO PRAZO ESTABELECIDO PARA REGULARIZAÇÃO DO ATERRO SANITÁRIO.</t>
   </si>
   <si>
     <t>5971</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5971/5971_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5971/5971_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA NAS LOMBADAS EXISTENTES NA CIDADE, PINTURA DE PLACAS E CONSTRUÇÃO DE NOVAS LOMBADAS NA RUA XV DE NOVEMBRO, VILA JAMIL DE LIMA E OUTRO NO BAIRRO LAGOA SECA.</t>
   </si>
   <si>
     <t>5972</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5972/5972_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5972/5972_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSPORTE NO PERÍODO DA TARDE ENTRE O BAIRRO MÁRIO COVAS AO CEMA II.</t>
   </si>
   <si>
     <t>5973</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, LUIZ CARLOS GALVÃO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5973/5973_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5973/5973_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM INTENSIFICAÇÃO DE AÇÕES DE PREVENÇÃO E COMBATE AO AEDES AEGYPTI, VISANDO A NÃO PROLIFERAÇÃO DA DENGUE, CHIKUNGUNYA E ZIKA VÍRUS.</t>
   </si>
   <si>
     <t>5974</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5974/5974_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5974/5974_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DO EVENTO &amp;#8220;DIA DA SAÚDE&amp;#8221; NO BAIRRO JARDIM BELA VISTA, BENEFICIANDO O JARDIM DOS POETAS, BANDEIRANTES E ADJACENTES.</t>
   </si>
   <si>
     <t>5975</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, DINHA, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5975/5975_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5975/5975_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM COMPLETA LIMPEZA NO BAIRRO RURAL LAGOA SECA, PRINCIPALMENTE NO CONJUNTO HABITACIONAL.</t>
   </si>
   <si>
     <t>5976</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5976/5976_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5976/5976_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE PONTO DE ÔNIBUS NO PARQUE ITAMARATY.</t>
   </si>
   <si>
     <t>5977</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5977/5977_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5977/5977_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SOLUCIONAR O PROBLEMA DA FALTA DE ESPAÇO NO ATERRO SANITÁRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>5978</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5978/5978_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5978/5978_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA DADO CONHECIMENTO AOS RESPONSÁVEIS PELO PRÉDIO DA ADACOURO QUE O REFERIDO IMÓVEL ESTÁ SENDO DILAPIDADO POR VÂNDALOS.</t>
   </si>
   <si>
     <t>5979</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5979/5979_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5979/5979_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE PROVIDÊNCIAS SEJAM TOMADAS PARA SOLUCIONAR OS PROBLEMAS EXISTENTES NA USINA DE LIXO MUNICIPAL.</t>
   </si>
   <si>
     <t>5980</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5980/5980_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5980/5980_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REPARADO, COM URGÊNCIA, O ENCANAMENTO DO POÇO COMUNITÁRIO DO BAIRRO ESTRADA 6.</t>
   </si>
   <si>
     <t>5981</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5981/5981_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5981/5981_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SINALIZAÇÃO COM PLACAS, FAIXAS DE PEDESTRES E REDUTORES DE VELOCIDADE NA AV. RIO BRANCO, NA ENTRADA E SAÍDA DO CAMPO ESPORTIVO DA ACREA, QUE HOJE É O CAMPUS IV DA FAI.</t>
   </si>
   <si>
     <t>5982</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5982/5982_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5982/5982_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DE FAIXAS DE PEDESTRES, REDUTOR DE VELOCIDADE E SINALIZAÇÃO &amp;#8220;PARE&amp;#8221; NA RUA OLEGÁRIO CAMPOS SOUZA E LUIZ GASPARINI.</t>
   </si>
   <si>
     <t>5983</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5983/5983_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5983/5983_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM REPARADAS A PISTA DE CAMINHADA DO PARQUE CALDEIRA, E ACADEMIA DE IDOSOS.</t>
   </si>
   <si>
     <t>5984</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITA NOTIFICAÇÃO DO PROPRIETÁRIO DO LOTEAMENTO EXISTENTE NA RUA JURUNA, PARQUE RESIDENCIAL TANGARÁ, COM A FINALIDADE DE CONSTRUIR UMA GALERIA NO FUNDO DO LOTEAMENTO.</t>
   </si>
   <si>
     <t>5985</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5985/5985_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5985/5985_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MUDANÇA DO ABRIGO DE ÔNIBUS DA RUA MIGUEL VEIGA PARA A RUA NAIR QUINTO ZAMBÃO.</t>
   </si>
   <si>
     <t>5986</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5986/5986_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5986/5986_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO EM NOSSO MUNICÍPIO DO PROGRAMA FUTEBOL PARA TODOS.</t>
   </si>
   <si>
     <t>5987</t>
   </si>
   <si>
     <t>Hélio José dos Santos, DINHA, NORIKO ONISHI SAITO, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5987/5987_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5987/5987_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ESTUDAR A POSSIBILIDADE DA REALIZAÇÃO DE UMA COPA DE FUTSAL DURANTE O MÊS DE JULHO DE 2016, EM SUBSTITUIÇÃO AO FAMOSO CAMPEONATO DE FÉRIAS DE FUTSAL.</t>
   </si>
   <si>
     <t>5988</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5988/5988_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5988/5988_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM IMPLANTAÇÃO EM ADAMANTINA DO PROJETO &amp;#8220;UNIVERSIDADE DE FUTEBOL&amp;#8221;, ATRAVÉS DE UMA PARCEIRA COM OS IRMÃOS ADRIANO &amp;#8220;CODORNINHA&amp;#8221; GERLIM E JULIANO GERLIM.</t>
   </si>
   <si>
     <t>5989</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5989/5989_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5989/5989_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR PEDRO ALBANO BACHEGA PARA DENOMINAR PRÓPRIO OU LOGRADOURO PÚBLICO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5990</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5990/5990_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5990/5990_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR FRANCISCO DE FREITAS PARA DENOMINAR PRÓPRIO OU LOGRADOURO PÚBLICO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5991</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5991/5991_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5991/5991_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DA PROFª SELMA HELENA SIMON SIQUEIRA PARA DENOMINAR PRÓPRIO OU LOGRADOURO PÚBLICO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5992</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5992/5992_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5992/5992_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACO NA VILA FREITAS.</t>
   </si>
   <si>
     <t>5993</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5993/5993_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5993/5993_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECOLOCAR POSTINHOS, ARRANCADOS EM ATOS DE VANDALISMO, COM AS PLACAS DE DENOMINAÇÃO DE RUAS.</t>
   </si>
   <si>
     <t>5994</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5994/5994_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5994/5994_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VIABILIZAÇÃO DO ESTACIONAMENTO DE CARGA E DESCARGA, NA AVENIDA MARECHAL CASTELO BRANCO, IMEDIAÇÕES DA EMPRESA AGROFÉRTIL, LADO DIREITO, EM FRENTE AO AUTO POSTO IPIRANGA.</t>
   </si>
   <si>
     <t>5995</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5995/5995_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5995/5995_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CRIAÇÃO DA CME &amp;#8211; COMISSÃO MUNICIPAL DE ESPORTES.</t>
   </si>
   <si>
     <t>6036</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6036/6036_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6036/6036_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARCERIA ENTRE PREFEITURA E ASSOCIAÇÃO DE MORADORES DO JARDIM ALAMANDAS VISANDO UMA COMPLETA REFORMA DO ALAMBRADO NO CAMPO DE FUTEBOL MÉDIO.</t>
   </si>
   <si>
     <t>6037</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6037/6037_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6037/6037_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ENUMERAR AS PROPRIEDADES DA ZONA RURAL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6038</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6038/6038_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6038/6038_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPLETA LIMPEZA, NOS ACOSTAMENTOS DAS RODOVIAS PLÁCIDO ROCHA, JOSÉ BOCARDI E PEDRO MONEGO.</t>
   </si>
   <si>
     <t>6040</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6040/6040_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6040/6040_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR GUIDO FOGANHOLI PARA DENOMINAR RUAS EM FUTUROS LOTEAMENTOS QUE FOREM LANÇADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6041</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6041/6041_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6041/6041_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA APLICAÇÃO DA LEI MUNICIPAL Nº 3415/10, QUE DISPÕE SOBRE MEDIDA PARA PREVENÇÃO E COMBATE AO MOSQUITO AEDES AEGYPTI, TRANSMISSOR DA DENGUE E CHIKUNGUNYA, TENDO EM VISTA O AUMENTO DOS CASOS DE DENGUE.</t>
   </si>
   <si>
     <t>6042</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6042/6042_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6042/6042_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NO SARJETÃO DA RUA LÍBERO BADARÓ E  AVENIDA MARECHAL CASTELO BRANCO, DESTRUÍDO PELAS FORTES CHUVAS.</t>
   </si>
   <si>
     <t>6043</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6043/6043_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6043/6043_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DO PARQUE INFANTIL NO PARQUE CALDEIRAS.</t>
   </si>
   <si>
     <t>6044</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6044/6044_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6044/6044_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DO EVENTO &amp;#8220;DIA DA SAÚDE&amp;#8221; NO JARDIM AMÉRICA E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>6045</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6045/6045_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6045/6045_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROJETO PARA VIABILIZAR A COMPRA DE NOVA ÁREA PARA A CONSTRUÇÃO DE UM NOVO CEMITÉRIO.</t>
   </si>
   <si>
     <t>6046</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6046/6046_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6046/6046_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA NO PONTILHÃO QUE DÁ ACESSO A SAÍDA PARA LUCÉLIA.</t>
   </si>
   <si>
     <t>6047</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6047/6047_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6047/6047_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VISTORIA GERAL, NOS INÚMEROS PRÉDIOS DA CIDADE QUE ESTÃO DESABITADOS, COM A FINALIDADE DE VERIFICAR O ESTADO DE CONSERVAÇÃO E LIMPEZA DOS MESMOS PARA EVITAR A PROLIFERAÇÃO DE CRIADOUROS DE MOSQUITOS E OUTROS INSETOS.</t>
   </si>
   <si>
     <t>6048</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6048/6048_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6048/6048_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA FORNECIMENTO DE ALIMENTAÇÃO AOS PROFESSORES E FUNCIONÁRIOS DA NOSSA REDE MUNICIPAL DE EDUCAÇÃO, QUE INCLUI CRECHES, ESCOLAS INFANTIS E EMEFS.</t>
   </si>
   <si>
     <t>6049</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6049/6049_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6049/6049_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPLETA LIMPEZA NAS ÁREAS DE LAZER E ANTIGA CRECHE DO CONJUNTO CECAP</t>
   </si>
   <si>
     <t>6050</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6050/6050_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6050/6050_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACO NA RUA ANTÔNIO ANDRADE, VILA CICMA, ATÉ A AV. VITÓRIO ROMANINI.</t>
   </si>
   <si>
     <t>6051</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6051/6051_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6051/6051_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORIAS NA ESTRADA RURAL DENOMINADA &amp;#8220;PÁSSARO PRETO&amp;#8221;, INCLUINDO A PONTE DO CÓRREGO JAPI, BAIRRO LAGOA SECA.</t>
   </si>
   <si>
     <t>6052</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6052/6052_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6052/6052_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR JUSTO GONSALES FERREIRA PARA DENOMINAR RUAS EM FUTUROS LOTEAMENTOS QUE FOREM LANÇADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6053</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6053/6053_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6053/6053_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR AIRTON COUTINHO STOPA PARA DENOMINAR RUAS EM FUTUROS LOTEAMENTOS QUE FOREM LANÇADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6054</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6054/6054_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6054/6054_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DETERMINAÇÃO DO PROLONGAMENTO DA RUA QUINTINO BOCAIÚVA, PARQUE DO SOL.</t>
   </si>
   <si>
     <t>6055</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6055/6055_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6055/6055_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE REDUTOR DE VELOCIDADE NA RODOVIA MOYSÉS JUSTINO DA SILVA, NO JARDIM BELA VISTA, TRECHO COMPREENDIDO ENTRE A ROTATÓRIA QUE DÁ ACESSO AO REFERIDO BAIRRO E O TREVO SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
     <t>6056</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6056/6056_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6056/6056_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ADEQUAÇÃO NA LEI MUNICIPAL QUE CRIOU O CONSELHO TUTELAR DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6057</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6057/6057_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6057/6057_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO INTERCEDER JUNTO À AGÊNCIA NACIONAL DAS TELECOMUNICAÇÕES &amp;#8211; ANATEL, OBJETIVANDO A LIBERAÇÃO DO SINAL DIGITAL DAS EMISSORAS DE TELEVISÃO REDE GLOBO E REDE BANDEIRANTES.</t>
   </si>
   <si>
     <t>6058</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>Hélio José dos Santos, DINHA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6058/6058_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6058/6058_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM LIBERAÇÃO DE RECURSOS FINANCEIROS COM VISTAS À MANUTENÇÃO DA POPULAR E QUERIDA ORQUESTRA DE MÚSICA CAIPIRA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6059</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6059/6059_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6059/6059_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA FUSÕES E ADEQUAÇÕES NECESSÁRIAS NO QUADRO DE FUNCIONÁRIOS DESTA PREFEITURA.</t>
   </si>
   <si>
     <t>6096</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6096/6096_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6096/6096_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O SECRETÁRIO MUNICIPAL DE PLANEJAMENTO ANALISE AS SEGUINTES SUGESTÕES: 1 &amp;#8211; INSTALAÇÃO DE SEMÁFORO NA CONFLUÊNCIA DAS RUAS ADEMAR DE BARROS COM A RUA PADRE NÓBREGA; 2 &amp;#8211; INSTALAÇÃO DE SEMÁFORO NA CONFLUÊNCIA DA AV. RIO BRANCO COM A RUA SALLES FILHO, EM SUBSTITUIÇÃO AO EXISTENTE NA RIO BRANCO COM A SANTO ANTÔNIO; 3 &amp;#8211; NÃO INSTALAÇÃO DE QUALQUER RADAR; 4 &amp;#8211; REPINTURA DAS FAIXAS DE PEDESTRES E LOMBADAS, USANDO-SE TINTA DE QUALIDADE SUPERIOR; 5 &amp;#8211; TREINAMENTO DE MONITORES VOLUNTÁRIOS VISANDO-SE A REALIZAÇÃO DE PALESTRAS EDUCATIVAS NA ESCOLAS E NOUTRAS INSTITUIÇÕES LOCAIS; 6 &amp;#8211; REUNIÃO COM A ACE, POLÍCIA MILITAR, ROTARY, LIONS, TIRO DE GUERRA, OAB, MOTOCICLISTAS, AUTOESCOLAS E DIRETORIA DAS ASSOCIAÇÕES DE VILA, A FIM DE SEREM OBTIDOS SUBSÍDIOS REFERENTES A EVENTUAIS MUDANÇAS NO TRÂNSITO LOCAL; 7 &amp;#8211; IMPRESSÃO E DISTRIBUIÇÃO DE FOLHETOS EDUCATIVOS CONTENDO TODOS OS SINAIS DE TRÂNSITO A SEREM DISTRIBUÍDOS À POPULAÇÃO.</t>
   </si>
   <si>
     <t>6097</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6097/6097_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6097/6097_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETOMADA DA CONSTRUÇÃO DO PRÉDIO PARA FUNCIONAMENTO DO PSF DO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>6098</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6098/6098_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6098/6098_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS REPARTIÇÕES PÚBLICAS MUNICIPAIS QUE PASSEM A COLOCAR A DISPOSIÇÃO DOS SERVIDORES E DO PÚBLICO  &amp;#8220;GEL ANTISSÉPTICO&amp;#8221;, HIGIENIZADOR DE MÃOS.</t>
   </si>
   <si>
     <t>6099</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6099/6099_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6099/6099_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORA DA ILUMINAÇÃO NO BAIRRO TUCURUVI.</t>
   </si>
   <si>
     <t>6100</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6100/6100_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6100/6100_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE LOMBADA NA RUA XV DE NOVEMBRO EM LOCAL JÁ ESTABELECIDO E NA ESTRADA JOSÉ BOCARDI, IMEDIAÇÕES DA ADASEBO.</t>
   </si>
   <si>
     <t>6101</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6101/6101_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6101/6101_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO NA AVENIDA DA SAUDADE E IMEDIAÇÕES, INTERLIGANDO A ALAMEDA PADRE NÓBREGA.</t>
   </si>
   <si>
     <t>6102</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6102/6102_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6102/6102_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPLETA LIMPEZA NOS TRILHOS DA ANTIGA FEPASA PRINCIPALMENTE NO TRECHO DO JARDIM BRASIL ATÉ O JARDIM ADAMANTINA.</t>
   </si>
   <si>
     <t>6103</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6103/6103_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6103/6103_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR JOÃO GIMENES PARA DENOMINAR RUAS DE NOSSO MUNICÍPIO EM FUTUROS LOTEAMENTOS.</t>
   </si>
   <si>
     <t>6104</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6104/6104_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6104/6104_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE PROPRIETÁRIOS DO LOTEAMENTO BURUTI, LOCALIZADO NO BAIRRO LAMBARI, SEJAM NOTIFICADOS PARA REALIZAÇÃO DE LIMPEZA DO LOCAL E SOLICITA QUE SEJA FEITO PEDIDO DE VISITA PERIÓDICA NO REFERIDO LOCAL À POLICIA MILITAR.</t>
   </si>
   <si>
     <t>6105</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6105/6105_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6105/6105_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA ACADEMIA DO PARQUE CALDEIRA.</t>
   </si>
   <si>
     <t>6106</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6106/6106_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6106/6106_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARCERIA COM A SECRETARIA MUNICIPAL, ESTADUAL E PARTICULAR DE ENSINO VISANDO TER CONHECIMENTOS DOS NÚMEROS DE CRIANÇAS E ADOLESCENTES QUE TOMAM MEDICAMENTOS PARA DÉFICIT DE ATENÇÃO E HIPERATIVIDADE.</t>
   </si>
   <si>
     <t>6107</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6107/6107_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6107/6107_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CALÇAMENTO NA RUA MANOEL PEREIRA CAMPOS QUE FAZEM DIVISA COM A FLORESTA URBANA, LOCALIZADA NA PARQUE OITI/TIPUANAS.</t>
   </si>
   <si>
     <t>6108</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6108/6108_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6108/6108_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARCERIA ENTRE PREFEITURA E FAI, VISANDO CONTRATAÇÃO DE UM PSICÓLOGO ESCOLAR.</t>
   </si>
   <si>
     <t>6109</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6109/6109_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6109/6109_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DE FAIXA DE PEDESTRE NA AV. RIO BRANCO EM FRENTE À LANCHONETE CIA LANCHES.</t>
   </si>
   <si>
     <t>6110</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6110/6110_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6110/6110_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO DA QUANTIDADE DE ESTACIONAMENTO PRIVATIVO PARA OS IDOSOS E PESSOAS COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>6111</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6111/6111_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6111/6111_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR LUIZ ALVES JOAQUIM PARA DENOMINAR VIA OU LOGRADOURO PÚBLICO DE NOVOS LOTEAMENTOS NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6112</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>DINHA, FÁBIO ROBERTO AMADIO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6112/6112_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6112/6112_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM INSTALAÇÃO DE &amp;#8220;SEMÁFORO&amp;#8221; NA AV. ADHEMAR DE BARROS, ESQUINA COM A AL. PADRE NÓBREGA.</t>
   </si>
   <si>
     <t>6113</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6113/6113_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6113/6113_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DA CALÇADA DA ÁREA DE LAZER DO LADO DA RUA CARMEM MIRANDA.</t>
   </si>
   <si>
     <t>6114</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6114/6114_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6114/6114_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO EFICAZ, COLOCAÇÃO DE OBSTÁCULO OU OUTRO TIPO DE REDUTOR DE VELOCIDADE NAS RUAS OSVALDO CRUZ, PADRE ANCHIETA E DEPUTADO SALLES FILHO.</t>
   </si>
   <si>
     <t>6115</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6115/6115_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6115/6115_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO NO BAIRRO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>6116</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6116/6116_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6116/6116_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROCEDER DEMARCAÇÃO FAIXA AMARELA EM FRENTE A ESCOLA SKUARIS, LOCALIZADA NA ALAMEDA ARMANDO SALES DE OLIVEIRA, Nº 367.</t>
   </si>
   <si>
     <t>6117</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6117/6117_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6117/6117_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTITUIÇÃO DE PROGRAMA DE BONIFICAÇÃO POR RESULTADOS &amp;#8211; BR NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>6118</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6118/6118_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6118/6118_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ANTECIPAÇÃO DA CAMPANHA DE VACINAÇÃO CONTRA A GRIPE.</t>
   </si>
   <si>
     <t>6119</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6119/6119_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6119/6119_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INCLUSÃO DA LÍNGUA BRASILEIRA DE SINAIS, LIBRAS NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>6120</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6120/6120_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6120/6120_texto_integral.pdf</t>
   </si>
   <si>
     <t>6121</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6121/6121_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6121/6121_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECUPERAÇÃO DA RUA BATISTA BALDRIGHI, NO CONJUNTO OITI &amp;#8211; TIPUANAS.</t>
   </si>
   <si>
     <t>6122</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6122/6122_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6122/6122_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTUDAR O ATENDIMENTO AOS POSTOS DE SAÚDE DA CIDADE FAZENDO COM QUE OS USUÁRIOS SEJAM ATENDIDOS NOS POSTOS MAIS PRÓXIMOS DE SUAS RESIDÊNCIAS</t>
   </si>
   <si>
     <t>6123</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6123/6123_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6123/6123_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA ROÇAGEM DOS MATOS E GRAMAS ONDE ESTÁ INSTALADO O PARQUE INFANTIL E CENTRO COMUNITÁRIO NA VILA JOAQUINA.</t>
   </si>
   <si>
     <t>6124</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6124/6124_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6124/6124_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACO NAS RUAS DO BAIRRO VILA FREITAS.</t>
   </si>
   <si>
     <t>6145</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6145/6145_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6145/6145_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA MUNICIPAL  DE EDUCAÇÃO TOME AS SEGUINTES MEDIAS: 1 &amp;#8211; AQUISIÇÃO IMEDIATA DOS LIVROS DE INGLÊS SOLICITADAS, HÁ MESES, PELAS PROFESSORAS MUNICIPAIS DESTA DISCIPLINA, FERRAMENTA PEDAGÓGICA IMPRESCINDÍVEL. 2 &amp;#8211; VIABILIZADOS, CONSOANTE RELATÓRIO DOS PROFESSORES DE INGLÊS, ANEXO, PARA A TIRAGEM DE CÓPIA DE EXERCÍCIOS PEDAGÓGICOS. 3 &amp;#8211; DEVIDAMENTE SEPARADAS AS LOUSAS DIGITAIS, HÁ ANOS DANIFICADAS, FATO QUE, ALÉM DE PREJUÍZO FÍSICO E PEDAGÓGICO, DEPÕE CONTRA O CONCEITO PEDAGÓGICO DA REDE MUNICIPAL, CONSTITUÍDAS POR RENOMADAS E CONCEITUADAS EDUCADORAS. 4 &amp;#8211; A NÃO PERMISSÃO DE QUE FUNCIONÁRIA COMISSIONADA ACUMULE 45 DIAS DE FÉRIAS, EM SITUAÇÃO DISCREPANTE COM OS DEMAIS COMPONENTES DO QUADRO DO MAGISTÉRIO MUNICIPAL. 5 &amp;#8211; A PROIBIÇÃO DO PAGAMENTO PELA MUNICIPALIDADE DE DESPESAS DE VIAGEM, INCLUSIVE GASOLINA E ESTADA DE NÃO FUNCIONÁRIO DO QUADRO MUNICIPAL DA EDUCAÇÃO, FATO JÁ DENUNCIADO AO TRIBUNAL DE CONTAS. 6 &amp;#8211; VIABILIZAÇÃO DE XEROCOPIADORA NA ESCOLA NAVARRO DE ANDRADE, PARA USO DIDÁTICO-PEDAGÓGICO DOS PROFESSORES QUE, ATUALMENTE, ESTÃO VIABILIZANDO TAIS RECURSOS ÀS SUAS EMPRESAS.</t>
   </si>
   <si>
     <t>6146</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6146/6146_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6146/6146_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SECRETÁRIOS MUNICIPAIS SOMENTE CONCEDAM ENTREVISTAS À MÍDIA LOCAL E REGIONAL MEDIANTE AUTORIZAÇÃO DO CHEFE DO EXECUTIVO.</t>
   </si>
   <si>
     <t>6147</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6147/6147_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6147/6147_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPLETA LIMPEZA NO BAIRRO LAGOA SECA.</t>
   </si>
   <si>
     <t>6148</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6148/6148_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6148/6148_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ALTERAR A MÃO ÚNICA DE TODA A ÁREA CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>6149</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6149/6149_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6149/6149_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRÂNSITO ESTABELECER MÃO ÚNICA NA TRAVESSA ALBERTO MAZUCATTO, VILA JAMIL DE LIMA.</t>
   </si>
   <si>
     <t>6150</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6150/6150_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6150/6150_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DESIGNAR ESTAGIÁRIO PARA PRESTAR ESTÁGIO NO POSTO DO TRABALHO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6151</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6151/6151_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6151/6151_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MUDAR DE LOCAL O TELEFONE COMUNITÁRIO (ORELHÃO) INSTALADO NA RUA JOSÉ OLIVEIRA JUNIOR, CONJUNTO HABITACIONAL MARIO COVAS, PARA A ÁREA DE LAZER DO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>6152</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6152/6152_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6152/6152_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPOSIÇÃO DE LÂMPADAS QUEIMADAS EM TODA A CIDADE.</t>
   </si>
   <si>
     <t>6153</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6153/6153_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6153/6153_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ABERTURA DO SISTEMA VIÁRIO SOBRE OS TRILHOS DA ANTIGA FEPASA, LIGANDO A RUA ROMÃO MARTINS E AVENIDA FRANCISCO BELUSCI.</t>
   </si>
   <si>
     <t>6154</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, DINHA, DINIZ PARÚSSOLO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6154/6154_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6154/6154_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM COLOCAÇÃO DE PLACAS INDICATIVAS NOS BANHEIROS (SANITÁRIOS), DO TERMINAL RODOVIÁRIO, DESTINADOS ÀS PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>6155</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6155/6155_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6155/6155_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE ÔNIBUS CIRCULAR NOS HORÁRIOS DE &amp;#8220;PICO&amp;#8221; E NÃO MICROÔNIBUS.</t>
   </si>
   <si>
     <t>6156</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6156/6156_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6156/6156_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPLETA LIMPEZA NAS CALÇADAS NOS CIMENTADOS DA ÁREA DE LAZER DO BAIRRO JARDIM AMÉRICA.</t>
   </si>
   <si>
     <t>6157</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6157/6157_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6157/6157_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA NOTIFICAÇÃO DO PROPRIETÁRIO DO RESIDENCIAL SANTA ADELAIDE A FIM DE REALIZAR A RETIRADA DOS ENTULHOS.</t>
   </si>
   <si>
     <t>6158</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6158/6158_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6158/6158_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A COLOCAÇÃO DE CASCALHO NA ESTRADA VICINAL 14.</t>
   </si>
   <si>
     <t>6159</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>DINIZ PARÚSSOLO MARTINS, DINHA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6159/6159_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6159/6159_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM CONSTRUÇÃO DE UMA ROTATÓRIA ENTRE A AV. RIO BRANCO E A RUA TETSUSHI HAGA.</t>
   </si>
   <si>
     <t>6160</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6160/6160_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6160/6160_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INCLUIR, NA PROGRAMAÇÃO DE ANIVERSÁRIO DA CIDADE, UM EVENTO ENVOLVENDO UM TIME PROFISSIONAL DE VETERANO DA CAPITAL PAULISTA.</t>
   </si>
   <si>
     <t>6161</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6161/6161_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6161/6161_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM SARJETÃO NA RUA JOÃO LATNI, ESQUINA COM A RUA ÂNGELO STAFUZZA, NO JARDIM ADAMANTINA.</t>
   </si>
   <si>
     <t>6162</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6162/6162_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6162/6162_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAR PLACAS &amp;#8220;USO EXCLUSIVO PARA PEDESTRES&amp;#8221; NA PISTA DE CAMINHADA DO PARQUE CALDEIRAS.</t>
   </si>
   <si>
     <t>6163</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6163/6163_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6163/6163_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROCEDER REPAROS NA TAMPA DA BOCA DE LOBOS LOCALIZADA NA AV. CRISTÓVÃO GOULART MARMO.</t>
   </si>
   <si>
     <t>6164</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6164/6164_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6164/6164_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROCEDER A SINALIZAÇÃO COM PLACAS, FAIXAS DE PEDESTRES E REDUTORES DE VELOCIDADE NA AV. RIO BRANCO, NA ENTRADA E SAÍDA DO CAMPO ESPORTIVO DA ACREA, QUE HOJE É O CAMPUS IV DA FAI.</t>
   </si>
   <si>
     <t>6165</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6165/6165_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6165/6165_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ESTABELECER MEDIDAS PREVENTIVAS E DE MOBILIZAÇÃO VISANDO EVITAR O SURGIMENTO DE NOVOS CASOS DE H1N1 EM NOSSO MUNICÍPIO, COMO CAMPANHA DE VACINAÇÃO.</t>
   </si>
   <si>
     <t>6166</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6166/6166_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6166/6166_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRABALHO DE MONITORAMENTO E CONSERVAÇÃO DOS PARQUES INFANTIS RECÉM INSTALADOS EM VÁRIOS BAIRROS PERIFÉRICOS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6167</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6167/6167_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6167/6167_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROCEDA À RECUPERAÇÃO DA RUA TSUNEKISHI SAKAI, NA VILA JOAQUINA.</t>
   </si>
   <si>
     <t>6168</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6168/6168_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6168/6168_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECUPERAÇÃO DE RUAS PAVIMENTADAS PADRE ANCHIETA, RUI BARBOSA, CÔNEGO JOÃO BAPTISTA DE AQUINO, MARIA CÂNDIDA ROMANINI, ENTRE OUTRAS, DA VILA JOAQUINA.</t>
   </si>
   <si>
     <t>6169</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6169/6169_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6169/6169_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ANULAÇÃO DO LEILÃO QUE RESULTOU NA VENDA DA ÁREA DE 8 ALQUEIRES, LOCALIZADA ÀS MARGENS DA VICINAL JOSÉ MARIA DA SILVA.</t>
   </si>
   <si>
     <t>6170</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6170/6170_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6170/6170_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO HORIZONTAL E VERTICAL DAS RUAS LOCALIZADAS NO BAIRRO JARDIM PRIMAVERA.</t>
   </si>
   <si>
     <t>6197</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6197/6197_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6197/6197_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA 1000 SACOS DE CIMENTO E 5 CAMINHÕES DE EMULSÃO ASFÁLTICA DESTINADOS A AÇÕES DE MELHORIA DE INFRAESTRUTURA EM VILAS E JARDINS DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6198</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6198/6198_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6198/6198_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONCRETIZAÇÃO DAS SEGUINTES SUGESTÕES: 1 &amp;#8211; ESTABELECIMENTO DE MÃO DUPLA NA RUA OSVALDO CRUZ, TRECHO RIO BRANCO &amp;#8211; DAL ANTÔNIA TIVERON; 2 &amp;#8211; DETERMINAÇÃO DE ESPAÇO PARA SER UTILIZADO COMO &amp;#8220;RUA DO LAZER&amp;#8221; EM ÉPOCAS ESPECIAIS COMO NATAL, FIM-DE-ANO, ANIVERSÁRIO DA CIDADE, E SEMANA DA PÁTRIA; 3 &amp;#8211; CONSTRUÇÃO DE LOMBOFAIXAS EM ÁREAS DE ELEVADO FLUXO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>6199</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6199/6199_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6199/6199_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SE PROMOVA ATIVIDADES CULTURAIS E ESCOLARES NA SEMANA COMEMORATIVA AO ANIVERSÁRIO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6200</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6200/6200_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6200/6200_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROGRAMAÇÃO DE DOIS GRANDES MUTIRÕES VISANDO AO RECOLHIMENTO GERAL DE ENTULHOS NA ÁREA CENTRAL E EM TODAS AS VILAS DA CIDADE.</t>
   </si>
   <si>
     <t>6201</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6201/6201_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6201/6201_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DE UMA VIRADA CULTURAL DURANTE A SEMANA COMEMORATIVA AO ANIVERSÁRIO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6202</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6202/6202_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6202/6202_texto_integral.pdf</t>
   </si>
   <si>
     <t>6203</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6203/6203_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6203/6203_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR NATALINO DOS SANTOS PARA DENOMINAR RUAS EM NOVOS LOTEAMENTOS QUE FOREM LANÇADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6204</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6204/6204_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6204/6204_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE UM BALANÇO QUE ESTÁ SOBRANDO NO ALMOXARIFADO NO PARQUE INFANTIL DO BAIRRO MÁRIO COVAS.</t>
   </si>
   <si>
     <t>6205</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6205/6205_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6205/6205_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR ALCIDES TIRITAN PARA DENOMINAR RUAS DE NOVOS LOTEAMENTOS QUE FOREM LANÇADOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6206</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6206/6206_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6206/6206_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPLETA LIMPEZA NO CAMPO DO JARDIM ADAMANTINA.</t>
   </si>
   <si>
     <t>6207</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6207/6207_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6207/6207_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACOS NO BAIRRO JARDIM ADAMANTINA.</t>
   </si>
   <si>
     <t>6208</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6208/6208_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6208/6208_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS, CONCERTOS, DOS BRINQUEDOS E PEÇAS DAS ACADEMIAS AO AR LIVRE QUE ESTÃO DANIFICADAS.</t>
   </si>
   <si>
     <t>6209</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6209/6209_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6209/6209_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA NO ACOSTAMENTO DA RODOVIA MUNICIPAL PLÁCIDO ROCHA.</t>
   </si>
   <si>
     <t>6210</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6210/6210_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6210/6210_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE POSTE DE ENERGIA ELÉTRICA NO CRUZAMENTO DA AV. RIO BRANCO COM A RUA THETSHUSHI HAGA.</t>
   </si>
   <si>
     <t>6211</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6211/6211_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6211/6211_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SE COLOQUE EM PRÁTICA AS EXIGÊNCIAS DA LEI MUNICIPAL QUE TRATA DA CASTRAÇÃO DE ANIMAIS GRATUITAMENTE,</t>
   </si>
   <si>
     <t>6212</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6212/6212_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6212/6212_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ACELERAR A REGULAMENTAÇÃO DA MUNICIPALIZAÇÃO DO TRÂNSITO A FIM DE RESOLVER VÁRIOS PROBLEMAS NO TRÂNSITO, PRINCIPALMENTE O RECOLHIMENTO DE CARROS ABANDONADOS.</t>
   </si>
   <si>
     <t>6213</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6213/6213_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6213/6213_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REDUÇÃO DO NÚMERO DE RADARES INSTALADOS NA RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS, TRECHO ADAMANTINA-MARÍLIA.</t>
   </si>
   <si>
     <t>6214</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6214/6214_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6214/6214_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPLETA LIMPEZA NA PRAÇA DO BAIRRO CECAP.</t>
   </si>
   <si>
     <t>6247</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6247/6247_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6247/6247_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUMENTO NO VALE ALIMENTAÇÃO DOS FUNCIONÁRIOS DA FAI PARA R$ 20,00.</t>
   </si>
   <si>
     <t>6215</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6215/6215_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6215/6215_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACOS NA VICINAL PLÁCIDO ROCHA.</t>
   </si>
   <si>
     <t>6248</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6248/6248_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6248/6248_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACOS NAS RUAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6216</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6216/6216_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6216/6216_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO IMEDIATA DOS PROFESSORES DE EDUCAÇÃO BÁSICA I.</t>
   </si>
   <si>
     <t>6217</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6217/6217_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6217/6217_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DA COBERTURA NA ÁREA EXISTENTE NO PARQUE DOS PIONEIROS.</t>
   </si>
   <si>
     <t>6218</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6218/6218_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6218/6218_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECUPERAÇÃO URGENTE DAS RUAS PAVIMENTADAS QUE ESTÃO EM PIOR ESTADO DE CONSERVAÇÃO.</t>
   </si>
   <si>
     <t>6219</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6219/6219_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6219/6219_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE UMA UNIDADE BÁSICA DE SAÚDE EM ADAMANTINA</t>
   </si>
   <si>
     <t>6220</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6220/6220_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6220/6220_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFERIR AS INSTALAÇÕES E EQUIPAMENTOS DA UPA, NÃO COLOCADA EM FUNCIONAMENTO, PARA A FAI A FIM DE SER UTILIZADO PELOS ALUNOS DO CURSO DE MEDICINA.</t>
   </si>
   <si>
     <t>6221</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6221/6221_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6221/6221_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACO NAS SEGUINTES RUAS ANTÔNIO ANDRADE, VILA CICMA, E JOÃO ANDRADE, ESQUINA COM A RUA ANTÔNIO ANDRADE, VILA CICMA.</t>
   </si>
   <si>
     <t>6249</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6249/6249_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6249/6249_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA NOTIFICAR TODOS OS PROPRIETÁRIOS DE TERRENOS BALDIOS A FIM DE CONSTRUIR CALÇADAS.</t>
   </si>
   <si>
     <t>6250</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6250/6250_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6250/6250_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAR ESTACIONAMENTO DE BICICLETAS NAS PROXIMIDADES DO TERMINAL RODOVIÁRIO E PRAÇA ÉLIO MICHELLONI.</t>
   </si>
   <si>
     <t>6251</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6251/6251_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6251/6251_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INCLUIR NA PROGRAMAÇÃO DE PODA DE ÁRVORES, ÁRVORES LOCALIZADAS NA ALAMEDA PORTO ALEGRE.</t>
   </si>
   <si>
     <t>6252</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6252/6252_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6252/6252_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INCLUSÃO DE NOSSO MUNICÍPIO NO PROGRAMA REDE PAULISTA DE INCUBADORA JUNTO À SECRETARIA ESTADUAL DE DESENVOLVIMENTO ECONÔMICO, CIÊNCIAS, TECNOLOGIA E INOVAÇÃO.</t>
   </si>
   <si>
     <t>6253</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6253/6253_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6253/6253_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM QUE SEJAM FEITOS REPAROS NA PONTE NA ESTRADA PÁSSARO PRETO.</t>
   </si>
   <si>
     <t>6254</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6254/6254_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6254/6254_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CAPINAÇÃO GERAL EM RUAS DO PARQUE RESIDENCIAL GIULIANO E MONTE ALEGRE.</t>
   </si>
   <si>
     <t>6255</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6255/6255_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6255/6255_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR NA PROGRAMAÇÃO, TAPA-BURACOS NAS RUAS ANTÔNIO ANDRADE E JOÃO ANDRADE, VILA CIMA.</t>
   </si>
   <si>
     <t>6256</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6256/6256_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6256/6256_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DE FAIXAS DE PEDESTRES, REDUTOR DE VELOCIDADE E SINALIZAÇÃO &amp;#8220;PARE&amp;#8221; NA RUA OLEGÁRIO CAMPOS SOUZA E LUIZ GASPARINI, CRUZAMENTO COM AS RUAS JOÃO ANDRADE E MIGUEL VEIGA.</t>
   </si>
   <si>
     <t>6257</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6257/6257_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6257/6257_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO DAS ESTRADAS RURAIS DOS BAIRROS PAVÃO, AIDELÂNDIA, LAMBARI, BOA VISTA E ESTRADA 14, COM A COLOCAÇÃO DE PEDRISCOS.</t>
   </si>
   <si>
     <t>6258</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6258/6258_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6258/6258_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ELABORADO UM &amp;#8220;PLANO&amp;#8221; REFERENTE À EXECUÇÃO RACIONAL E ADEQUADA DA OPERAÇÃO TAPA-BURACOS, ORA, ALEATORIAMENTE SENDO REALIZADA.</t>
   </si>
   <si>
     <t>6259</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6259/6259_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6259/6259_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DOS APROVADOS NO CONCURSO PÚBLICO Nº 01/2012, VISANDO O PREENCHIMENTO DOS EMPREGOS PÚBLICOS DE MÉDICO CLÍNICO GERAL.</t>
   </si>
   <si>
     <t>6260</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6260/6260_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6260/6260_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE EXEMPLARES DOS LIVROS: &amp;#8220;DUAS ESCOLHAS&amp;#8221; E &amp;#8220;O FEITIÇO DA LUA&amp;#8221;, PRODUZIDOS RESPECTIVAMENTE PELOS ESCRITORES ADAMANTINENSES CARLOS BRÁS &amp;#8220;TATÁ&amp;#8221; CORDEIRO E VANESSA BATISTA, COM O OBJETIVO DE DISPONIBILIZÁ-LOS JUNTO ÀS SALAS DE LEITURAS DAS ESCOLAS ESTADUAIS E MUNICIPAIS DE ADAMANTINA, BEM COMO JUNTO À BIBLIOTECA MUNICIPAL.</t>
   </si>
   <si>
     <t>6261</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6261/6261_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6261/6261_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECOLHIMENTO DOS ENTULHOS EXISTENTES EM CALÇADAS E/OU PASSEIO PÚBLICO DE DIVERSOS BAIRROS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6262</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6262/6262_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6262/6262_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM IDENTIFICADOS TERRENOS PERTENCENTES À PREFEITURA A FIM DE SE FAÇA URGENTEMENTE DE UMA LIMPEZA GERAL.</t>
   </si>
   <si>
     <t>6309</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6309/6309_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6309/6309_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTATO COM A FUNDAÇÃO CALOUSTE GULBENKIAN A FIM PEDIR QUE ENVIEM À BIBLIOTECA MUNICIPAL OBRAS DE PORTUGUESES CLÁSSICOS.</t>
   </si>
   <si>
     <t>6310</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6310/6310_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6310/6310_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA APRESENTAÇÃO MUSICAL DA BANDA MARCIAL DE ADAMANTINA NAS SEGUINTES ESCOLAS ESTADUAIS DURVALINO GRION, HELEN KELLER E FLEURIDES C. MENECHINO.</t>
   </si>
   <si>
     <t>6311</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6311/6311_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6311/6311_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLCITA QUE SE PEÇA AO ROTARY CLUB E O LYONS CLUBE LOCAIS, DOAÇÃO TOTAL DE 100 LIXEIRAS (50 E 50) A SEREM INSTALADOS NA ÁREA CENTRAL DA CIDADE.</t>
   </si>
   <si>
     <t>6312</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6312/6312_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6312/6312_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ORGANIZAÇÃO DE UM MUTIRÃO CONTINUADO PARA LIMPEZA GERAL DA ÁREA URBANA,</t>
   </si>
   <si>
     <t>6313</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6313/6313_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6313/6313_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RELATÓRIO DO ESTADO DE CONSERVAÇÃO DA CANALIZAÇÃO DO CÓRREGO EXISTENTE NO PARQUE DOS PIONEIROS.</t>
   </si>
   <si>
     <t>6314</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6314/6314_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6314/6314_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA EFETUADO RESERVA FINANCEIRA MENSAL.</t>
   </si>
   <si>
     <t>6315</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6315/6315_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6315/6315_texto_integral.pdf</t>
   </si>
   <si>
     <t>6316</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6316/6316_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6316/6316_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA CONTATO O GRUPO ENERGISA A FIM  DE ESCLARECER OS MOTIVOS DE TANTAS QUEDAS DE ENERGIA EM ADAMANTINA.</t>
   </si>
   <si>
     <t>6317</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6317/6317_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6317/6317_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIGAÇÃO DA RUA ANTÔNIO SHIMITH VILLELA, COM A RUA LAURINDO SIMONCELLI, NO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>6318</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6318/6318_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6318/6318_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ALTERAÇÃO NO SISTEMA DE ESTACIONAMENTO PARA CARGA E DESCARGA, REFERENTE AO HORÁRIO PERMITIDO, DAS 06H ÀS 10H E APÓS ÀS 18H.</t>
   </si>
   <si>
     <t>6319</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6319/6319_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6319/6319_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE A SECRETARIA DE OBRAS TRABALHE DE SEGUNDA A SEXTA-FEIRA, DAS 07H ÀS 13H.</t>
   </si>
   <si>
     <t>6320</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6320/6320_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6320/6320_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA GERAL DA CIDADE E RECOLHIMENTO DE ENTULHOS NOS BAIRROS.</t>
   </si>
   <si>
     <t>6321</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6321/6321_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6321/6321_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA REALIZADA OPERAÇÃO TAPA-BURACO NAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>6322</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6322/6322_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6322/6322_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFÁLTICO A AVENIDA CARLOS PEGORARO  - ÁREA COMERCIAL.</t>
   </si>
   <si>
     <t>6323</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>DINHA, Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6323/6323_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6323/6323_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AGENDAR O NOME DO SENHOR ROQUE ARAMÍSIO GASPARINI PARA DENOMINAR RUAS DE NOSSO MUNICÍPIO EM FUTUROS LOTEAMENTOS QUE FOREM LANÇADOS.</t>
   </si>
   <si>
     <t>6324</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6324/6324_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6324/6324_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA INSTALADO UM ALAMBRADO NA PARTE SUPERIOR DO MURO DA ESCOLA EURICO LEITE DE MORAES, NO JARDIM ADAMANTINA.</t>
   </si>
   <si>
     <t>6325</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6325/6325_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6325/6325_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARCERIA ENTRE FAI, PREFEITURA E APRAR A FIM DE DISTRIBUIR SUCOS E FRUTAS AOS PARTICIPANTES DO PROEDUQUE.</t>
   </si>
   <si>
     <t>6326</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6326/6326_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6326/6326_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A VOLTA DO PROJETO GOVERNO ITINERANTE.</t>
   </si>
   <si>
     <t>6327</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6327/6327_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6327/6327_texto_integral.pdf</t>
   </si>
   <si>
     <t>6328</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6328/6328_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6328/6328_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO LEVANTAMENTO NA REDE MUNICIPAL E ESTADUAL DE ENSINO, VISANDO TER CONHECIMENTOS DOS NÚMEROS DE PROFISSIONAIS QUE TOMAM MEDICAMENTOS PARA O DESENVOLVIMENTO DE SUAS ATIVIDADES.</t>
   </si>
   <si>
     <t>6329</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6329/6329_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6329/6329_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA NAS ÁRVORES QUE ESTÃO ENCOBRINDO AS PLACAS DE SINALIZAÇÃO (PARE).</t>
   </si>
   <si>
     <t>6330</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6330/6330_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6330/6330_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A IMPLANTAÇÃO, EM NOSSO COMÉRCIO, DO &amp;#8220;TROCO SOLIDÁRIO&amp;#8221; EM PROL DA CASA DE APOIO DE ADAMANTINA NA CIDADE DE JAÚ.</t>
   </si>
   <si>
     <t>6361</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6361/6361_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6361/6361_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE NÃO SE ESTABELEÇA NENHUM CONTRATO ENTRE NOSSA MUNICIPALIDADE E A REALSOFT.</t>
   </si>
   <si>
     <t>6362</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6362/6362_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6362/6362_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA, MEDIANTE CONTATO COM EMPRESAR QUE PRESTAM SERVIÇO NO CEMITÉRIO MUNICIPAL, PINTURA GERAL DO LOCAL.</t>
   </si>
   <si>
     <t>6363</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6363/6363_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6363/6363_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À VIABILIZAÇÃO DO &amp;#8220;MELHOR CAMINHO&amp;#8221; NA ESTRADA DO BARRO PRETO, BAIRRO CÓRREGO DA ONÇA.</t>
   </si>
   <si>
     <t>6364</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6364/6364_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6364/6364_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA OFICIADO O MINISTRO DAS CIDADES, DR. BRUNO ARAÚJO, VISANDO À DESTINAÇÃO DE R$ 5 MILHÕES PARA OBRAS NO PARQUE DOS PIONEIROS.</t>
   </si>
   <si>
     <t>6365</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6365/6365_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6365/6365_texto_integral.pdf</t>
   </si>
   <si>
     <t>6366</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6366/6366_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6366/6366_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARCERIA PREFEITURA/UNIMED, PARA FAZER UM CONVÊNIO DE ATENDIMENTO MODELO, HOSPITALAR, AOS PROFESSORES E FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>6367</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6367/6367_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6367/6367_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM COLOCADOS NOMES DAS RUAS NOS POSTES DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>6368</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6368/6368_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6368/6368_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA CALÇADA DA RUA LUIZ GASPARINI.</t>
   </si>
   <si>
     <t>6369</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6369/6369_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6369/6369_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM INSTALAÇÃO DE UM SEMÁFORO NAS PROXIMIDADES DA APAE.</t>
   </si>
   <si>
     <t>6370</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6370/6370_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6370/6370_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM MELHORIA DA MALHA ASFÁLTICA NAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>6371</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6371/6371_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6371/6371_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS NA PRAÇA JOÃO XXIII.</t>
   </si>
   <si>
     <t>6372</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>DINHA, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6372/6372_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6372/6372_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM ADITAMENTO DO CONTRATO LICITATÓRIO COM OS ÔNIBUS ENCARREGADO DE TRANSPORTE DE PACIENTES DO AME DE TUPÃ.</t>
   </si>
   <si>
     <t>6373</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6373/6373_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6373/6373_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM IMPLANTAÇÃO DE ÔNIBUS CIRCULAR NOS BAIRROS GIULIANO, MONTE ALEGRE E ELDORADO I E II.</t>
   </si>
   <si>
     <t>6374</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, DINHA, DINIZ PARÚSSOLO MARTINS, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6374/6374_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6374/6374_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM COLOCAÇÃO DE PLACA VELOCIDADE PERMITIDA 30KM EM TODOS OS CRUZAMENTOS DA AV. DEPUTADO CUNHA BUENO, A PARTIR DA RUA SANTA CATARINA ATÉ A RUA SANTOS DUMONT, NA VILA INDUSTRIAL.</t>
   </si>
   <si>
     <t>6375</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6375/6375_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6375/6375_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM COLOCAÇÃO DE PLACA VELOCIDADE PERMITIDA 30KM EM TODOS OS CRUZAMENTOS DA AV. RIO BRANCO, DA RUA SANTA CATARINA ATÉ A RUA TETSUSHI HAGA, PROXIMIDADE DO ANTIGO BARRACÃO DO IBC.</t>
   </si>
   <si>
     <t>6376</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6376/6376_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6376/6376_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM UMA SALA NO PRÉDIO DA PREFEITURA PARA O ATENDIMENTO EXCLUSIVO AOS MUTUÁRIOS DA CDHU.</t>
   </si>
   <si>
     <t>6377</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6377/6377_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6377/6377_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AGILIZAÇÃO PARA LIBERAÇÃO DEFINITIVA DA UTILIZAÇÃO DO CENTRO COMUNITÁRIO NO BAIRRO PARQUE DO SOL.</t>
   </si>
   <si>
     <t>6378</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6378/6378_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6378/6378_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE CONSELHO MUNICIPAL DA MORADIA POPULAR</t>
   </si>
   <si>
     <t>6379</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>Hélio José dos Santos, ROBERTO HONÓRIO DE OLIVEIRA, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6379/6379_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6379/6379_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM RECUPERAÇÃO DO MURRO DE ARRIMO LOCALIZADO AOS FUNDOS DO CENTRO COMUNITÁRIO DO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>6380</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6380/6380_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6380/6380_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM REALIZAÇÃO DE UM EVENTO DO &amp;#8220;DIA DA SAÚDE&amp;#8221;, NO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>6381</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6381/6381_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6381/6381_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM APLICADAS MEDIDAS A FIM DE EVITAR DESPEJO DE ENTULHOS NO ENTORNO DO PARQUE DOS PIONEIROS.</t>
   </si>
   <si>
     <t>6382</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>ROBERTO HONÓRIO DE OLIVEIRA, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6382/6382_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6382/6382_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM COMPLETA LIMPEZA NOS TRILHOS DA ANTIGA FEPASA PRINCIPALMENTE NO TRECHO DO JARDIM BRASIL ATÉ O JARDIM ADAMANTINA.</t>
   </si>
   <si>
     <t>6383</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6383/6383_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6383/6383_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM, NA APROVAÇÃO DOS LOTEAMENTOS QUE ESTÃO SENDO IMPLANTADOS EM NOSSA CIDADE, UM ASFALTO DE QUALIDADE.</t>
   </si>
   <si>
     <t>6384</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6384/6384_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6384/6384_texto_integral.pdf</t>
   </si>
   <si>
     <t>6409</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6409/6409_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6409/6409_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARCEIRA COM AS EMPRESAS BRANCO PERES ÁLCOOL, AJINOMOTO E FAI, VISANDO À MELHORIA DO TRÁFEGO DE VEÍCULOS NA ESTRADA PLÁCIDO ROCHA E AV. FRANCISCO BELLUSCI.</t>
   </si>
   <si>
     <t>6410</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6410/6410_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6410/6410_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACOS NA RUA BALISTA BALDRIGHI, OITI, TOTALMENTE INADEQUADA PARA O TRÂNSITO DE VEÍCULOS E TAMBÉM, CAPINAÇÃO DA ÁREA VIZINHA À ANTIGA CRECHE DAS CECAPS 1 E 2, ENTRE O CAMPO DE FUTEBOL MÉDIO E O ALAMBRADO DA AVENIDA DA SAUDADE, RECICLAGEM DOS PODADORES DE ÁRVORES, EM RAZÃO DA NÃO EXISTÊNCIA DE CRITÉRIOS OBJETIVOS PARA A EXECUÇÃO DO REFERIDO SERVIÇO, E ABERTURA DO BANHEIRO EXISTENTE NO PARQUE DOS PIONEIROS ATÉ ÀS 22H.</t>
   </si>
   <si>
     <t>6411</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6411/6411_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6411/6411_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMA NO ALAMBRADO DA PRAÇA EUCLIDES ROMANINI (PRAÇA DOS PATOS).</t>
   </si>
   <si>
     <t>6412</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6412/6412_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6412/6412_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INCLUIR NO MAPA CULTURAL, UM DIA VOLTADO AOS EVANGÉLICOS COM REALIZAÇÃO DE EVENTOS NO POLIESPORTIVO.</t>
   </si>
   <si>
     <t>6413</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6413/6413_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6413/6413_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A TROCA DE DUAS LÂMPADAS QUEIMADAS A MAIS DE UM MÊS EM FRENTE AO PRÉDIO DA BIBLIOTECA E FÓRUM.</t>
   </si>
   <si>
     <t>6414</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6414/6414_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6414/6414_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFORMAR EM MÃO ÚNICA A RUA BRAULIO MOLINA FRIAS DA ESQUINA DA RUA MARIO OLIVEIRO ATÉ A RUA ANTÔNIO SHIMITD VILELA, E ALTERAÇÃO DE 45º PARA O ESTACIONAMENTO DE VEÍCULOS.</t>
   </si>
   <si>
     <t>6415</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6415/6415_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6415/6415_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DA ÁGUA DO MONUMENTO DA PRAÇA JOSÉ COSTA.</t>
   </si>
   <si>
     <t>6416</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6416/6416_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6416/6416_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA CALÇADA DA RUA ANTÔNIO ANDRADE, MAIS PRECISAMENTE NA QUADRA 151, LOTE 7, VILA CICMA.</t>
   </si>
   <si>
     <t>6417</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6417/6417_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6417/6417_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE OBSTÁCULO E PINTURA DE FAIXA DE PEDESTRES NA AL. PADRE NÓBREGA, PROXIMIDADES DO Nº 1225.</t>
   </si>
   <si>
     <t>6418</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6418/6418_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6418/6418_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DOS BANHEIROS MASCULINOS E FEMININOS DA PRAÇA DO PÁTIO DA FEIRA.</t>
   </si>
   <si>
     <t>6419</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6419/6419_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6419/6419_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM VIABILIZAÇÃO DE ENGRAXATARIA NO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>6420</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6420/6420_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6420/6420_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITO CONTATO COM A COORDENADORIA ESTADUAL DO MEIO AMBIENTE, OBJETIVANDO-SE A DESTINAÇÃO DE 500 EXEMPLARES DE OBRAS NA ÁREA DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>6421</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6421/6421_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6421/6421_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE CONTATEM A PROFESSORA LU ALCKMIN, SOLICITANDO-LHE, DESTINAÇÃO DE  500 LENÇOIS PARA AS CRECHES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6422</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6422/6422_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6422/6422_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM COLOCAÇÃO DE UMA LOMBADA NA RUA DEPUTADO SALES FILHO, ENTRE AS ALAMEDAS DOS EXPEDICIONÁRIOS E CÔNEGO JOÃO BATISTA DE AQUINO.</t>
   </si>
   <si>
     <t>6423</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6423/6423_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6423/6423_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REUNIÃO COM AS AUTORIDADES DO MUNICÍPIO, ÓRGÃOS, ENTIDADES E INSTITUIÇÕES DA NOSSA CIDADE, VISANDO DISCUTIR A SITUAÇÃO DA UPA (UNIDADE DE PRONTO ATENDIMENTO).</t>
   </si>
   <si>
     <t>6424</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6424/6424_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6424/6424_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ELABORAÇÃO DE PROJETO ARQUITETÔNICO VISANDO À RECUPERAÇÃO, REURBANIZAÇÃO E REVITALIZAÇÃO DO PARQUE DOS PIONEIROS.</t>
   </si>
   <si>
     <t>6425</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6425/6425_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6425/6425_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSERVAÇÃO DO PONTO DE TAXI, LOCALIZADO NA RUA DEPUTADO SALES FILHO COM A AVENIDA RIO BRANCO.</t>
   </si>
   <si>
     <t>6426</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6426/6426_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6426/6426_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROMOÇÃO DE UMA REESTRUTURAÇÃO SALARIAL PARA OS SERVIDORES DA FAI.</t>
   </si>
   <si>
     <t>6427</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6427/6427_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6427/6427_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VOLTA DO PAGAMENTO DE INSALUBRIDADE PARA OS SETORES QUE FORAM INJUSTAMENTE RETIRADOS.</t>
   </si>
   <si>
     <t>6428</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6428/6428_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6428/6428_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CORREÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA DOS ANTÚRIOS, ENTRE AS ALAMEDAS DAS MARGARIDAS E RUA DOS CRAVOS, NA VILA JARDIM.</t>
   </si>
   <si>
     <t>6429</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6429/6429_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6429/6429_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CORREÇÃO DA PAVIMENTAÇÃO ASFÁLTICA DA RUA SÃO BENTO, ENTRE A ALAMEDA BELO HORIZONTE E AVENIDA MARECHAL CASTELO BRANCO.</t>
   </si>
   <si>
     <t>6430</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6430/6430_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6430/6430_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VARRIÇÃO DE PEDRAS SOLTAS NAS RUAS DO BAIRRO JARDIM IPIRANGA, E POSTERIORMENTE OPERAÇÃO TAPA-BURACO NO REFERIDO BAIRRO.</t>
   </si>
   <si>
     <t>6465</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6465/6465_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6465/6465_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE UM SEGURANÇA PARA ATUAR NO PRONTO SOCORRO DA SANTA CASA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6466</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6466/6466_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6466/6466_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM REPINTADAS TODAS AS LOMBADAS QUE SE ENCONTRAM COM VISIBILIDADE INSUFICIENTE.</t>
   </si>
   <si>
     <t>6467</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6467/6467_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6467/6467_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENCAMINHADO OFÍCIO AOS SENADORES JOSÉ ANÍBAL E ALOYSIO NUNES, SOLICITANDO A INCLUSÃO DE ADAMANTINA EM EMENDA DE BANCADA DESTINADA À VIABILIZAÇÃO DE RECURSO FINANCEIRO NO VALOR DE R$ 5 MILHÕES, NA ÁREA DE ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>6468</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6468/6468_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6468/6468_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SE PROMOVA, EM SETEMBRO OU OUTUBRO PRÓXIMOS, A SEMANA DO VERDE, ENFOCANDO O TEMA &amp;#8220;VIDA SUSTENTÁVEL&amp;#8221;.</t>
   </si>
   <si>
     <t>6469</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6469/6469_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6469/6469_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENCAMINHADO OFÍCIO AO DEPUTADO FEDERAL SILVIO TORRES, VISANDO RECURSO FINANCEIRO NO VALOR DE R$ 5 MILHÕES PARA OBRAS DE ACESSIBILIDADE NA ÁREA URBANA.</t>
   </si>
   <si>
     <t>6470</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6470/6470_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6470/6470_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ATERRAMENTO E A TERRAPLANAGEM DO TRECHO NÃO PAVIMENTADO DA RUA PERNAMBUCO NO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>6471</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6471/6471_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6471/6471_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR ANTENOR GONÇALVES PARA DENOMINAR RUAS DE NOSSO MUNICÍPIO EM FUTUROS LOTEAMENTOS QUE FOREM LANÇADOS.</t>
   </si>
   <si>
     <t>6472</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6472/6472_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6472/6472_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CALÇADA EM FRENTE AO CENTRO COMUNITÁRIO DO PARQUE DO SOL.</t>
   </si>
   <si>
     <t>6473</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6473/6473_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6473/6473_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE RAMPA DE ACESSO NO RIO AGUAPEÍ, NA DIVISA DO MUNICÍPIO DE VALPARAÍSO.</t>
   </si>
   <si>
     <t>6474</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6474/6474_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6474/6474_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM QUE PROVIDÊNCIAS SEJAM TOMADAS COM RELAÇÃO A USINA DE TRATAMENTO DE LIXO QUE SE ENCONTRA EM PÉSSIMO ESTADO.</t>
   </si>
   <si>
     <t>6475</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6475/6475_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6475/6475_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS E DAS COM DEFEITO NO PARQUE DOS PIONEIROS.</t>
   </si>
   <si>
     <t>6476</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6476/6476_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6476/6476_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM FEITOS REPAROS EM TODAS AS BOCAS DE LOBO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6477</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6477/6477_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6477/6477_texto_integral.pdf</t>
   </si>
   <si>
     <t>6478</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6478/6478_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6478/6478_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROVIDENCIADO LOCAL APROPRIADO PARA COLOCAÇÃO DE ENTULHOS DE CONSTRUÇÕES FEITAS NO BAIRRO LAGOA SECA.</t>
   </si>
   <si>
     <t>6479</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6479/6479_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6479/6479_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ABERTURA DA RUA SERGIPE, NO JARDIM BRASIL, LIGANDO O PARQUE ITAMARATI.</t>
   </si>
   <si>
     <t>6480</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6480/6480_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6480/6480_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM FEITOS REPAROS NA PEQUENA PONTE DA RUA IRACEMA NAIR BRESSA ROMBALDI.</t>
   </si>
   <si>
     <t>6481</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6481/6481_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6481/6481_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TROCA DE LÂMPADAS QUEIMADAS NA RUA SAFIRA, Nº 686 &amp;#8211; RESIDENCIAL GIULIANO E NA RUA CAETANO MOIA PERES &amp;#8211; BAIRRO MÁRIO COVAS.</t>
   </si>
   <si>
     <t>6482</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6482/6482_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6482/6482_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA E PODA DAS ÁRVORES NA RUA ZEQUINHA DE ABREU, ESQUINA COM A RUA CAETANO MOYA PERES.</t>
   </si>
   <si>
     <t>6483</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6483/6483_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6483/6483_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DAS BOCAS DE LOBO, NA RUA JOSÉ DE OLIVEIRA JUNIOR, ESQUINA COMA RUA CAETANO MOYA PERES, NO BAIRRO MÁRIO COVAS.</t>
   </si>
   <si>
     <t>6484</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6484/6484_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6484/6484_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE PLACA DE REDUÇÃO DE VELOCIDADE E FAIXA DE PEDESTRES NA RUA SANTA CATARINA, BAIRRO MÁRIO COVAS, PROXIMIDADES DA ESCOLA INFANTIL.</t>
   </si>
   <si>
     <t>6485</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6485/6485_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6485/6485_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MANUTENÇÃO E CONSERVAÇÃO DA PRAÇA JOSÉ PARRILA.</t>
   </si>
   <si>
     <t>6486</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, DINIZ PARÚSSOLO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6486/6486_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6486/6486_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM UMA COMPLETA LIMPEZA NO BAIRRO LAGOA SECA, AGENDADO DESDE JANEIRO DE 2015 PARA RECOLHIMENTO DE LIXO E ENTULHOS.</t>
   </si>
   <si>
     <t>6487</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6487/6487_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6487/6487_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM REPAROS NOS BANHEIROS PÚBLICOS DO PARQUE DOS PIONEIROS E DO PÁTIO DA FEIRA.</t>
   </si>
   <si>
     <t>6488</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, DINHA, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6488/6488_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6488/6488_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM RECAPEAMENTO DO JARDIM PAULISTA, VILA NILZA E RESIDENCIAL SAN FERNANDO E MONTE ALEGRE.</t>
   </si>
   <si>
     <t>6489</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6489/6489_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6489/6489_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECAPEAMENTO ASFÁLTICO A AVENIDA CARLOS PEGORARO (ÁREA COMERCIAL).</t>
   </si>
   <si>
     <t>6490</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6490/6490_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6490/6490_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE LOMBADA OU OUTRA SINALIZAÇÃO EFICAZ, NA ESTRADA VICINAL JOSÉ BOCARDI, PROXIMIDADES DA EMPRESA &amp;#8220;PATENSE&amp;#8221;.</t>
   </si>
   <si>
     <t>6520</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6520/6520_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6520/6520_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ELABORAÇÃO DE PROJETO DE LEI OBJETIVANDO A INSTITUIÇÃO DE PROGRAMA PARA CASTRAÇÃO CIRÚRGICA DE CÃES E GATOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6521</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6521/6521_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6521/6521_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE CAÇAMBAS PARA RECOLHIMENTO DE LIXO EM TODAS AS ENTRADAS E SAÍDAS DE NOSSAS ESTRADAS RURAIS.</t>
   </si>
   <si>
     <t>6522</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6522/6522_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6522/6522_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PROCEDER, PELO MENOS DUAS VEZES AO ANO, UM MUTIRÃO, VISANDO A LIMPEZA TOTAL DA CIDADE NAS RESIDÊNCIAS E NOS TERRENOS BALDIOS, A FIM DE EVITAR A GRANDE PROLIFERAÇÃO DE ESCORPIÕES, CARAMUJOS, MOSQUITOS AEDES AEGYPT E MOSQUITO PALHA.</t>
   </si>
   <si>
     <t>6523</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6523/6523_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6523/6523_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INCLUIR A ZONA RURAL NO PLANO DE INSTALAÇÃO DOS PSFS &amp;#8211; POSTOS DE SAÚDE DA FAMÍLIA</t>
   </si>
   <si>
     <t>6524</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6524/6524_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6524/6524_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARCERIA ENTRE PREFEITURA E ATC &amp;#8211; ADAMANTINA TÊNIS CLBUE, A FIM DE CRIAR UM PLANO EXCLUSIVO PARA OS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6525</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6525/6525_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6525/6525_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE BANHEIROS E VESTIÁRIOS NOS CAMPOS DE FUTEBOL NAS ASSOCIAÇÕES DOS BAIRROS JARDIM ADAMANTINA E CONJUNTO PRIMAVERA.</t>
   </si>
   <si>
     <t>6526</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6526/6526_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6526/6526_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DAS PEDRAS DE PARALELEPÍPEDOS DA RUA NOEL ROSA, PRINCIPAL ACESSO AO ADAMANTINA TÊNIS CLUBE &amp;#8211; ATC POR PAVIMENTAÇÃO ASFÁLTICA.</t>
   </si>
   <si>
     <t>6527</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6527/6527_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6527/6527_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O EXECUTIVO CONTATE A SECRETARIA ESTADUAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL, OBJETIVANDO APRESENTAR PROJETO COM A FINALIDADE DE SOLICITAR A LIBERAÇÃO DE RECURSOS FINANCEIROS, A FUNDO PERDIDO, PARA A REFORMA DE CASAS E CONSTRUÇÃO ONDE NÃO EXISTE BANHEIROS, DAS PESSOAS EXTREMAMENTE CARENTES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6528</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6528/6528_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6528/6528_texto_integral.pdf</t>
   </si>
   <si>
     <t>6529</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6529/6529_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6529/6529_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSTALAÇÃO DE SEMÁFORO NA AV. BRÁULIO MOLINA FRIAS, ESQUINA COM A RUA MÁRIO PÁTARO.</t>
   </si>
   <si>
     <t>6530</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6530/6530_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6530/6530_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE ACESSO ÀS PESSOAS COM DEFICIÊNCIAS E ADEQUAR OS LOCAIS COM A SINALIZAÇÃO CORRETA.</t>
   </si>
   <si>
     <t>6531</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6531/6531_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6531/6531_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NAS RUAS E AVENIDAS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6532</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6532/6532_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6532/6532_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM REFORMA COMPLETA NO VEÍCULO E NA ESCADA ACOPLADA, UTILIZADA PELO SETOR DE ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>6533</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6533/6533_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6533/6533_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM MELHORIA DA SINALIZAÇÃO COM PINTURA DE FAIXA E COLOCAÇÃO DE PLACAS 30KM NAS IMEDIAÇÕES DA AVENIDA RIO BRANCO ENTRE O CAMPUS IV DA UNIFAI E RUA TETSUSHI HAGA, QUE DÁ ACESSO AO CAMPUS II.</t>
   </si>
   <si>
     <t>6534</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6534/6534_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6534/6534_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE DOIS CAMINHÕES DE EMULSÃO ASFÁLTICA VISANDO À CONTINUIDADE DA OPERAÇÃO TAPA-BURACOS.</t>
   </si>
   <si>
     <t>6535</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6535/6535_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6535/6535_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA RUA JOSEFINA DAL&amp;#8217;ANTÔNIA TIVERON, PRINCIPALMENTE NAS PROXIMIDADES DO CORPO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>6536</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6536/6536_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6536/6536_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO, DA FUNDAÇÃO ITAÚ CULTURAL, ACERVO DE OBRAS PARADIDÁTICAS, COM ÊNFASE EM LITERATURA INFANTO-JUVENIL, A SER DISPONIBILIZADO PELA BIBLIOTECA MUNICIPAL &amp;#8220;CÔNEGO JOÃO BAPTISTA DE AQUINO.</t>
   </si>
   <si>
     <t>6537</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6537/6537_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6537/6537_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM TOMADAS AS SEGUINTES PROVIDÊNCIAS COM RELAÇÃO AO PARQUE DOS PIONEIROS: 1- COLOCAÇÃO DE 2 PLACAS INDICANDO A PROIBIÇÃO DE ESTACIONAR CARROS COM SOM LIGADO NO CRUZAMENTO DAS RUAS SEBASTIÃO ROMBALDI E RUA KANEMATSU MUNEMASSA, DEFRONTE A CONVENIÊNCIA; 2- SOLICITAR À POLÍCIA MILITAR MANTER UM PONTO DE VIATURA NO REFERIDO LOCAL, ONDE AOS FINAIS DE SEMANA ESTÁ SE CONCENTRANDO AGLOMERAÇÃO DE PESSOAS E CARROS; 3- SOLICITAR QUE A POLÍCIA FAÇA MAIS RONDAS AOS FINAIS DE SEMANA NESTE LOCAL PARA INTIMIDAR A AÇÃO DE BADERNEIROS, QUE ESTÃO INVADINDO OS ESTABELECIMENTOS COMERCIAIS, VENDEDORES E CONSUMIDORES DE DROGAS.</t>
   </si>
   <si>
     <t>6538</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6538/6538_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6538/6538_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE BANCOS DE CONCRETO OU MESMO DE MADEIRA BEM COMO VÁRIAS LIXEIRAS PARA SEREM COLOCADOS EM TODA EXTENSÃO DA FAIXA DE CAMINHADA DO PARQUE DOS CALDEIRAS.</t>
   </si>
   <si>
     <t>6539</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6539/6539_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6539/6539_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS NA CALÇADA DA RUA LUIZ GASPARINI, ESQUINA COM A RUA MIGUEL VEIGA, NO CONJUNTO OITI/TIPUANAS.</t>
   </si>
   <si>
     <t>6540</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6540/6540_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6540/6540_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COLOCAÇÃO DE OBSTÁCULO OU OUTRA SINALIZAÇÃO EFICAZ, A FIM DE COIBIR O EXCESSO DE VELOCIDADE PRATICADO NA ALAMEDA PADRE NÓBREGA, EM FRENTE A ESCOLA CRISTÃ DE ENSINO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6541</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6541/6541_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6541/6541_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DE ANA ROSA PACHIONI DE FREITAS A FIM DE DENOMINAR A ESTRADA MUNICIPAL ADM 141, NO BAIRRO DO PAVÃO.</t>
   </si>
   <si>
     <t>6542</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6542/6542_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6542/6542_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARA AGENDAR O NOME DO SENHOR JUSTO GONÇALVES FERREIRA OBJETIVANDO DENOMINAR PRÓPRIO OU LOGRADOURO PÚBLICO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6543</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6543/6543_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6543/6543_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA URGENTE RECUPERAÇÃO DAS RUAS PAVIMENTADAS DA VILA CICMA.</t>
   </si>
   <si>
     <t>6544</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6544/6544_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6544/6544_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA, INCLUIR NO ITINERÁRIO DE COLETORES DE LIXO DOMICILIAR O BAIRRO JARDIM CALIFÓRNIA.</t>
   </si>
   <si>
     <t>6581</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6581/6581_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6581/6581_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM FEITOS REPAROS NA PONTE DA RUA IRACEMA NAIR BR. ROMBALDI.</t>
   </si>
   <si>
     <t>6582</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6582/6582_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6582/6582_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM REALIZADOS, COM URGÊNCIA, PEQUENOS REPAROS NA ESCOLA TERUYO KIKUTA: SALA 05, DIRETORIA, PAREDES INTERNAS E CORREDOR DE ENTRADA.</t>
   </si>
   <si>
     <t>6583</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6583/6583_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6583/6583_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR ISMAEL BAZZO PARA DENOMINAR RUAS E AVENIDAS EM FUTUROS LOTEAMENTOS QUE FORAM LANÇADOS EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6584</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6584/6584_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6584/6584_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ELABORAÇÃO DE PROJETO DE LEI COMPLEMENTAR COM O PROPÓSITO DE JUNTAR OU MESMO REDUZIR SECRETARIAS MUNICIPAIS DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6585</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6585/6585_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6585/6585_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGILIZAR DOCUMENTOS DA EMENDA, DO DEPUTADO SÉRGIO REIS, QUE CONTEMPLOU A SANTA CASA COM RECURSOS PARA AQUISIÇÃO DE UM NOBREAK PARA SERVIDOR, CALANDRA DE ALTA PRODUÇÃO, LAVADORA E EXTRATORA DE ROUPAS, COMPUTADOR SERVIDOR, INCUBADORA DE TRANSPORTE NEONATAL, ASPIRADOR DE SECREÇÃO ELÉTRICO MÓVEL E SUPORTE PARA SORO.</t>
   </si>
   <si>
     <t>6586</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6586/6586_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6586/6586_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM MELHORIA DA SINALIZAÇÃO DE TRÂNSITO DO BAIRRO LAGOA SECA, COM PLACA DE 20KM, DEVAGAR, PARE DE SOLO, E COLOCAÇÃO DE OUTRA LOMBADA NAS IMEDIAÇÕES DO CONJUNTO HABITACIONAL;</t>
   </si>
   <si>
     <t>6587</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6587/6587_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6587/6587_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPLETA REFORMA NA ESCOLA MUNICIPAL TERUYO KIKUTA, PRINCIPALMENTE NAS SALAS DE AULA.</t>
   </si>
   <si>
     <t>6588</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6588/6588_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6588/6588_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONFECÇÃO E INSTALAÇÃO DE PLACA DE DENOMINAÇÃO &amp;#8220;MARGINAL ANTÔNIO BARBERATO&amp;#8221; PRÓXIMO AO CAMPUS II DA FAI, NO SEU INÍCIO, FINAL DA AVENIDA XV DE NOVEMBRO ATÉ O TREVO LUZIA MINUTTI.</t>
   </si>
   <si>
     <t>6589</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6589/6589_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6589/6589_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA VISTORIA EM TODOS OS BRINQUEDOS E APARELHOS DE GINÁSTICA DO PARQUE DOS PIONEIROS E PARQUE CALDEIRA.</t>
   </si>
   <si>
     <t>6590</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6590/6590_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6590/6590_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INSPEÇÃO NOS SEMÁFOROS DE NOSSA CIDADE A FIM DE NÃO DEIXAR NENHUM COM CONTAGEM INFERIOR A 15 SEGUNDOS PARA PASSAGEM DE VEÍCULOS.</t>
   </si>
   <si>
     <t>6591</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6591/6591_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6591/6591_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DESTINAÇÃO DE UMA SALA DEVIDAMENTE EQUIPADA PARA O ATENDIMENTO DOS MUTUÁRIOS DA CDHU.</t>
   </si>
   <si>
     <t>6592</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6592/6592_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6592/6592_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACOS NAS RUAS EM VOLTA DA ESCOLA MUNICIPAL CEMA II.</t>
   </si>
   <si>
     <t>6593</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6593/6593_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6593/6593_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE ESTACIONAMENTO PARA OS VEÍCULOS DOS PROFESSORES E FUNCIONÁRIOS DA ESCOLA CEMA II.</t>
   </si>
   <si>
     <t>6594</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6594/6594_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6594/6594_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AUDIÊNCIA NA FUNDAÇÃO PAULA SOUZA VISANDO A REITERAR A NECESSIDADE DE A UNIDADE DA FATEC INICIAR SUAS ATIVIDADES PEDAGÓGICAS NO INÍCIO DE 2017.</t>
   </si>
   <si>
     <t>6595</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6595/6595_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6595/6595_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TERRA ESPECIAL COM PEDRISCOS PARA A REALIZAÇÃO DE OPERAÇÃO TAPA-BURACOS.</t>
   </si>
   <si>
     <t>6596</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6596/6596_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6596/6596_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM ENVIADOS TODOS OS PROFESSORES DA REDE MUNICIPAL A VISITAR A 6º MOSTRA DO LIVRO, EVENTO QUE SERÁ REALIZADO ENTRE 6 A 13 DE OUTUBRO PRÓXIMO, EM PRESIDENTE PRUDENTE, COM A PARTICIPAÇÃO DE DEZENAS DE ESCRITORES, EDUCADORES E MILHARES DE PESSOAS INTERESSADAS EM LITERATURA.</t>
   </si>
   <si>
     <t>6597</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6597/6597_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6597/6597_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DE INSTALAÇÃO UM &amp;#8220;SEMÁFORO&amp;#8221; NA AVENIDA RIO BRANCO, NA ESQUINA COM A RUA RUI BARBOSA.</t>
   </si>
   <si>
     <t>6598</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6598/6598_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6598/6598_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA FEITA VISTORIA NAS RESIDÊNCIAS DOS CASEIROS LOCALIZADAS NAS ESCOLAS ESTADUAIS: HELEN KELLER, PROFª FLEURIDES CAVALLINI MENECHINO E PROFº DURVALINO GRION, BEM COMO NA RESIDÊNCIA LOCALIZADA NO POLO DE CAPACITAÇÃO DA DIRETORIA DE ENSINO &amp;#8211; REGIÃO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6599</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Aguinaldo Pires Galvão, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6599/6599_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6599/6599_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM OPERAÇÃO TAPA-BURACO NA ESTRADA VICINAL PEDRO MONEGO, QUE LIGA A RODOVIA ADAMANTINA/MARIÁPOLIS NO BAIRRO TUPANZINHO 4KM.</t>
   </si>
   <si>
     <t>6600</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6600/6600_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6600/6600_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLITA SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS NA RUA JOÃO ANDRADE, ESPECIALMENTE NAS PROXIMIDADES DO Nº 519, NA VILA CICMA.</t>
   </si>
   <si>
     <t>6601</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6601/6601_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6601/6601_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA TRANSFORMAR EM MÃO ÚNICA A RUA PAULISTA SOMENTE PARA QUEM ENTRA NO BAIRRO VILA FREITAS.</t>
   </si>
   <si>
     <t>6602</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6602/6602_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6602/6602_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE FAIXA ELEVADA PARA PEDESTRE NA AV. RIO BRANCO PRÓXIMO AO PRÉDIO DE UM SUPERMERCADO.</t>
   </si>
   <si>
     <t>6603</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6603/6603_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6603/6603_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DO LOCAL DE EMBARQUE E DESEMBARQUE DOS ALUNOS NA ESCOLA CRISTÃ DE ENSINO.</t>
   </si>
   <si>
     <t>6604</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6604/6604_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6604/6604_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O PLANTIO DE GRAMA, ÁRVORES E FLORES NA SEQUÊNCIA DO BARRANCO DA RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS, A PARTIR DA EMPRESA PROESTE, PARQUE DO SOL.</t>
   </si>
   <si>
     <t>6605</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6605/6605_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6605/6605_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE NA PINTURA DOS NOVOS QUARTEIRÕES QUE FARÃO PARTE DO ESTACIONAMENTO DA ZONA AZUL, SEJA RESPEITADA A SINALIZAÇÃO DAS VAGAS PARA IDOSOS E PESSOAS COM DEFICIÊNCIA FÍSICA PERMANECENDO SEM NENHUMA ALTERAÇÃO.</t>
   </si>
   <si>
     <t>6606</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6606/6606_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6606/6606_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CANALIZAÇÃO DE ÁGUA DECORRENTE DO RESIDENCIAL EUROPA.</t>
   </si>
   <si>
     <t>6607</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6607/6607_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6607/6607_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLITA TRANSFORMAR A ALAMEDA BRAULIO MOLINA FRIAS EM MÃO-ÚNICA, SENTIDO BAIRRO-CENTRO, A FIM DE ORGANIZAR O TRÂNSITO, PRINCIPALMENTE ONDE ESTÁ LOCALIZADO A DIRETORIA REGIONAL, ESCOLAS HELEN KELLER, FLEURIDES  E COLÉGIO MADRE  CLÉLIA.</t>
   </si>
   <si>
     <t>6635</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6635/6635_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6635/6635_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA BURACOS NA AVENIDA CARLOS PEGORARO, NO JARDIM PAULISTA, RESIDENCIAL GIULIANO E JARDIM ADAMANTINA.</t>
   </si>
   <si>
     <t>6636</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6636/6636_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6636/6636_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM OPERAÇÃO TAPA BURACOS NA RODOVIA PLÁCIDO ROCHA, COM PARCERIA DO DER &amp;#8211; PRESIDENTE PRUDENTE.</t>
   </si>
   <si>
     <t>6637</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6637/6637_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6637/6637_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO MAIS EFICAZ NOS SEGUINTES PONTOS DA CIDADE: RUA ZEQUINHA DE ABREU, ESQUINA COM A RUA JOSÉ BRÁS FILHO;  RUA SANTOS DUMONT, ESQUINA COM A RUA GALINDO DA SILVA, ENTRADA DO BAIRRO MONTE ALEGRE; ALAMEDA FERNÃO DIAS, ESQUINA COM A RUA DUQUE DE CAXIAS.</t>
   </si>
   <si>
     <t>6638</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6638/6638_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6638/6638_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR NA PROGRAMAÇÃO DE TAPA BURACOS AS RUAS DO BAIRRO VILA CICMA.</t>
   </si>
   <si>
     <t>6639</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6639/6639_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6639/6639_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPLETA LIMPEZA NO LOCAL DA ABERTURA DA RUA QUE LIGA A AVENIDA XV DE NOVEMBRO À RUA CRISTÓVÃO GOULART MARMO, PROXIMIDADES DO ANTIGO BARRACÃO DA FEPASA.</t>
   </si>
   <si>
     <t>6640</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6640/6640_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6640/6640_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPAROS E LIMPEZA NAS BOCAS DE LOBO LOCALIZADAS NO INÍCIO DA RUA QUINTINO BOCAIUVA, EM FRENTE AO CAMPUS III DA FAI E NA ESQUINA DA AV. MARECHAL CASTELO BRANCO, ESQUINA COM A RUA JOSÉ FRISÃO.</t>
   </si>
   <si>
     <t>6641</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6641/6641_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6641/6641_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REPINTURA DAS LOMBADAS QUE SE ENCONTRAM SEM A NECESSÁRIA VISIBILIDADE, FATO QUE ESTÁ CAUSANDO RISCOS DE ACIDENTES DE TRÂNSITO.</t>
   </si>
   <si>
     <t>6642</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6642/6642_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6642/6642_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO PROJETO DE LEI COMPLEMENTAR Nº 355/16, QUE VISA AUTORIZAÇÃO DE AUMENTO REAL NA PLANTA GENÉRICA DE VALORES ACIMA DE 13%.</t>
   </si>
   <si>
     <t>6643</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6643/6643_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6643/6643_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DE CAMPANHA EDUCATIVA REFERENTE À EDUCAÇÃO PARA O TRÂNSITO</t>
   </si>
   <si>
     <t>6644</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6644/6644_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6644/6644_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR ANTONIO ADELINO BORDINHON, OBJETIVANDO DENOMINAR PRÓPRIO OU LOGRADOURO PÚBLICO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6645</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6645/6645_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6645/6645_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PRORROGAÇÃO DO PERÍODO DE VALIDADE POR MAIS 01 (UM) ANO DO PROCESSO SELETIVO SIMPLIFICADO Nº 01/2015, PROMOVIDO PELO CISAP &amp;#8211; CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA ALTA PAULISTA, OBJETIVANDO A CONTRATAÇÃO NOS EMPREGOS PÚBLICOS VAGOS PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6647</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6647/6647_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6647/6647_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA LIMPEZA GERAL  NOS TERRENOS, PERTENCENTES À PREFEITURA OU PARTICULARES, LOCALIZADOS NO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>6678</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6678/6678_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6678/6678_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM CONCRETIZADAS AS SEGUINTES AÇÕES: 1 &amp;#8211; PINTURA DO CORRIMÃO DO PAÇO MUNICIPAL. 2 &amp;#8211; REFORMA DOS PARQUES DAS CECAPS 1 E 2. 3 &amp;#8211; REFORMA DE APARELHOS, DO PARQUE INFANTIL DO PARQUE DOS PIONEIROS. 4 &amp;#8211; AQUISIÇÃO DE CINCO CAMINHÕES DE EMULSÃO. 5 &amp;#8211; ENCAMINHAMENTO DE OFÍCIO À PRESIDENTA DO FUNDO ESTADUAL DE SOLIDARIEDADE, PRFª. LU ALCKMIN, SOLICITANDO 200 COBERTORES PARA A SANTA CASA LOCAL E 150 PARA A CLÍNICA DE REPOUSO NOSSO LAR, ALÉM DE 350. 6 &amp;#8211; LIMPEZA GERAL NA &amp;#8220;CASA DO PAPAI NOEL&amp;#8221;, RUA OSVALDO CRUZ. 7 &amp;#8211; REPINTURA DAS FAIXAS DE PEDESTRES DA RUA DEP. SALES FILHO COM AL. PADRE ANCHIETA E SINAL DE SOLO &amp;#8220;PARE&amp;#8221;, ONDE , INCLUSIVE, JÁ FORAM REGISTRADOS ACIDENTES. 8 &amp;#8211; AQUISIÇÃO, COM URGÊNCIA, DE PÓ DE PEDRA E PEDRISCO, PARA OPERAÇÃO TAPA-BURACOS. 9 &amp;#8211; AFASTAMENTO IMEDIATO DE QUALQUER CORTADOR DE ÁRVORES QUE PRATIQUE DENDROCLASTRISMO. 10 &amp;#8211; RETIRADA IMEDIATA DO PROJETO DE LEI QUE AUTORIZA AUMENTO NA PLANTA GENÉRICA DE VALORES. 11 &amp;#8211; CONSTITUIÇÃO DE COMISSÃO ESPECIAL PARA SUGESTÕES REFERENTES A AÇÕES ADEQUADAS AO PERÍODO NATALINO E DE FIM DE ANO, COM A PARTICIPAÇÃO DAS SECRETARIAS DA EDUCAÇÃO E DA AGRICULTURA, DIRETORA DA CULTURA, LIONS CLUBE, ROTARY CLUB, FAI, ACE.</t>
   </si>
   <si>
     <t>6679</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6679/6679_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6679/6679_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM COLAR INDICAÇÃO NOS BANHEIROS DO TERMINAL RODOVIÁRIO DESTINADOS ÀS PESSOAS PORTADORAS DE NECESSIDADES ESPECIAIS.</t>
   </si>
   <si>
     <t>6717</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6717/6717_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6717/6717_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE EQUIPAMENTOS NECESSÁRIOS PARA O FUNCIONAMENTO DO SEMÁFORO A SER INSTALADO NAS PROXIMIDADES DO PARQUE DOS PIONEIROS, CONFLUÊNCIA DA AVENIDA DA SAUDADE COM A ALAMEDA PADRE NÓBREGA.</t>
   </si>
   <si>
     <t>6718</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6718/6718_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6718/6718_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UMA LOMBOFAIXA NA AV. RIO BRANCO, PROXIMIDADES DO SUPERMERCADO SETE.</t>
   </si>
   <si>
     <t>6719</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6719/6719_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6719/6719_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR VALTER GILBERTONI PARA DENOMINAR RUAS EM FUTUROS LOTEAMENTOS QUE FOREM LANÇADOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>6720</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6720/6720_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6720/6720_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DO BARRACÃO QUE FOI CONSTRUÍDO PARA GUARDAR O MATERIAL QUANDO ESTAVA EM CONSTRUÇÃO AS CASAS POPULARES DO CONJUNTO BANDEIRANTES.</t>
   </si>
   <si>
     <t>6721</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6721/6721_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6721/6721_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR NILSON APARECIDO GIMENES PARA DENOMINAR RUAS EM FUTUROS LOTEAMENTOS QUE FOREM LANÇADOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>6722</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6722/6722_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6722/6722_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA COMPLETA LIMPEZA E ROÇAGEM DOS MATOS DE TERRENOS BALDIOS, PRINCIPALMENTE NA RUA VITÓRIO BELOMO, NO CONDOMÍNIO UNIVERSITÁRIO.</t>
   </si>
   <si>
     <t>6723</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6723/6723_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6723/6723_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM TROCA DAS LÂMPADAS QUEIMADAS E PODA PARCIAL DAS ÁRVORES DA RUA JOSÉ ANTÔNIO DE OLIVEIRA JUNIOR, CONJUNTO MARIO COVAS.</t>
   </si>
   <si>
     <t>6724</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6724/6724_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6724/6724_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM LIMPEZA GERAL DA CIDADE, NO CENTRO, BAIRROS URBANOS E RURAIS, INCLUSIVE AS ESTRADAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>6725</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6725/6725_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6725/6725_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REVOGAÇÃO DA LEI Nº 2.328/90 (CÓDIGO DE TRIBUTAÇÃO) OBJETIVANDO-SE UMA REVISÃO NECESSÁRIA DE VÁRIOS PREÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>6726</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6726/6726_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6726/6726_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ELABORAÇÃO DE PROJETO PARA CONSTRUÇÃO DE MURO DE ARRIMO NO CONJUNTO HABITACIONAL &amp;#8220;JARDIM PRIMAVERA&amp;#8221;, INCLUINDO FATOS QUE COMPROVAM A NECESSIDADE DE REPAROS.</t>
   </si>
   <si>
     <t>6727</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6727/6727_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6727/6727_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DOS BANHEIROS DA PRAÇA DO PÁTIO DA FEIRA, ONDE SÃO REALIZADAS AS FEIRAS LIVRES.</t>
   </si>
   <si>
     <t>6728</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6728/6728_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6728/6728_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA ENCAMINHADO À DIREÇÃO DA ETEC, ENGENHEIRO HERVAL BELLUSCI ENCAMINHE SUGESTÃO PARA NOMINAR O &amp;#8220;VIVEIRO MUNICIPAL DE MUDAS E O MEIO AMBIENTE&amp;#8221; DA REFERIA ESCOLA DE GINÊS PERES CERVELHEIRA.</t>
   </si>
   <si>
     <t>6729</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6729/6729_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6729/6729_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS NA RUA JOÃO ANDRADE, ESPECIAL NAS PROXIMIDADES DO Nº 519, VILA CICMA.</t>
   </si>
   <si>
     <t>6730</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6730/6730_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6730/6730_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DEMARCAÇÃO NA QUADRA 22 DOS LOTEAMENTOS 01, 20 E 21, SITUADOS NA RUA ÂNGELO STAFUZZA E AVENIDA RIO BRANCO.</t>
   </si>
   <si>
     <t>6731</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6731/6731_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6731/6731_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MONITORAMENTO E CONSERVAÇÃO NOS PARQUES INFANTIS INSTALADOS EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6732</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6732/6732_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6732/6732_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO DE SISTEMA DE PRONTUÁRIO ELETRÔNICO EM TODAS AS NOSSAS UNIDADES BÁSICAS DE SAÚDE, DENTRO DO PRAZO LEGAL PREVISTO PARA OS DEVIDOS PROCEDIMENTOS, CONFORME DETERMINAÇÃO DO MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>6733</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6733/6733_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6733/6733_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃO SOBRE PROJETO VOLTADO EM ATENDER CRIANÇAS, ADOLESCENTES, ADULTOS E IDOSOS COM BAIXA VISÃO.</t>
   </si>
   <si>
     <t>6753</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6753/6753_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6753/6753_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM OBSTÁCULO NAS IMEDIAÇÕES DA PRAÇA JOÃO XXIII.</t>
   </si>
   <si>
     <t>6754</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6754/6754_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6754/6754_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O TRABALHO DE TAPA BURACOS NA CIDADE SEJA CONTÍNUO E DIÁRIO.</t>
   </si>
   <si>
     <t>6755</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6755/6755_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6755/6755_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE LOMBADA ELEVATÓRIA NA AVENIDA MARECHAL CASTELO BRANCO NAS IMEDIAÇÕES DO CAMPUS III DA FAI.</t>
   </si>
   <si>
     <t>6756</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6756/6756_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6756/6756_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O DEPUTADO ESTADUAL SAMUEL MOREIRA SEJA OFICIADO, A FIM DE REQUERER RECURSO FINANCEIRO NO VALOR DE R$ 200 MIL PARA OBRAS DE INFRAESTRUTURA.</t>
   </si>
   <si>
     <t>6757</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6757/6757_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6757/6757_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE CONTATE A BRANCO PERES ÁLCOOL VISANDO À COMPRA IMEDIATA DE EMULSÃO ASFÁLTICA, DOADA PELA MODELAR EMPRESA A ESTA MUNICIPALIDADE, QUE SERÁ UTILIZADA PARA ADEQUADA OPERAÇÃO TAPA-BURACOS NA VICINAL PLÁCIDO ROCHA.</t>
   </si>
   <si>
     <t>6758</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6758/6758_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6758/6758_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A AQUISIÇÃO DE EXEMPLARES DO LIVRO &amp;#8220;REVIVER ADAMANTINA&amp;#8221; DO SENHOR JOÃO CARLOS RODRIGUES, CHEFE DA AGÊNCIA DO IBGE DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6759</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6759/6759_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6759/6759_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ARRECADAÇÃO DE BRINQUEDOS EM NOSSO MUNICÍPIO, OBJETIVANDO À DISTRIBUIÇÃO, NO MÊS DO NATAL,  ÀS CRIANÇAS PROVENIENTES DE FAMÍLIAS HUMILDES DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6760</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6760/6760_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6760/6760_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE ESCREVAM NOMES DAS RUAS NOS POSTES DE ENERGIA ELÉTRICA, NOS LOCAIS QUE FORAM RETIRADAS AS PLACAS DE DENOMINAÇÕES.</t>
   </si>
   <si>
     <t>6761</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6761/6761_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6761/6761_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE CALÇAMENTO NAS PROXIMIDADES DA RUA MANOEL PEREIRA CAMPOS NºS 16, 28, 52 E 76, QUE FAZEM DIVISA COM A FLORESTA URBANA, LOCALIZADA NO PARQUE OITI/TIPUANAS, VEM SOFRENDO INFILTRAÇÃO QUANDO OCORRE FORTES CHUVAS.</t>
   </si>
   <si>
     <t>6762</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6762/6762_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6762/6762_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A LIMPEZA NA ÁREA VERDE DENOMINADA &amp;#8220;FLORESTA URBANA&amp;#8221;, LOCALIZADA NO PARQUE OITI/TIPUANAS.</t>
   </si>
   <si>
     <t>6763</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6763/6763_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6763/6763_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O RECOLHIMENTO DE LIXÃO NOS SEGUINTES LOCAIS: RUA ARMINDO SILVA, PROXIMIDADES DO Nº 458, E NA RUA ANTÔNIO BOZZETO, PROXIMIDADES DO Nº 293.</t>
   </si>
   <si>
     <t>6764</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6764/6764_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6764/6764_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONSTRUÇÃO DE UM SARJETÃO NA RUA JUVENAL DE SANTI, NO BAIRRO MONTE ALEGRE, A FIM DE DISCIPLINAR O ESCOAMENTO DE ÁGUA NO LOCAL.</t>
   </si>
   <si>
     <t>6768</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6768/6768_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6768/6768_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACOS BEM COMO FAZER O RECOLHIMENTO DAS PEDRAS NA RUA GERVÁSIO RODOLFO POZZETI, VILA OLIVEIRO, PROXIMIDADES DO Nº 216.</t>
   </si>
   <si>
     <t>6782</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6782/6782_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6782/6782_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AQUISIÇÃO DE 100 TONELADAS DE EMULSÃO ASFÁLTICA, DESTINADA A RECAPEAMENTO E OPERAÇÃO TAPA-BURACOS.SOLICITA AQUISIÇÃO DE 100 TONELADAS DE EMULSÃO ASFÁLTICA, DESTINADA A RECAPEAMENTO E OPERAÇÃO TAPA-BURACOS.</t>
   </si>
   <si>
     <t>6783</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6783/6783_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6783/6783_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE O MINISTRO DAS CIDADES DR. BRUNO ARAUJO, SEJA OFICIADO, AFIM DE REQUISITAR APOIO E INTERFERÊNCIA PARA QUE ADAMANTINA SEJA INCLUÍDA NO PROGRAMA &amp;#8220;CARTÃO REFORMA&amp;#8221;, BENEFICIANDO 300 FAMÍLIAS COM RENDA MENSAL DE ATÉ R$ 1800,00 E COM BAIXA INCLUSÃO SOCIAL.</t>
   </si>
   <si>
     <t>6784</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6784/6784_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6784/6784_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ADEQUADO ATENDIMENTO NA ÁREA DE LIMPEZA PÚBLICA NAS VÁRIAS VILAS E PARQUES DA CIDADE, DENTRE ELAS, JARDINS ADAMANTINA EBRASIL, VILAS JARDIM, CICMA, OLIVEIRO, IPIRANGA E FÁTIMA, ALÉM DE VÁRIOS CONJUNTOS HABITACIONAIS.</t>
   </si>
   <si>
     <t>6785</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6785/6785_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6785/6785_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CONTRATAÇÃO DE TRABALHADORES, EM CARÁTER EMERGENCIAL A FIM DE AGILIZAR DEVIDAMENTE, DURANTE TODO O MÊS DE DEZEMBRO, AS SEGUINTES AÇÕES: 1 &amp;#8211; RECAPEAMENTO ASFÁLTICO E TAPA-BURACOS. 2 &amp;#8211; VARRIÇÃO. 3 &amp;#8211; CAPINAÇÃO GERAL. 4 &amp;#8211; REPAROS EM PARQUES INFANTIS E PRAÇAS. 5 &amp;#8211; TROCA DE LÂMPADAS E RELÊS. 6 &amp;#8211; RECOLHIMENTO DE LIXO E ENTULHOS. 7 &amp;#8211; PINTURA DE GUIAS E SARJETAS.</t>
   </si>
   <si>
     <t>6786</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6786/6786_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6786/6786_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ELABORAÇÃO DE PROPOSTAS DE TRANSFERÊNCIAS VOLUNTÁRIAS DE RECURSOS DO GOVERNO FEDERAL, OBJETIVANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS PARA OBRAS DE INFRAESTRUTURA URBANA, BEM COMO OBRAS DE MOBILIDADE URBANA.</t>
   </si>
   <si>
     <t>6787</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6787/6787_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6787/6787_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA MARCADA REUNIÃO COM O PROF. DR. WENDEL CLEBER SOARES, DIRETOR GERAL DA UNIFAI - OBJETIVANDO DISCUTIR OS MOTIVOS QUE RESULTARAM NO RECENTE PROTESTO DOS ESTUDANTES DO CURSO DE MEDICINA.</t>
   </si>
   <si>
     <t>6788</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6788/6788_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6788/6788_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RECUPERAÇÃO DA ENTRADA DO SÍTIO DOIS IRMÃOS, DESTRUÍDA PELAS ÁGUAS FLUVIAIS.</t>
   </si>
   <si>
     <t>6789</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6789/6789_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6789/6789_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJAM EXECUTADOS REPAROS NA CALÇADA EM FRENTE AO AMBULATÓRIO DA SANTA CASA DA MISERICÓRDIA.</t>
   </si>
   <si>
     <t>6790</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6790/6790_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6790/6790_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO TAPA-BURACOS NAS RUAS E AVENIDAS DA VILA CICMA, PRINCIPALMENTE NA RUA ANTÔNIO ANDRADE, ESQUINA COM A JOÃO ANDRADE, POIS O LOCAL ENCONTRA-SE TOTALMENTE ESBURACADO.</t>
   </si>
   <si>
     <t>6791</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6791/6791_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6791/6791_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SINALIZAÇÃO EFICAZ, COLOCAÇÃO DE OBSTÁCULO OU OUTRO TIPO DE REDUTOR DE VELOCIDADE NAS RUAS OSVALDO CRUZ, DEPUTADO SALLES FILHO, E ALAMEDA PADRE ANCHIETA, PROXIMIDADES DO DEPÓSITO UNIÃO E MERCADINHO DIA-A-DIA QUE SOLICITAM UMA REFERIDOS LOCAIS.</t>
   </si>
   <si>
     <t>6792</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6792/6792_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6792/6792_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REALIZAÇÃO DO EVENTO &amp;#8220;DIA DA SAÚDE&amp;#8221;, AINDA ESTE ANO, NO JARDIM AMÉRICA E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>6793</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6793/6793_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6793/6793_texto_integral.pdf</t>
   </si>
   <si>
     <t>6794</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6794/6794_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6794/6794_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PARCERIA PREFEITURA &amp;#8211; ASSOCIAÇÃO DE BAIRRO DO BAIRRO TUPANZINHO PARA A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL MÉDIO.</t>
   </si>
   <si>
     <t>6795</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6795/6795_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6795/6795_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA PROMOVIDO, AINDA ESTE ANO, UM ENCONTRO DE VIOLEIROS DE NOSSA CIDADE E REGIÃO NA ÁREA DE LAZER DO PARQUE CALDEIRA.</t>
   </si>
   <si>
     <t>6796</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6796/6796_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6796/6796_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO, EM NOSSO COMÉRCIO, AINDA ESTE ANO, DO &amp;#8220;TROCO SOLIDÁRIO&amp;#8221; EM PROL DA CASA DE APOIO DE ADAMANTINA NA CIDADE DE JAÚ.</t>
   </si>
   <si>
     <t>6797</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6797/6797_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6797/6797_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA MELHORAR A SINALIZAÇÃO DE TRÂNSITO NA RODOVIA JOSÉ BOCARDI, QUE LIGA A CIDADE À USINA DE RECICLAGEM DE LIXO, COLÉGIO AGRÍCOLA, LAGOA DE TRATAMENTO DA SABESP, PATENSE E DEMAIS EMPRESAS, TOMANDO AS SEGUINTES PROVIDÊNCIAS:COLOCAÇÃO DE PLACAS: R19 &amp;#8211; VELOCIDADE MÁXIMA 60KM; A30 &amp;#8211; SINAL DE ADVERTÊNCIA/TRÂNSITO DE BICICLETAS; A31 &amp;#8211; TRANSITO DE TRATORES - LOMBADAS DE ACORDO COM A OSCILAÇÃO; A35 &amp;#8211; ANIMAIS NA PISTA.</t>
   </si>
   <si>
     <t>6798</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6798/6798_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6798/6798_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA REFORMAR E ESTENDER A SINALIZAÇÃO DA AV. EUCLIDES ROMANINI, BAIRRO LAGOA SECA, COM PINTURA DE SOLO, FAIXA DE PEDESTRES, CONSTRUÇÃO DE OBSTÁCULO E COLOCAÇÃO DE PLACA, INCLUSIVE AQUELE INDICANDO A VELOCIDADE MÁXIMA PERMITIDA DE 30 KM/H.</t>
   </si>
   <si>
     <t>6819</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6819/6819_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6819/6819_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR O NOME DO SENHOR LUIZ BOSCHETTI PARA DENOMINAR RUA EM NOVO LOTEAMENTO QUE FOR LANÇADO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6820</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6820/6820_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6820/6820_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM REALIZAÇÃO DE SEMANA DA LIMPEZA EM TODA A CIDADE E BAIRROS RURAIS PRINCIPALMENTE O BAIRRO LAGOA SECA O MAIS POPULOSO DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6821</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6821/6821_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6821/6821_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A CONTINUIDADE DA OPERAÇÃO TAPA-BURACOS NAS RUAS DA CIDADE.</t>
   </si>
   <si>
     <t>6822</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6822/6822_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6822/6822_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE SEJA OFICIADA A ENERGISA A FIM DE REQUERER RESSARCIMENTO DAS LÂMPADAS UTILIZADAS NA DENOMINADA ILUMINAÇÃO BAIXA.</t>
   </si>
   <si>
     <t>6823</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6823/6823_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6823/6823_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA RETIRADA DE UMA ÁRVORE MORTA NA RUA LUIZ GASPARINI, ESQUINA COM A RUA MIGUEL VEIGA.</t>
   </si>
   <si>
     <t>6824</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6824/6824_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6824/6824_texto_integral.pdf</t>
   </si>
   <si>
     <t>6825</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6825/6825_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6825/6825_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA IMPLANTAÇÃO EM NOSSO MUNICÍPIO DO PROGRAMA FUTEBOL PARA TODOS, O MAIS NOVO INSTRUMENTO DE INCLUSÃO SOCIAL DO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>6826</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6826/6826_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6826/6826_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AGENDAR OS NOMES DAS SENHORAS CASSILDA FERNANDES CAMARGO (BENZEDEIRA) E MIRIAN FERNANDES LOPES RODRIGUES (FUNCIONÁRIA PÚBLICA DA DELEGACIA), PARA DENOMINAR RUAS DE NOSSA CIDADE EM FUTUROS LOTEAMENTOS.</t>
   </si>
   <si>
     <t>6827</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6827/6827_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6827/6827_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA ELABORAÇÃO DE MEDIDAS RADICAIS, AINDA ESTE ANO, COM NOTIFICAÇÕES E APLICAÇÕES DE MULTAS AOS PROPRIETÁRIOS DE IMÓVEIS ABANDONADOS E FECHADOS QUE DIFICULTAM A AVERIGUAÇÃO E FISCALIZAÇÃO DAS EQUIPES DE CONTROLE DE VETORES, RESPONSÁVEIS POR COMBATER A PROLIFERAÇÃO DO MOSQUITO AEDES AEGYPT, BARATAS, ESCORPIÕES, MOSQUITO PALHA, RATOS, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>6828</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6828/6828_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6828/6828_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM INSTALAÇÃO DE UM &amp;#8220;SEMÁFORO&amp;#8221; NA AV. ADHEMAR DE BARROS, ESQUINA COM A AL. PADRE NÓBREGA, PROXIMIDADES DO PARQUE DOS PIONEIROS.</t>
   </si>
   <si>
     <t>6829</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6829/6829_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6829/6829_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA PINTURA DE FAIXA DE PEDESTRE NA AVENIDA ANTÔNIO TIVERON.</t>
   </si>
   <si>
     <t>6830</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6830/6830_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6830/6830_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA UMA VARRIÇÃO DE PEDRAS SOLTAS EM DECORRÊNCIA DA GRANDE QUANTIDADE DE BURACOS NAS RUAS DO BAIRRO JARDIM IPIRANGA, MAIS PRECISAMENTE NA RUA ARY BARROSO, PRÓXIMO AO Nº 1301.</t>
   </si>
   <si>
     <t>6831</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, Hélio José dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6831/6831_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6831/6831_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM REPAROS NOS BRINQUEDOS DOS PARQUES INFANTIS E ACADEMIAS AO AR LIVRE DE NOSSA CIDADE, PRINCIPALMENTE DO PARQUE DOS PIONEIROS, CALDEIRA E PRAÇA EUCLIDES ROMANINI.</t>
   </si>
   <si>
     <t>6852</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6852/6852_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6852/6852_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR DIRETOR GERAL DA FAI, PROF. DR. WENDEL CLÉBER SOARES, SEJA CONCEDIDO, A PARTIR DE 1º DE FEVEREIRO PRÓXIMO, AUMENTO NO VALOR DO VALE ALIMENTAÇÃO QUE A INSTITUIÇÃO DESTINA A TODOS SEUS FUNCIONÁRIOS.</t>
   </si>
   <si>
     <t>6853</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6853/6853_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6853/6853_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR DIRETOR GERAL DA FAI, PROF. DR. WENDEL CLÉBER SOARES, QUE A INSTITUIÇÃO CONCEDA AO PESSOAL DOCENTE E ADMINISTRATIVO REAJUSTE MINIMAMENTE DE 10%, A PARTIR DE 1º DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
     <t>6854</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6854/6854_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6854/6854_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA GERAL EM TODAS AS PRAÇAS, ÁREAS VERDES OU INSTITUCIONAIS DA CIDADE ATÉ AS PROXIMIDADES DO NATAL.</t>
   </si>
   <si>
     <t>6855</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6855/6855_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6855/6855_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA COMPLETA NO PROLONGAMENTO DA ALAMEDA PADRE NÓBREGA, NO TRECHO DA PONTE DO CÓRREGO CALDEIRA, ATÉ A RUA SANTOS DUMONT, ENTRE OS BAIRROS MONTE ALEGRE E PARQUE GIULIANO.</t>
   </si>
   <si>
     <t>6856</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6856/6856_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6856/6856_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA OPERAÇÃO &amp;#8220;TAPA-BURACO&amp;#8221; NA AVENIDA MIGUEL VEIGA, MAIS PRECISAMENTE NA ESQUINA DA RUA MANOEL PEREIRA CAMPOS E NA RUA ANTÔNIO ANDRADE, COM A RUA JOÃO ANDRADE.</t>
   </si>
   <si>
     <t>5911</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Hélio José dos Santos, Aguinaldo Pires Galvão, DINHA, DINIZ PARÚSSOLO MARTINS, FÁBIO ROBERTO AMADIO, LUIZ CARLOS GALVÃO, NORIKO ONISHI SAITO, ROBERTO HONÓRIO DE OLIVEIRA, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5911/5911_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5911/5911_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS AO JOVEM EMPRESÁRIO ADAMANTINENSE LEANDRO DIAS, DIRETOR EXECUTIVO (CEO) DA MARCA MIDDAS.</t>
   </si>
   <si>
     <t>5912</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5912/5912_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5912/5912_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS AO DIÁRIO DO OESTE DE ADAMANTINA.</t>
   </si>
   <si>
     <t>5996</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5996/5996_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5996/5996_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS AO ALUNO GUILHERME AUGUSTO SANTANA, DA ESCOLA TÉCNICA ESTADUAL ETEC PROF. EUDÉCIO LUIZ VICENTE, PELA CONQUISTA DO 2º LUGAR NO 9º PRÊMIO ECONOTEEN DE ENSAIOS PROVIDO PELA FACULDADE DE ECONOMIA, ADMINISTRAÇÃO E CONTABILIDADE DA UNIVERSIDADE DE SÃO PAULO - (FEA-USP).</t>
   </si>
   <si>
     <t>5997</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5997/5997_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5997/5997_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS AO PROF. DR. MÁRCIO CARDIM, DIRETOR GERAL DA FAI, BEM COMO À PROFª. MESTRA SIOMARA LADEIA MARINHO, COORDENADORA DO CURSO DE PEDAGOGIA DA FAI E AO CORPO DOCENTE DO REFERIDO CURSO, PELO RECONHECIMENTO RENOVADO POR MAIS 3 ANOS PELO EGRÉGIO CONSELHO ESTADUAL DE EDUCAÇÃO DE SÃO PAULO &amp;#8211; CEE/SP, QUE CONCEDEU NOTA 4 PARA O CURSO DE PEDAGOGIA.</t>
   </si>
   <si>
     <t>5998</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5998/5998_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5998/5998_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS À DRA. RUTH DUARTE MENEGATTI, MM JUÍZA DE DIREITO E DIRETORA DO FÓRUM DA COMARCA DE ADAMANTINA, BEM COMO À PROFª. VERA LÚCIA GODOY CAZU, DIRIGENTE REGIONAL DE ENSINO DA DIRETORIA DE ENSINO &amp;#8211; REGIÃO DE ADAMANTINA E AO PROF. WILSON HERMENEGILDO, SECRETÁRIO MUNICIPAL DE EDUCAÇÃO DE ADAMANTINA PELA PALESTRA EDUCACIONAL MINISTRADA PELAS PSICÓLOGAS MÁRCIA ORSI E CRISTIANE LORGA ONDE FOI ABORDADO O TEMA: &amp;#8220;HABILIDADES PARA COMUNICAÇÃO EDUCACIONAL&amp;#8221;.</t>
   </si>
   <si>
     <t>6060</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6060/6060_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6060/6060_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS À NOVA DIRETORIA DA OAB: HÉLIO VIEIRA MALHEIROS JÚNIOR, PRESIDENTE, MARCO AURÉLIO FONTANA FIGUEIREDO, VICE-PRESIDENTE, CÉSAR RICARDO MARQUES CALDEIRA, SECRETÁRIO GERAL, SARITA DA MATTA DIAS, SECRETÁRIA ADJUNTA E LEANDRO FERNANDES DE CARVALHO, TESOUREIRO.</t>
   </si>
   <si>
     <t>6125</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6125/6125_texto_integral.docx</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6125/6125_texto_integral.docx</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS AO DR. DOMINGOS LAZARETTI NETO, DELEGADO SECCIONAL DE POLÍCIA DE ADAMANTINA; AO CAPITÃO JÚLIO MARCELO ROMAGNOLI, COMANDANTE DA 2ª CIA DO 25º BPM-I E O 1º TENENTE ÉDER MAZZINI BRESSAN, COMANDANTE DO BATALHÃO DA POLÍCIA MILITAR DE ADAMANTINA .</t>
   </si>
   <si>
     <t>6126</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6126/6126_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6126/6126_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS A TODOS OS AGENTES DO CONTROLE DE VETORES, VIGILÂNCIA EPIDEMIOLÓGICA E VIGILÂNCIA SANITÁRIA NA PREVENÇÃO E NO COMBATE AO &amp;#8220;AEDES AEGYPTI&amp;#8221;.</t>
   </si>
   <si>
     <t>6127</t>
   </si>
   <si>
     <t>DINIZ PARÚSSOLO MARTINS, Aguinaldo Pires Galvão, DINHA, FÁBIO ROBERTO AMADIO, Hélio José dos Santos, LUIZ CARLOS GALVÃO, NORIKO ONISHI SAITO, ROBERTO HONÓRIO DE OLIVEIRA, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6127/6127_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6127/6127_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS AOS NOVOS DELEGADOS DE POLÍCIA, DR. RAFAEL GUERREIRO GALVÃO E DR. PEDRO VINÍCIUS MARTINS MENEGUETTI, EMPOSSADOS NO ÚLTIMO DIA 23 P.P., NA ACADEMIA DA POLÍCIA CIVIL DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>6222</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6222/6222_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6222/6222_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS À PARÓQUIA NOSSA SENHORA DE FÁTIMA DE ADAMANTINA, PELO TRANSCURSO DO SEU JUBILEU DE OURO, MERECEDOR DE ESPECIAL E FESTIVA COMEMORAÇÃO.</t>
   </si>
   <si>
     <t>6223</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6223/6223_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6223/6223_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS À PROPRIETÁRIA DO RESTAURANTE CHEIRO VERDE, PELA INAUGURAÇÃO DAS NOVAS INSTALAÇÕES EM SEU NOVO ENDEREÇO, LOCALIZADO NA ALAMEDA FERNÃO DIAS Nº 806 &amp;#8211; CENTRO.</t>
   </si>
   <si>
     <t>6294</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6294/6294_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6294/6294_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS AO ARTISTA PLÁSTICO ALEXANDRE QUEIROZ, QUE PARTICIPOU DE DUAS EXPOSIÇÕES, EXPANDIU BELOS QUADROS A ÓLEO, CARVÃO, GRAFITE E AQUARELA, MERECENDO ELOGIOS DE MUITOS CRÍTICOS ESPECIALIZADOS.</t>
   </si>
   <si>
     <t>6295</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6295/6295_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6295/6295_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS A BELA CRIAÇÃO ESTÉTICO-LITERÁRIA DA ESCRITORA ADAMANTINENSE VANESSA BATISTA, ATRAVÉS DO ROMANCE &amp;#8220;O FEITIÇO DA LUA&amp;#8221;, PUBLICADA PELA DRAGO EDITORA.</t>
   </si>
   <si>
     <t>6296</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6296/6296_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6296/6296_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS A TODOS OS MÉDICOS CUBANOS QUE PRESTAM SERVIÇOS NA REDE MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>6297</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6297/6297_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6297/6297_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS AO NOVO ESCRITOR ADAMANTINENSE, CARLOS BRÁS CORDEIRO, O POPULAR &amp;#8220;TATÁ, PELA RICA E EXEMPLAR PRODUÇÃO LITERÁRIA AUTOBIOGRÁFICA.</t>
   </si>
   <si>
     <t>6348</t>
   </si>
   <si>
     <t>DINHA, Aguinaldo Pires Galvão, DINIZ PARÚSSOLO MARTINS, FÁBIO ROBERTO AMADIO, Hélio José dos Santos, LUIZ CARLOS GALVÃO, NORIKO ONISHI SAITO, ROBERTO HONÓRIO DE OLIVEIRA, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6348/6348_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6348/6348_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A APLAUSOS AO CORPO DE BOMBEIROS DE ADAMANTINA, PELO TRANSCURSO DO 40° ANIVERSÁRIO DO INÍCIO DE SUAS ATIVIDADES OPERACIONAIS E ADMINISTRATIVAS EM NOSSO MUNICÍPIO, OCORRIDO NO ÚLTIMO DIA 05 DE JUNHO.</t>
   </si>
   <si>
     <t>6385</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6385/6385_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6385/6385_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À BANDA DE MÚSICA DO TRIGÉSIMO SÉTIMO BATALHÃO DE INFANTARIA LEVE DO 37º BIL, COM SEDE NA CIDADE DE LINS, PELA BELÍSSIMA APRESENTAÇÃO ABRILHANTANDO O NOSSO DESFILE NO ÚLTIMO DIA 13/06/16, EM COMEMORAÇÃO AOS 67 ANOS DE EMANCIPAÇÃO POLÍTICO-ADMINISTRATIVA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6386</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6386/6386_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6386/6386_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À COMISSÃO ORGANIZADORA DAS FESTIVIDADES COMEMORATIVAS PELA PASSAGEM DO 67º ANIVERSÁRIO DE EMANCIPAÇÃO POLÍTICO-ADMINISTRATIVA DO MUNICÍPIO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6454</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6454/6454_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6454/6454_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO GRUPO FOCO DE TEATRO E DANÇA DA IGREJA COMUNIDADE CRISTÃ DE ADAMANTINA, PELO EXCELENTE TRABALHO QUE VÊM REALIZANDO EM NOSSA CIDADE COM APRESENTAÇÕES EM ESCOLAS E GRUPOS DE SERVIÇOS.</t>
   </si>
   <si>
     <t>6455</t>
   </si>
   <si>
     <t>ROBERTO HONÓRIO DE OLIVEIRA, NORIKO ONISHI SAITO, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6455/6455_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6455/6455_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CASAL JOÃO FERNANDES CORREA E VITÓRIA DE SOUZA CORREA, PELA REALIZAÇÃO DA TRADICIONAL FESTA JUNINA REALIZADA HÁ MAIS DE 27 ANOS NA CHÁCARA SÃO JOÃO NA ESTRADA 6 EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6456</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6456/6456_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6456/6456_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À PROFESSORA KÁTIA TORRES NEGRISOLI, DESTACADA ARTISTA LITERÁRIA ADAMANTINENSE, PELA A CRÔNICA &amp;#8220;NÃO ERA UMA VEZ&amp;#8221;, TRAZENDO ESSE IMPORTANTE PRÊMIO PARA A NOSSA CIDADE E REGIÃO.</t>
   </si>
   <si>
     <t>6515</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6515/6515_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6515/6515_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À ESCOLA CRISTÃ DE ENSINO DE ADAMANTINA, FACE À INAUGURAÇÃO DE SUAS NOVAS, AMPLAS E MODERNAS INSTALAÇÕES.</t>
   </si>
   <si>
     <t>6516</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6516/6516_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6516/6516_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO ADAMANTINENSE LUCIANO BORDINHÃO MICHELLI, PELA BELA IDEIA EM CRIAR UM GRUPO NO FACEBOOK DENOMINADO NOTAS DE FALECIMENTO: ADAMANTINA E REGIÃO</t>
   </si>
   <si>
     <t>6545</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6545/6545_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6545/6545_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À JOVEM RENATA MARQUES, QUE FOI ACLAMADA COM O TÍTULO MUNICIPAL MISS ADAMANTINA UNIVERSAL 2015/2016 INICIANDO SUA PREPARAÇÃO PARA O CONCURSO MISS BRASIL UNIVERSAL 2016, QUANDO FOI ACLAMADA MRS. BRASIL UNIVERSAL 2016.</t>
   </si>
   <si>
     <t>6546</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6546/6546_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6546/6546_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CPP - CENTRO DO PROFESSORADO PAULISTA, SEDE REGIONAL DE ADAMANTINA, PELO TRANSCURSO DO 30° ANIVERSÁRIO DO INÍCIO DE SUAS RELEVANTES ATIVIDADES EDUCACIONAIS, CULTURAIS, ESPORTIVAS, DE LAZER E RECREAÇÃO EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6608</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6608/6608_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6608/6608_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO FIRMEZA MOTOCLUBE DE ADAMANTINA, PELA REALIZAÇÃO DO GRANDE EVENTO REALIZADO NO DIA 28/08/16, NA SEDE PRÓPRIA DA ASSOCIAÇÃO.</t>
   </si>
   <si>
     <t>6609</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, Aguinaldo Pires Galvão, DINHA, DINIZ PARÚSSOLO MARTINS, FÁBIO ROBERTO AMADIO, Hélio José dos Santos, LUIZ CARLOS GALVÃO, ROBERTO HONÓRIO DE OLIVEIRA, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6609/6609_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6609/6609_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CASAL TAKESHI E TOSHIE MATSUDA, PELO APOIO E O GRANDE INCENTIVO AO DEPARTAMENTO DE ATLETISMO DA ACREA.</t>
   </si>
   <si>
     <t>6610</t>
   </si>
   <si>
     <t>LUIZ CARLOS GALVÃO, Aguinaldo Pires Galvão, DINHA, DINIZ PARÚSSOLO MARTINS, FÁBIO ROBERTO AMADIO, Hélio José dos Santos, NORIKO ONISHI SAITO, ROBERTO HONÓRIO DE OLIVEIRA, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6610/6610_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6610/6610_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO ÀS REIVINDICAÇÕES SALARIAIS DA ASSPM PARA 2015/2016 JUNTO AO GOVERNO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>6646</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6646/6646_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6646/6646_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO ADAMANTINENSE MARCELO ROCHA, VENCEDOR DA 4ª EDIÇÃO DA MIZUNO UPHILL MARATHON 2016, REALIZADA NA SERRA DO RIO RASTRO, NO SUL DE SANTA CATARINA, COM 45 KM, COM O TEMPO DE 3H17M30S.</t>
   </si>
   <si>
     <t>6715</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6715/6715_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6715/6715_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À JOVEM IZABELA RODRIGUES DA SILVA PELO EXCEPCIONAL FEITO ALCANÇADO ENTRE OS DIAS 23 E 25 DE SETEMBRO P.P., QUANDO CONQUISTOU DUAS MEDALHAS DE OURO: UMA NO ARREMESSO DE PESO E OUTRA NO ARREMESSO DE DISCO, NO CAMPEONATO SUL-AMERICANO DE ATLETISMO SUB-23, REALIZADO NA CIDADE DE LIMA, NO PERU.</t>
   </si>
   <si>
     <t>6746</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6746/6746_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6746/6746_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO EXMº. SR. CORONEL RICARDO GAMBORINI, COMANDANTE GERAL DA POLÍCIA MILITAR DO ESTADO DE SÃO PAULO, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO BANDEIRANTE NA ÁREA DA SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>6747</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6747/6747_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6747/6747_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO EXMº. SR. CORONEL NIVALDO CÉSAR RESTIVO, COMANDANTE DO BATALHÃO DE CHOQUE DO ESTADO DE SÃO PAULO, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO BANDEIRANTE NA ÁREA DA SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>6748</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6748/6748_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6748/6748_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO EXMº. SR. CORONEL MARCO ANTÔNIO SEVERO SILVA, DIRETOR GERAL DO DEPEN, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO BANDEIRANTE NA ÁREA DA SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>6749</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6749/6749_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6749/6749_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO EXMº. SR. CORONEL JOÃO SILVA SOARES CASTILHO, CHEFE DO CENTRO DE INTELIGÊNCIA DO ESTADO DE SÃO PAULO, PELOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO BANDEIRANTE NA ÁREA DA SEGURANÇA PÚBLICA.</t>
   </si>
   <si>
     <t>6750</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6750/6750_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6750/6750_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AOS MEMBROS DO DIRETÓRIO CENTRAL DOS ESTUDANTES DA UNIFAI PARA O BIÊNIO 2017/2018.</t>
   </si>
   <si>
     <t>6751</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6751/6751_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6751/6751_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO DR. ALBERTO MARINO NETO, DESEMBARGADOR DA 11ª CÂMARA DE DIREITO PRIVADO TJSP.</t>
   </si>
   <si>
     <t>6766</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6766/6766_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6766/6766_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO ROTARY INTERNATIONAL, QUE REALIZOU IMPORTANTE DOAÇÃO DE EQUIPAMENTOS FISITOTERAPÊUTICOS À APAE DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6767</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6767/6767_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6767/6767_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO SENHOR JOÃO CARLOS RODRIGUES, TÉCNICO EM INFORMAÇÕES GEOGRÁFICAS E ESTATÍSTICAS DO IBGE &amp;#8211; INSTITUTO BRASILEIRO DE GEOGRAFIA E ESTATÍSTICA E CHEFE DA AGÊNCIA DO IBGE DE ADAMANTINA PELA RICA E EXEMPLAR PRODUÇÃO CULTURAL DO LIVRO &amp;#8220;REVIVER ADAMANTINA&amp;#8221;.</t>
   </si>
   <si>
     <t>6810</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6810/6810_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6810/6810_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À COCIPA &amp;#8211; COOPERATIVA DE CONSUMO DE INÚBIA PAULISTA, PELA INAUGURAÇÃO DO AUTO POSTO COCIPA EM ADAMANTINA, OCORRIDO NO ÚLTIMO DIA 18, SEXTA-FEIRA.</t>
   </si>
   <si>
     <t>6860</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6860/6860_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6860/6860_texto_integral.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO 1º SARGENTO DO EXERCITO BRASILEIRO PAULO RENATO MENA RODRIGUES PELOS RELEVANTES SERVIÇOS CÍVICOS, SOCIAIS, ASSISTENCIAIS, CULTURAIS E EDUCACIONAIS PRESTADOS AO NOSSO MUNICÍPIO E À NOSSA MUNICIPALIDADE, NO PERÍODO EM QUE ESTEVE ATUANDO COMO CHEFE DE INSTRUÇÃO DO TIRO DE GUERRA 02-080 DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6090</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CONCEDE AO ILUSTRÍSSIMO SENHOR EUCLIDES LATINI O TÍTULO DE CIDADÃO ADAMANTINENSE</t>
   </si>
   <si>
     <t>6519</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6519/6519_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6519/6519_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO ILUSTRÍSSIMO SENHOR ELPÍDIO SGOBBI O TÍTULO DE CIDADÃO ADAMANTINENSE</t>
   </si>
   <si>
     <t>6629</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6629/6629_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6629/6629_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO ILUSTRÍSSIMO SENHOR JOÃO BENEDITO PASSARINHO O TÍTULO DE CIDADÃO ADAMANTINENSE</t>
   </si>
   <si>
     <t>6630</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6630/6630_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6630/6630_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">(PROJETO DE DECRETO LEGISLATIVO Nº 003/16, DE AUTORIA DO VEREADOR FÁBIO ROBERTO AMADIO)_x000D_
 &amp;#8220;CONCEDE AO ILUSTRÍSSIMO SENHOR JOÃO BENEDITO PASSARINHO O TÍTULO DE CIDADÃO ADAMANTINENSE&amp;#8221;_x000D_
 </t>
   </si>
   <si>
     <t>6838</t>
   </si>
   <si>
     <t>Rogério César Sacoman, ROBERTO HONÓRIO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6838/6838_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6838/6838_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE AO EXCELENTÍSSIMO SENHOR ED THOMAS, DEPUTADO ESTADUAL,_x000D_
 O TÍTULO DE CIDADÃO ADAMANTINENSE&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>6839</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6839/6839_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6839/6839_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE AO ILUSTRÍSSIMO SENHOR BENEDITO QUINTO O TÍTULO DE CIDADÃO ADAMANTINENSE&amp;#8221;</t>
   </si>
   <si>
     <t>6840</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6840/6840_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6840/6840_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE AO ILUSTRÍSSIMO SENHOR SÉRGIO GABRIEL SEIXAS O TÍTULO DE CIDADÃO ADAMANTINENSE&amp;#8221;</t>
   </si>
   <si>
     <t>5957</t>
   </si>
   <si>
     <t>PRELO</t>
   </si>
   <si>
     <t>Projeto de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO INCISO XI DO ARTIGO 16 DA LEI ORGÂNICA DO MUNICÍPIO DE ADAMANTINA &amp;#8211; LOMA</t>
   </si>
   <si>
     <t>6634</t>
   </si>
   <si>
     <t>Hélio José dos Santos, FÁBIO ROBERTO AMADIO, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6634/6634_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6634/6634_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA OS PARÁGRAFOS DO ART. 266 DA LEI ORGÂNICA DO MUNICÍPIO DE ADAMANTINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>5955</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Prefeito do Município</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5955/5955_texto_integral.docx</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5955/5955_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS, PROVENTOS E PENSÕES DOS SERVIDORES PÚBLICOS ATIVOS E INATIVOS DOS QUADROS ADMINISTRATIVO E DOCENTE DAS FACULDADES ADAMANTINENSES INTEGRADAS - FAI</t>
   </si>
   <si>
     <t>6035</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS AGENTES POLÍTICOS DO PODER EXECUTIVO DO MUNICÍPIO DE ADAMANTINA</t>
   </si>
   <si>
     <t>5956</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5956/5956_texto_integral.doc</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5956/5956_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI COMPLEMENTAR MUNICIPAL Nº 194, DE 24 DE MAIO DE 2012, QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA QUE O CHEFE DO PODER EXECUTIVO POSSA OUTORGAR CONCESSÃO DE DIREITO REAL DE USO DE PARTE DE IMÓVEL DA PREFEITURA À &amp;#8216;ASSOCIAÇÃO DOS PRODUTORES DE LEITE DO MUNICÍPIO DE ADAMANTINA E REGIÃO&amp;#8217;</t>
   </si>
   <si>
     <t>6029</t>
   </si>
   <si>
     <t>Mesa da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6029/6029_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6029/6029_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO DOS VENCIMENTOS, SALÁRIOS, PROVENTOS E PENSÕES DOS SERVIDORES PÚBLICOS ATIVOS, INATIVOS E PENSIONISTAS DA CÂMARA MUNICIPAL DE ADAMANTINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6030</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6030/6030_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6030/6030_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA QUE O CHEFE DO PODER EXECUTIVO POSSA DETERMINAR A ABERTURA DE LICITAÇÃO, OBJETIVANDO A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS ÀS EMPRESAS NOS RAMOS DA INDÚSTRIA E COMÉRCIO</t>
   </si>
   <si>
     <t>6091</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6091/6091_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6091/6091_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVOGAÇÃO DA LEI COMPLEMENTAR Nº 251, DE 25 DE NOVEMBRO DE 2015, E AUTORIZAÇÃO PARA O CHEFE DO PODER EXECUTIVO ALIENAR, POR DOAÇÃO, AO CEETEPS - CENTRO ESTADUAL DE EDUCAÇÃO TECNOLÓGICA &amp;#8220;PAULA SOUZA&amp;#8221;, OS IMÓVEIS QUE ESPECIFICA, DESTINADOS A INSTALAÇÃO DE SEDE PRÓPRIA DA FACULDADE DE TECNOLOGIA DE ADAMANTINA</t>
   </si>
   <si>
     <t>6177</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6177/6177_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6177/6177_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA QUE O CHEFE DO PODER EXECUTIVO POSSA EFETUAR A COMPLEMENTAÇÃO SALARIAL PARA OS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE CONTROLE DE VETORES VINCULADOS AO REPASSE DO GOVERNO FEDERAL</t>
   </si>
   <si>
     <t>6240</t>
   </si>
   <si>
     <t>REVOGA A LEI QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6303</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E ORGANIZAÇÃO DA PROCURADORIA GERAL DO MUNICÍPIO DE ADAMANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6351</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6351/6351_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6351/6351_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NO ANEXO I &amp;#8211; QUADRO DE PESSOAL - DA LEI Nº 2.714, DE 16/05/1997, A QUAL ESTABELECE A COMPOSIÇÃO DA ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE ADAMANTINA, ALTERADO PELAS LEIS COMPLEMENTARES Nº. 16, DE 19/05/1999; Nº. 37, DE 15/03/2001; Nº. 40, DE 28/12/2001; Nº. 48, DE 28/02/2003; Nº. 67, DE 01/06/2005; Nº. 95, DE 06/12/2007; Nº. 218, DE 27/08/2013 E Nº. 240, DE 24/04/2015 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6359</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI Nº 2.328/90 &amp;#8211; CÓDIGO TRIBUTÁRIO</t>
   </si>
   <si>
     <t>6517</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO E ORGANIZAÇÃO DA PROCURADORIA-GERAL DO MUNICÍPIO DE ADAMANTINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6518</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6518/6518_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6518/6518_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI Nº 2449, DE 14 DE DEZEMBRO DE 1992, QUE INSTITUI O CÓDIGO DE POSTURAS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6632</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6632/6632_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6632/6632_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS VALORES BÁSICOS UNITÁRIOS DO METRO QUADRADO (M²) DE TERRENOS E EDIFICAÇÕES PARA APURAÇÃO DO VALOR VENAL DOS IMÓVEIS E CONSEQUENTE CÁLCULO DOS IMPOSTOS SOBRE A PROPRIEDADE PREDIAL E TERRITORIAL URBANA - IPTU</t>
   </si>
   <si>
     <t>6633</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ARTIGO 1º DA LEI COMPLEMENTAR Nº 125, DE 03 DE JUNHO DE 2009</t>
   </si>
   <si>
     <t>6671</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6671/6671_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6671/6671_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PERÍMETRO URBANO DA CIDADE DE ADAMANTINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6835</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6835/6835_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6835/6835_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇÃO PARA O CHEFE DO PODER EXECUTIVO ALIENAR, POR DOAÇÃO, À COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU, O IMÓVEL QUE ESPECIFICA, DESTINANDO A IMPLANTAÇÃOP DE CONJUNTO HABITACIONAL E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6836</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6836/6836_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6836/6836_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE AUTORIZAÇÃO PARA O CHEFE DO PODER EXECUTIVO ALIENAR, POR DOAÇÃO, À COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU, O IMÓVEL QUE ESPECIFICA, DESTINANDO A IMPLANTAÇÃOP DE CONJUNTO HABITACIONAL E DA OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6837</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6837/6837_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6837/6837_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕSE SOBRE A REVISÃO DA LEI COMPLEMENTAR Nº 080/06, QUE INSTITUI O PLANO DIRETOR DO MUNICÍPIO DE ADAMANTINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6088</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6088/6088_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6088/6088_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE A CONCESSÃO DE SUBVENÇÕES E CONTRIBUIÇÕES ÀS ENTIDADES DE ADAMANTINA_x000D_
 </t>
   </si>
   <si>
     <t>6025</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6025/6025_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6025/6025_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 2º DA LEI Nº 3627/14, QUE DISPÕE SOBRE A DENOMINAÇÃO DO CONJUNTO HABITACIONAL GOVERNADOR MÁRIO COVAS JUNIOR II</t>
   </si>
   <si>
     <t>6026</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6026/6026_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6026/6026_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NA LEI MUNCIPAL Nº 3443/10, QUE INSTITUI O PROGRAMA BOLSA TALENTO ESPORTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6028</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6028/6028_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6028/6028_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AUTORIZAÇÃO PARA O PODER EXECUTIVOM POR MEIO DO DEPARTAMETNO DE DÍVIDA ATIVA, DEIXAR DE PROMOVER A COBRANÇA JUDICIAL DE DÉBITOS TRIBUTÁRIOS E NÃO TRIBUTÁRIOS QUE NÃO ATINJAM O MÍNIMO DE 200 (DUZENTAS) UNIDADES FISCAIS DO MUNICÍPIO &amp;#8211; UFMS</t>
   </si>
   <si>
     <t>5965</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR DO ORÇAMENTO DA PREFEITURA DO MUNICÍPIO DE ADAMANTINA E DÁ OUTRAS PROVIDÊNCIAS (R$ 23.000,00 PARA REFORÇAR DOTAÇÕES ORÇAMENTÁRIAS).</t>
   </si>
   <si>
     <t>5966</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5966/5966_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5966/5966_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DA PREFEITURA DO MUNICÍPIO DE ADAMANTINA E DÁ OUTRAS PROVIDÊNCIAS (NO VALOR DE R$ 150.000,00 REFERENTE AO AUMENTO DO REPASSE PARA O PROGRAMA ESTRATÉGIA DA SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>6034</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6034/6034_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6034/6034_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE BOLSA DE ESTUDOS NO CURSO DE MEDICINA DAS FACULDADES ADAMANTINENSES INTEGRADAS &amp;#8211; FAI, PARA FILHOS DE FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE ADAMANTINA NA PROPORÇÃO ESTABELECIDA E DEMAIS DISPOSIÇÕES.</t>
   </si>
   <si>
     <t>6031</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6031/6031_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6031/6031_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DA ESTRADA MUNICIPAL QUE LIGA OS BAIRROS JARDIM BRASIL E PARQUE RESIDENCIAL ITAMARATI</t>
   </si>
   <si>
     <t>6089</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6089/6089_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6089/6089_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO CONJUNTO HABITACIONAL GOVERNADOR MÁRIO COVAS JÚNIOR II</t>
   </si>
   <si>
     <t>6092</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6092/6092_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6092/6092_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO DA PREFEITURA DO MUNICÍPIO DE ADAMANTINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6093</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6093/6093_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6093/6093_texto_integral.pdf</t>
   </si>
   <si>
     <t>6175</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6175/6175_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6175/6175_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS PARA O MANDATO REFERENTE AO PERÍODO DE 2017 A 2020</t>
   </si>
   <si>
     <t>6176</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6176/6176_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6176/6176_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 2.889, DE 30 DE JULHO DE 1993 E REVOGA AS LEIS NºS 3.421, DE 24 DE AGOSTO DE 2010 E 3.581, DE 20 DE NOVEMBRO DE 2013</t>
   </si>
   <si>
     <t>6241</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6241/6241_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6241/6241_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA ESTADUAL DA FAZENDA</t>
   </si>
   <si>
     <t>6868</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6868/6868_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6868/6868_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A DENOMINAÇÃO DO ANFITEATRO DA BIBLIOTECA PÚBLICA MUNICIPAL JOÃO BAPTISTA DE AQUINO&amp;#8221;</t>
   </si>
   <si>
     <t>6298</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6298/6298_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6298/6298_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA QUADRA COBERTA DA ESCOLA MUNICIPAL DE ENSINO FUNDAMENTAL NAVARRO DE ANDRADE DE PROFª. CLARA LUZIA GONÇALVES MARTINS</t>
   </si>
   <si>
     <t>6299</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6299/6299_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6299/6299_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DO POSTO DE SAÚDE DA VILA JARDIM, DE DR. CÉLIO DE AZEVEDO FIGUEIREDO</t>
   </si>
   <si>
     <t>6300</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6300/6300_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6300/6300_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO DA PREFEITURA</t>
   </si>
   <si>
     <t>6301</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6301/6301_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6301/6301_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CAMPANHA &amp;#8220;ADOTE O VERDE&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6302</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6302/6302_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6302/6302_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DAS ESCOLAS MUNICIPAIS ADMS 325, 328, 336, 337, 343 E 355.</t>
   </si>
   <si>
     <t>6349</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6349/6349_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6349/6349_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REDENOMINAÇÃO DE LOGRADOUROS PÚBLICOS</t>
   </si>
   <si>
     <t>6350</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6350/6350_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6350/6350_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DA PREFEITURA DO MUNICÍPIO DE ADAMANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6356</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DE 2017 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6357</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6357/6357_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6357/6357_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO DO RESIDENCIAL ITÁLIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6358</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6358/6358_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6358/6358_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO DO RESIDENCIAL ITÁLIA II E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6360</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6360/6360_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6360/6360_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO, POR INTERMÉDIO DE SUAS SECRETARIAS</t>
   </si>
   <si>
     <t>6457</t>
   </si>
   <si>
     <t>LUIZ CARLOS GALVÃO, DINIZ PARÚSSOLO MARTINS, FÁBIO ROBERTO AMADIO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6457/6457_texto_integral.docx</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6457/6457_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOURO PÚBLICO DO RESIDENCIAL PARQUE DOS PÁSSAROS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6460</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6460/6460_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6460/6460_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO ANFITEATRO DA BIBLIOTECA PÚBLICA MUNICIPAL</t>
   </si>
   <si>
     <t>6461</t>
   </si>
   <si>
     <t>FIXA OS VALORES DAS SEMESTRALIDADES DOS CURSOS DAS FACULDADES ADAMANTINENSES INTEGRADAS &amp;#8211; FAI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6462</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6462/6462_texto_integral.docx</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6462/6462_texto_integral.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO TEMPORÁRIA DE TRABALHO DOS SERVIDORES PÚBLICOS MUNICIPAIS, ESTABELECIDA NA LEI COMPLEMENTAR Nº 189/92</t>
   </si>
   <si>
     <t>6672</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6672/6672_texto_integral.doc</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6672/6672_texto_integral.doc</t>
   </si>
   <si>
     <t>6463</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6463/6463_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6463/6463_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO TEMPORÁRIA DE TRABALHOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE ADAMANTINA, ESTABELECIDA NA LEI Nº 2292/92</t>
   </si>
   <si>
     <t>6631</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6631/6631_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6631/6631_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESAFETAÇÃO DE UMA ÁREA DE TERRAS, LOCALIZADA NO 7º PERÍMETRO URBANO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>6666</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6666/6666_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6666/6666_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI Nº 3.119/04, QUE CRIOU O &amp;#8216;CONSELHO MUNICIPAL DA PESSOA IDOSA&amp;#8217; E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6667</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6667/6667_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6667/6667_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O &amp;#8216;FUNDO MUNICIPAL DOS DIREITOS DA PESSOA IDOSA&amp;#8217; NO MUNICÍPIO DE ADAMANTINA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>6668</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6668/6668_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6668/6668_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O § 1º DO ARTIGO 4º DA LEI MUNICIPAL Nº 3.610/14, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA O MUNICÍPIO DE ADAMANTINA FIRMAR TERMO DE ADESÃO E COMPROMISSO COM O MINISTÉRIO DA SAÚDE AO &amp;#8216;PROJETO MAIS MÉDICOS PARA O BRASIL&amp;#8217; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6669</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6669/6669_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6669/6669_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 3.659/15, QUE DISPÕE SOBRE AUTORIZAÇÃO À ADMINISTRAÇÃO PÚBLICA DO MUNICÍPIO DE ADAMANTINA CELEBRAR TERMO DE CONVÊNIO COM O LAR CRISTÃO DE ADAMANTINA, OBJETIVANDO A EXECUÇÃO DO PROGRAMA DE EDUCAÇÃO INFANTIL EM REGIME DE CRECHE</t>
   </si>
   <si>
     <t>6670</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6670/6670_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6670/6670_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O CAPUT DO ARTIGO 1º E REVOGA O § 5º DO ARTIGO 1º E O INCISO IV DO ARTIGO 2º DA LEI Nº 3.723, DE 19 DE JULHO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6716</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6716/6716_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6716/6716_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.950.000,00 AO ORÇAMENTO DO MUNICÍPIO DE ADAMANTINA ÀS FACULDADES ADAMANTINENSES INTEGRADAS &amp;#8211; FAI, EM VIRTUDE DO AUMENTO DE CONTRATAÇÃO DE PESSOAL E DESPESAS DE CUSTEIO PARA ATENDER NOVAS DEMANDAS DOS CURSOS ATUAIS E IMPLANTAÇÃO DO CURSO DE MEDICINA.&amp;#8221;</t>
   </si>
   <si>
     <t>6752</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6752/6752_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6752/6752_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE ADAMANTINA PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>6817</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6817/6817_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6817/6817_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÕES, AUXÍLIOS E CONTRIBUIÇÕES.</t>
   </si>
   <si>
     <t>6818</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6818/6818_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6818/6818_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DE LOGRADOUROS PÚBLICOS DO "RESIDENCIAL CAMPOS VERDES" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6832</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6832/6832_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6832/6832_texto_integral.pdf</t>
   </si>
   <si>
     <t>REVOGAM-SE AS LEIS MUNICIPAIS NºS 3.723, DE 19 DE JULHO DE 2016 E 3.733, DE 13 DE OUTUBRO DE 2016 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6833</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6833/6833_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6833/6833_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">(PROJETO DE LEI Nº 044/16, DE AUTORIA DA MESA DA CÂMARA)_x000D_
 REVOGA A LEI Nº 3.724, DE 19 DE JULHO DE 2016._x000D_
 </t>
   </si>
   <si>
     <t>6834</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÕES DAS LEIS NºS 3.034/02, 3.071/03 E 3.630/14, REFERENTES À CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>6861</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6861/6861_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6861/6861_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES DAS LEIS N°S 3.034, DE 30/12/2002, 3.071, DE 22/12/2003 E 3.630/2014, DE 03/12/2014, REFERENTES À CONTRIBUIÇÃO PARA CUSTEIO DO SERVIÇO DE ILUMINAÇÃO PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>6864</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6864/6864_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6864/6864_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA A PREFEITURA DO MUNICÍPIO DE ADAMANTINA REPASSAR À IRMANDADE DE SANTA CASA DE MISERICÓRDIA DE ADAMANTINA, SOB A FORMA DE SUBVENÇÃO SOCIAL, RECURSOS FINANCEIROS DO FUNDO MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>6144</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6144/6144_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6144/6144_texto_integral.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA O SUBSÍDIO DOS VEREADORES PARA A 17ª LEGISLATURA PERÍODO DE 2017 A 2020.&amp;#8221;</t>
   </si>
   <si>
     <t>6308</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6308/6308_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6308/6308_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA &amp;#8220;A ESCOLA NA CÂMARA&amp;#8221; NO MUNICÍPIO DE ADAMANTINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>5913</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5913/5913_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5913/5913_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO FEDERAL ARNALDO FARIA DE SÁ, EMENDA AO ORÇAMENTO DA UNIÃO DESTINANDO RECURSO NO VALOR DE R$200 MIL PARA CUSTEIO DA SANTA CASA.</t>
   </si>
   <si>
     <t>5914</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5914/5914_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5914/5914_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA SECRETÁRIA ESTADUAL DO MEIO AMBIENTE, PATRÍCIA FAGA IGLECIAS LEMOES, A DESTINAÇÃO DE UM CAMINHÃO PIPA PARA ADAMANTINA.</t>
   </si>
   <si>
     <t>5915</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5915/5915_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5915/5915_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DA SAÚDE, DR. DAVID EVERSON UIP, UM MICROÔNIBUS PARA O TRANSPORTE DE PACIENTES LOCAIS QUE NECESSITAM DE TRATAMENTO ESPECIAL EM CENTROS MÉDICOS COMO JAÚ, BARRETOS E MARÍLIA.</t>
   </si>
   <si>
     <t>5916</t>
   </si>
   <si>
     <t>LUIZ CARLOS GALVÃO, NORIKO ONISHI SAITO, ROBERTO HONÓRIO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5916/5916_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5916/5916_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM DA DEPUTADA ESTADUAL MARIA LÚCIA AMAURY QUE O GOVERNO DESTINE UMA AMBULÂNCIA EQUIPADA A SER UTILIZADA NO TRANSPORTE DE PACIENTES LOCAIS QUE NECESSITAM DE TRATAMENTOS ESPECIAIS EM CENTROS MÉDICOS COMO MARÍLIA, TUPÃ, JAÚ, BARRETOS E PRESIDENTE PRUDENTE.</t>
   </si>
   <si>
     <t>5917</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5917/5917_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5917/5917_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM DO SECRETÁRIO ESTADUAL DA HABITAÇÃO, RODRIGO GARCIA, A IMEDIATA INCLUSÃO DE ADAMANTINA NO PRÓXIMO LOTE REFERENTE À CONSTRUÇÃO DE CASAS POPULARES VIA CDHU.</t>
   </si>
   <si>
     <t>5918</t>
   </si>
   <si>
     <t>LUIZ CARLOS GALVÃO, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5918/5918_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5918/5918_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM DO DEPUTADO ESTADUAL ED THOMAS SEJAM DESTINADOS RECURSOS NO VALOR DE R$ 100 MIL PARA AQUISIÇÃO DE UM ACERVO DE LIVROS A SER UTILIZADO PELOS USUÁRIOS DA BIBLIOTECA PÚBLICA MUNICIPAL DE ADAMANTINA.</t>
   </si>
   <si>
     <t>5919</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5919/5919_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5919/5919_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM UM POSICIONAMENTO SOBRE A TRANSFORMAÇÃO DE ANTEPROJETO DE LEI EM PROJETO DE LEI SOBRE A CONCESSÃO DE 02 BOLSAS DE ESTUDOS DO CURSO DE MEDICINA.</t>
   </si>
   <si>
     <t>5920</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5920/5920_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5920/5920_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL EVANDRO GUSSI EMENDA NO VALOR DE R$ 500 MIL QUE DEVERÁ SER REPASSADO À SANTA CASA DE MISERICÓRDIA DE ADAMANTINA PARA COMPRA DE EQUIPAMENTO.</t>
   </si>
   <si>
     <t>5921</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5921/5921_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5921/5921_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ EMENDA NO VALOR DE R$ 300 MIL, QUE DEVERÁ SER REPASSADO À SANTA CASA DE MISERICÓRDIA DE ADAMANTINA PARA COMPRA DE EQUIPAMENTO.</t>
   </si>
   <si>
     <t>5922</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5922/5922_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5922/5922_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA DEPUTADA ESTADUAL BETH SAHÃO EMENDA NO VALOR DE R$ 300.000,00 AO IAMA PARA REFORMA DO PRÉDIO E CONSTRUÇÃO DA QUADRA ESPORTIVA.</t>
   </si>
   <si>
     <t>5923</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5923/5923_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5923/5923_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DO BALANCETE DA ÚLTIMA EXPOVERDE REALIZADA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>5924</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5924/5924_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5924/5924_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A SEGUNDA ETAPA DA CONSTRUÇÃO DOS BANHEIROS DO PARQUE CALDEIRA E VESTIÁRIOS/BANHEIROS DA ÁREA DE LAZER DO JARDIM ADAMANTINA.</t>
   </si>
   <si>
     <t>5925</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5925/5925_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5925/5925_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DA PLANTA E DO PROJETO COMPLETO DA REFORMA DO PRÉDIO DO PROJETO ASA PARA A SOLICITAÇÃO DE EMENDAS JUNTO AOS DEPUTADOS ESTADUAIS E FEDERAIS PARA A CONCRETIZAÇÃO DAS OBRAS.</t>
   </si>
   <si>
     <t>5926</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5926/5926_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5926/5926_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL MENDES THAME EMENDA NO VALOR DE R$ 200.000,00 A SEREM REPASSADOS À SANTA CASA DE MISERICÓRDIA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>5927</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5927/5927_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5927/5927_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ESTEVAM GALVÃO A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 150.000,000 PARA SER UTILIZADO NA CONSTRUÇÃO DE UMA CICLOVIA NA VICINAL MOYSÉS JUSTINO DA SILVA.</t>
   </si>
   <si>
     <t>5928</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5928/5928_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5928/5928_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO MINISTRO DAS CIDADES GILBERTO KASSAB A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 150.000,000 PARA SER UTILIZADO NA CONSTRUÇÃO DE UMA CICLOVIA NA VICINAL MOYSÉS JUSTINO DA SILVA.</t>
   </si>
   <si>
     <t>5929</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5929/5929_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5929/5929_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL CAUÊ MACRIS A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 50.000,00, QUE SERÃO REPASSADOS À CLÍNICA DE REPOUSO NOSSO LAR.</t>
   </si>
   <si>
     <t>5930</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5930/5930_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5930/5930_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ESTEVAM GALVÃO A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 50.000,00, QUE SERÃO REPASSADOS À CLÍNICA DE REPOUSO NOSSO LAR.</t>
   </si>
   <si>
     <t>5931</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5931/5931_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5931/5931_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ESTEVAM GALVÃO VIABILIZAR JUNTO À SECRETARIA ESTADUAL DE SAÚDE RECURSOS FINANCEIROS PARA AQUISIÇÃO DE UM GERADOR PARA O NOSSO POSTO DE SAÚDE DE NOSSA CIDADE, ALÉM DE VACINAS IMUNOBIOLÓGICAS, MEDICAMENTOS DE ALTO CUSTO E KITS DE INSULINAS.</t>
   </si>
   <si>
     <t>5932</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5932/5932_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5932/5932_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ESTEVAM GALVÃO VIABILIZAR JUNTO À SECRETARIA ESTADUAL DE AGRICULTURA E ABASTECIMENTO, RECURSOS FINANCEIROS PARA AQUISIÇÃO DE DOIS TRATORES DEVIDAMENTE EQUIPADOS PARA COMPOR NOSSA PATRULHA AGRÍCOLA.</t>
   </si>
   <si>
     <t>5933</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5933/5933_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5933/5933_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO DEPUTADO ESTADUAL MAURO BRAGATO SUA INTERFERÊNCIA JUNTO A SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, CIÊNCIA, TECNOLOGIA E INOVAÇÃO, NO SENTIDO DE VIABILIZAR AO NOSSO MUNICÍPIO OS CURSOS VIA RÁPIDA EMPREGO DOS SEGUINTES CURSOS: AUXILIAR DE ESCRITÓRIO; OPERADOR DE EMPILHADEIRA; OPERADOR DE TRATOR AGRÍCOLA; ENCANADOR; AUXILIAR DE INSEMINAÇÃO BOVINA; CONFEITARIA BÁSICA; CARPINTEIRO; PEDREIRO ALVENARIA ESTRUTURAL; COSTUREIRA MÁQUINA RETA.</t>
   </si>
   <si>
     <t>5934</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5934/5934_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5934/5934_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PREFEITURA, ATRAVÉS DE SEU DEPARTAMENTO DE TRÂNSITO, NÃO PROCEDEU, DURANTE O PERÍODO DE FÉRIAS ESCOLARES, O SERVIÇO DE PINTURA DE SOLO, PLACAS DE SINAIS DE REGULAMENTAÇÃO E DE ADVERTÊNCIA NAS RUAS QUE DÃO ACESSO ÀS ESCOLAS MUNICIPAIS, PARTICULARES E ESTADUAIS?</t>
   </si>
   <si>
     <t>5935</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5935/5935_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5935/5935_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O MOTIVO DO FECHAMENTO DO CENTRO DE SAÚDE E DOS PSF FICAREM FECHADOS 04 DIAS, MEIO PERÍODO, DE 6 A 10 DE FEVEREIRO.</t>
   </si>
   <si>
     <t>5937</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5937/5937_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5937/5937_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O MOTIVO DA PREFEITURA NÃO TER EFETUADO OS SERVIÇOS NO RESIDENCIAL SAN MIGUEL ADAMANTINA EMPREENDIMENTO IMOBILIÁRIO LTDA., CONFORME TERMO DE ACORDO PARA EXECUÇÃO DE OBRAS ASSINADO PELO EMPREENDEDOR DO REFERIDO RESIDENCIAL E A PREFEITURA.</t>
   </si>
   <si>
     <t>5938</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5938/5938_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5938/5938_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A SEGUINTE INFORMAÇÃO: QUANDO O SENHOR PREFEITO IRÁ TOMAR PROVIDÊNCIAS EM RELAÇÃO AOS EMPREENDIMENTOS URBANOS QUE ESTÃO CAUSANDO TRANSTORNOS AOS SEUS MORADORES? SERÃO NOTIFICADOS OS CONSTRUTORES RESPONSÁVEIS PELO EMPREENDIMENTO PARA REFAZER AS OBRAS NECESSÁRIAS COMO GALERIAS, ASFALTO E TODA A INFRAESTRUTURA NECESSÁRIA NO BAIRRO?</t>
   </si>
   <si>
     <t>5939</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5939/5939_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5939/5939_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AS SEGUINTES INFORMAÇÕES: QUAL O NÚMERO DE SERVIDORES CONCURSADOS DA REFERÊNCIA 6 E 7 E SEUS RESPECTIVOS VENCIMENTOS, DETALHADAMENTE? NESTAS CATEGORIAS, ALGUNS TÊM HORAS EXTRAS MENSALMENTE? EM CASO POSITIVO, QUAL A JUSTIFICATIVA?</t>
   </si>
   <si>
     <t>5940</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, DINHA, DINIZ PARÚSSOLO MARTINS, ROBERTO HONÓRIO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5940/5940_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5940/5940_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A SEGUINTE INFORMAÇÃO: O QUE ESTÁ OCORRENDO COM A OBRA ACADEMIA DA SAÚDE, LOCALIZADA NO BAIRRO PARQUE CECAP, HÁ MESES PARALISADA?</t>
   </si>
   <si>
     <t>5941</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5941/5941_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5941/5941_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AS SEGUINTES INFORMAÇÕES: COMO ANDA O PROJETO DE REFORMA DO PRÉDIO DESTINADO À UNIDADE BÁSICA DE SAÚDE DA FAMÍLIA NO CONJUNTO CECAP? O PRÉDIO JÁ ESTÁ EM FASE FINAL E, ATÉ O MOMENTO, NÃO FOI CONCLUÍDO; O QUE ESTÁ FALTANDO? QUAIS AS PROVIDÊNCIAS, NO MOMENTO, ESTÃO SENDO TOMADAS PARA AGILIZAR A CONCLUSÃO?</t>
   </si>
   <si>
     <t>5942</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5942/5942_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5942/5942_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ RECURSOS FINANCEIROS NO VALOR DE R$100.000,00, A SEREM ALOCADOS EM OBRAS DE INFRAESTRUTURA URBANA (RECAPEAMENTO DO PÁTIO DA FEIRA LIVRE, ANTIGA FEPASA).</t>
   </si>
   <si>
     <t>5943</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5943/5943_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5943/5943_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL SÉRGIO REIS INTERFERÊNCIA JUNTO AO MINISTÉRIO DA CIDADE, VISANDO À LIBERAÇÃO DE RECURSOS NO VALOR DE R$ 300 MIL REAIS PARA SEREM ALOCADOS EM BAIRROS PERIFÉRICOS DE NOSSA CIDADE PARA A CONSTRUÇÃO DE GUIAS, SARJETAS, GALERIAS E ASFALTO.</t>
   </si>
   <si>
     <t>5944</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5944/5944_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5944/5944_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS SUA INTERFERÊNCIA JUNTO AO SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO SOCIAL, OBJETIVANDO DESTINAR RECURSOS NO VALOR DE R$200 MIL REAIS PARA A CONSTRUÇÃO DE CENTRO COMUNITÁRIO NA VILA JAMIL DE LIMA.</t>
   </si>
   <si>
     <t>5945</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5945/5945_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5945/5945_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: COMO SE ENCONTRA O PROJETO FEHIDRO? QUAIS OS MOTIVOS DE TANTA DEMORA PARA A REALIZAÇÃO DO PROJETO?</t>
   </si>
   <si>
     <t>5946</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5946/5946_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5946/5946_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM QUE OFICIE A VIGILÂNCIA SANITÁRIA DO NOSSO MUNICÍPIO PARA QUE FAÇA UMA VISTORIA EM TODOS OS PRÉDIOS QUE ESTÃO FORA DE USO PARA CONSTATAR O ESTADO DE SEGURANÇA, LIMPEZA E POSSÍVEL EXISTÊNCIA DE MOSQUITOS E TRAÇAS PEÇONHENTAS.</t>
   </si>
   <si>
     <t>5947</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5947/5947_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5947/5947_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE A SITUAÇÃO DA MALHA ASFÁLTICA NOS LOTEAMENTOS PARTICULARES URBANIZADOS: SE OS EMPRESÁRIOS/PROPRIETÁRIOS SÃO RESPONSÁVEIS PELA SUA CONSERVAÇÃO OU NÃO.</t>
   </si>
   <si>
     <t>5948</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5948/5948_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5948/5948_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA OFICIADO O DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO E O PROF. DR. JOSÉ RENATO NALINI, SECRETÁRIO DE ESTADO DA EDUCAÇÃO, SOLICITANDO QUE SEJA ESTUDADA A POSSIBILIDADE DE CONCEDER UMA REVISÃO SALARIAL DIGNA A TODOS OS GESTORES, PROFESSORES E FUNCIONÁRIOS DA ATIVA E AOS APOSENTADOS, PERTENCENTES À PASTA DA EDUCAÇÃO DO ESTADO DE SÃO PAULO, COM UM PERCENTUAL MÍNIMO DE 10%.</t>
   </si>
   <si>
     <t>5949</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5949/5949_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5949/5949_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. RICARDO MADALENA, DEPUTADO ESTADUAL, SOLICITANDO A INTERCESSÃO DO MESMO JUNTO AO DR. MARCELO MATTOS ARAÚJO, SECRETÁRIO DE ESTADO DA CULTURA, OBJETIVANDO A DOAÇÃO DE LIVROS DE LITERATURA À E. E. PROF. DURVALINO GRION.</t>
   </si>
   <si>
     <t>5950</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5950/5950_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5950/5950_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL DR. MÁRCIO ALVINO, QUE INTERCEDA JUNTO AO DR. GEORGE HILTON, MINISTRO DE ESTADO DO ESPORTE, OBJETIVANDO ANALISAR A POSSIBILIDADE DA LIBERAÇÃO DE RECURSOS FINANCEIROS VISANDO À CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO - MODELO I, NA ÁREA ONDE ESTÁ LOCALIZADO O &amp;#8220;CAMPO DO MARROCO&amp;#8221;, NA VILA JOAQUINA.</t>
   </si>
   <si>
     <t>5951</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5951/5951_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5951/5951_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: O EXECUTIVO MUNICIPAL JÁ ENCAMINHOU TODOS OS DOCUMENTOS SOLICITADOS PELO CENTRO ESTADUAL DE EDUCAÇÃO TECNOLÓGICA &amp;#8220;PAULA SOUZA&amp;#8221;, NECESSÁRIOS PARA A TRANSFERÊNCIA OFICIAL E DEFINITIVA DOS IMÓVEIS SUPRACITADOS A REFERIDA AUTARQUIA ESTADUAL? QUAIS PROVIDÊNCIAS JÁ FORAM ADOTADAS PELA ADMINISTRAÇÃO MUNICIPAL PARA FORMALIZAÇÃO DO INÍCIO DAS ATIVIDADES EDUCACIONAIS DA FATEC EM NOSSO MUNICÍPIO NO CAMPUS I DA FAI, NO 2º SEMESTRE DE 2016, COM O CURSO DE TECNOLOGIA EM GESTÃO DE SERVIÇOS, CONFORME ACORDO PRÉ-ESTABELECIDO ENTRE O EXECUTIVO MUNICIPAL, A DIREÇÃO DA FAI E A DIRETORA SUPERINTENDENTE DO CENTRO &amp;#8220;PAULA SOUZA&amp;#8221;?</t>
   </si>
   <si>
     <t>5952</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5952/5952_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5952/5952_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. JEAN MADEIRA, SECRETÁRIO ESTADUAL DE ESPORTE, LAZER E JUVENTUDE, OBJETIVANDO A LIBERAÇÃO DE 02 (DOIS) TATAMES EVA KARATÊ 30 MM PARA O MUNICÍPIO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>5953</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5953/5953_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5953/5953_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. JEAN MADEIRA, SECRETÁRIO ESTADUAL DE ESPORTE, LAZER E JUVENTUDE, OBJETIVANDO A LIBERAÇÃO DE KITS DE MATERIAL ESPORTIVO PARA O MUNICÍPIO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>5999</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5999/5999_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5999/5999_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA CÓPIA DA ASSINATURA DO CONVÊNIO FIRMADO ENTRE PREFEITURA &amp;#8211; LAR CRISTÃO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6000</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6000/6000_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6000/6000_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM SEJA ENCAMINHADO OFÍCIO AO DEPUTADO ESTADUAL MAURO BRAGATO, NO SENTIDO DE VIABILIZAR JUNTO À SECRETARIA ESTADUAL DOS TRANSPORTES A CONSTRUÇÃO DE 02 (DUAS) MARGINAIS NA RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS &amp;#8211; SP 294.</t>
   </si>
   <si>
     <t>6001</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6001/6001_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6001/6001_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA ENCAMINHADO OFÍCIO AO DEPUTADO ESTADUAL MAURO BRAGATO VISANDO A DESTINAÇÃO, PARA O POSTO DE BOMBEIROS DE ADAMANTINA, DE RECURSOS FINANCEIROS PARA ADQUIRIR MAIS UM CAMINHÃO AUTO BOMBA TANQUE ABT.</t>
   </si>
   <si>
     <t>6002</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6002/6002_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6002/6002_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA ENCAMINHADO OFÍCIO AO DEPUTADO ESTADUAL MAURO BRAGATO A FIM DE DESTINAR EFETIVOS AO POSTO DE BOMBEIROS DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6003</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6003/6003_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6003/6003_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL MAURO BRAGATO A DESTINAÇÃO DE 02 (DOIS) TANQUES PARA ARMAZENAMENTO DE ÁGUA PARA O POSTO DE BOMBEIROS, UM DE 20 MIL LITROS, QUE SERÁ COLOCADO EM BASE ALTA PARA O ABASTECIMENTO DO CAMINHÃO DE INCÊNDIO NO PRÓPRIO POSTO.</t>
   </si>
   <si>
     <t>6004</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6004/6004_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6004/6004_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL MAURO BRAGATO A DESTINAÇÃO DE 01 (UMA) VIATURA PARA O POSTO DE BOMBEIROS DE ADAMANTINA PARA O TRANSPORTE DA EQUIPE DE APOIO QUANDO DAS OCORRÊNCIAS QUE SÃO REALIZADAS EM NOSSO MUNICÍPIO E NAS CIDADES DE MARIÁPOLIS, PRACINHA, FLÓRIDA PAULISTA, LUCÉLIA E PACAEMBU.</t>
   </si>
   <si>
     <t>6005</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6005/6005_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6005/6005_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ROGÉRIO NOGUEIRA, A LIBERAÇÃO DE RECURSOS NO VALOR DE R$ 500.000,00 PARA A USINA DE COMPOSTAGEM DE LIXO.</t>
   </si>
   <si>
     <t>6006</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6006/6006_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6006/6006_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN, A LIBERAÇÃO DE RECURSOS NO VALOR DE R$ 500.000,00 PARA A USINA DE COMPOSTAGEM DE LIXO.</t>
   </si>
   <si>
     <t>6007</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6007/6007_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6007/6007_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES SOBRE O MATADOURO MUNICIPAL: 1 &amp;#8211; QUANTAS MÁQUINAS EXISTEM NO INTERIOR DO PRÉDIO? 2 &amp;#8211; ELAS ESTÃO RECEBENDO OS DEVIDOS CUIDADOS? 3 &amp;#8211; QUEM É O RESPONSÁVEL POR ESTE SERVIÇO? 4 &amp;#8211; EXISTE ALGUMA POSSIBILIDADE DE CEDER O MATADOURO PARA USO DE TERCEIROS?</t>
   </si>
   <si>
     <t>6008</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6008/6008_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6008/6008_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA ENCAMINHADO OFÍCIO AO DIRETOR REGIONAL DO DER DE PRESIDENTE PRUDENTE, SR. JOÃO AUGUSTO RIBEIRO, A FIM DE ENVIAR PROJETO PARA INSTALAÇÃO DE PLACAS DE REDUÇÃO DE VELOCIDADE ENTRE OS KM 591 + 85M, 592 E 593 + 575 M LOCALIZADO NA RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS SP 294, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6009</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6009/6009_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6009/6009_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: 1 - QUANTAS CRIANÇAS, ADOLESCENTES E ADULTOS SÃO CADASTRADOS NO CENTRO DE SAÚDE PARA RECEBER OS SEGUINTES MEDICAMENTOS, REFERENTE AO PERÍODO DE 01/01/15 A 31/12/15: MERILFENIDRATO &amp;#8211; 10MG, RITALINA LA 10MG, RITALINA LA 40MG, RITALINA LA 30MG, RITALINA LA 20MG, VENVANSE 30MG, VENVANSE 70MG, CONCERTA 18MG, CONCERTA 36MG, CONCERTA 54MG.</t>
   </si>
   <si>
     <t>6010</t>
   </si>
   <si>
     <t>NORIKO ONISHI SAITO, ROBERTO HONÓRIO DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6010/6010_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6010/6010_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM SEJA ENCAMINHADO OFÍCIO AO GERENTE DA SABESP, OBJETIVANDO REALIZAR UMA COMPLETA VISTORIA NA REDE DE ESGOTO QUE ATENDE O BAIRRO JARDIM DAS PRIMAVERAS, NA RUA ANTÔNIO GIMENES ABELAN.</t>
   </si>
   <si>
     <t>6011</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6011/6011_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6011/6011_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: QUAIS AS RAZÕES QUE LEVARAM O ATUAL PREFEITO A TOMAR MEDIDAS QUE NÃO PERMITEM MAIS QUE OS MOTORISTAS DAS AMBULÂNCIAS FIQUEM EM PODER DO VEÍCULO EM SUA RESIDÊNCIA PARA VIAGEM?</t>
   </si>
   <si>
     <t>6012</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6012/6012_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6012/6012_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À DEPUTADA ESTADUAL BETH SAHÃO A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 100.000,00, PARA A INSTITUIÇÃO SOLIDÁRIA CARLOS PEGORARO PARA REFORMA E COMPRA DE EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>6013</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6013/6013_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6013/6013_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL ANDRES SANCHES O AGENDAMENTO DE EMENDA NO VALOR DE R$ 500 MIL, QUE DEVERÁ SER REPASSADO À SANTA CASA DE MISERICÓRDIA DE ADAMANTINA, PARA REFORMA E AMPLIAÇÃO DO PRÉDIO DO PRONTO SOCORRO.</t>
   </si>
   <si>
     <t>6014</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6014/6014_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6014/6014_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ESTEVAM GALVÃO A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 50.000,00, QUE SERÃO REPASSADOS À CLÍNICA DE REPOUSO NOSSO LAR DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6015</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6015/6015_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6015/6015_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA O SECRETÁRIO ESTADUAL DE SEGURANÇA PÚBLICA, ALEXANDRE DE MORAES, O ENVIO DE CÂMERAS DE MONITORAMENTO PARA SEREM INSTALADAS EM NOSSO MUNICÍPIO, MAIS PRECISAMENTE NA ÁREA CENTRAL, NA ENTRADA E SAÍDA DA CIDADE E NOS LOCAIS DE GRANDE FREQUENTAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>6016</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6016/6016_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6016/6016_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ESTEVAM GALVÃO A DESTINAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$150 MIL REAIS, A FIM DE AJUDAR NO PROGRAMA QUE VISA REFORMAR E CONSTRUIR RESIDÊNCIAS PARA AQUELAS PESSOAS EXTREMAMENTE CARENTES QUE VIVEM EM CASAS DE RISCOS, PRINCIPALMENTE IDOSOS, QUE NÃO SE ENQUADRAM EM NENHUM PROGRAMA HABITACIONAL.</t>
   </si>
   <si>
     <t>6017</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6017/6017_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6017/6017_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: 1 &amp;#8211; PONTUAÇÃO DE ADAMANTINA NO SELO VERDE-AZUL, EDIÇÃO 2015. 2 &amp;#8211; DEMONSTRATIVO DOS ITENS EM QUE NÃO OBTIVEMOS PONTUAÇÃO SATISFATÓRIA. 3 &amp;#8211; AÇÕES PROGRAMADAS VISANDO À RECONQUISTA DO MENCIONADO SELO, APRESENTANDO CUSTOS, PRAZOS E DESCRIÇÃO DAS REFERIDAS AÇÕES.</t>
   </si>
   <si>
     <t>6018</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6018/6018_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6018/6018_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM DO EXEMPLAR SECRETÁRIO ESTADUAL DA SAÚDE, DR. DAVID EVERSON UIP, RECURSO FINANCEIRO NO VALOR DE R$ 100 MIL PARA AQUISIÇÃO URGENTE DE CR-SISTEMA DE DIGITALIZAÇÃO DE IMAGENS DE RAIO X E MAMOGRAFIA.</t>
   </si>
   <si>
     <t>6019</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6019/6019_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6019/6019_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXEMPLAR SECRETÁRIO ESTADUAL DA AGRICULTURA, DR. ARNALDO JARDIM, A DESTINAÇÃO DE 02 (DOIS) TRATORES AGRÍCOLAS EQUIPADOS A SEREM UTILIZADOS POR CERCA DE 100 PEQUENOS E MÉDIOS PRODUTORES RURAIS, ENGAJADOS NO PROGRAMA DE AGRICULTURA FAMILIAR.</t>
   </si>
   <si>
     <t>6020</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6020/6020_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6020/6020_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: 1) QUAIS OS MOTIVOS QUE JUSTIFICAM O ATRASO NO INÍCIO EFETIVO DAS OBRAS DE CONSTRUÇÃO DO NOVO PRÉDIO DA DELEGACIA SECCIONAL DE POLÍCIA DE ADAMANTINA? QUAIS PROVIDÊNCIAS ESTÃO SENDO ADOTADAS PELA ADMINISTRAÇÃO MUNICIPAL VISANDO SANAR OS PROBLEMAS EXISTENTES? 2)  HÁ RISCO DA MUNICIPALIDADE TER QUE DEVOLVER OS R$2,5 MILHÕES LIBERADOS PELO GOVERNO DO ESTADO DE SÃO PAULO PARA CONSTRUÇÃO DO REFERIDO PRÉDIO? EM CASO POSITIVO, QUAIS PROVIDÊNCIAS ESTÃO SENDO ADOTADAS PELA ADMINISTRAÇÃO MUNICIPAL VISANDO EVITAR ESSA DEVOLUÇÃO E O CONSEQUENTE PREJUÍZO IRREPARÁVEL PARA O MUNICÍPIO?</t>
   </si>
   <si>
     <t>6021</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6021/6021_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6021/6021_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: 1) QUAL A VERDADEIRA SITUAÇÃO DO ATERRO SANITÁRIO DE ADAMANTINA, EM RELAÇÃO A CAPACIDADE DE ARMAZENAMENTO DE RESÍDUOS SÓLIDOS; SISTEMA DE DRENAGEM DO CHORUME E TRATAMENTO DO CHORUME? ESTÁ HAVENDO ALGUM RISCO PARA O LENÇOL FREÁTICO EXISTENTE NA REGIÃO DE ABRANGÊNCIA DO ATERRO SANITÁRIO? 2) O NOSSO ATERRO SANITÁRIO POSSUI SISTEMA DE MONITORAMENTO AMBIENTAL (TOPOGRÁFICO E HIDROGEOLÓGICO)? HÁ PÁTIO DE ESTOCAGEM DE MATERIAIS? HÁ LAUDO TÉCNICO RECENTE EXPEDIDO POR ENGENHEIRO AMBIENTAL DESCREVENDO O ESTÁGIO ATUAL EM QUE SE ENCONTRA O NOSSO ATERRO SANITÁRIO? 3) QUEM DE FORMA EFETIVA SÃO PRINCIPAIS RESPONSÁVEIS PELA SITUAÇÃO ATUAL EM SE ENCONTRA O NOSSO ATERRO SANITÁRIO? QUAIS PROVIDÊNCIAS ESTÃO OU SERÃO ADOTADAS PELA ADMINISTRAÇÃO MUNICIPAL VISANDO NÃO APENAS ATENDER ÀS EXIGÊNCIAS DA SECRETARIA DO MEIO AMBIENTE DO ESTADO DE SÃO PAULO E FAZER AS ADEQUAÇÕES NECESSÁRIAS, MAS, SOBRETUDO, PARA UMA REGULARIZAÇÃO DAS ATIVIDADES NO ATERRO SANITÁRIO, AMPLIANDO SUA VIDA ÚTIL?</t>
   </si>
   <si>
     <t>6022</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6022/6022_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6022/6022_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL PROF. ANDRÉ DO PRADO, A INTERCESSÃO DO MESMO JUNTO AO GOVERNADOR DO ESTADO, BEM COMO JUNTO AO SECRETÁRIO DE ESTADO DA SAÚDE, COM O OBJETIVO DE LIBERAR R$ 200 MIL PARA A SANTA CASA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6023</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6023/6023_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6023/6023_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL MAURO BRAGATO SUA INTERCESSÃO JUNTO AO DR. GERALDO ALCKMIN FILHO, OBJETIVANDO A LIBERAÇÃO DE R$ 300 MIL A SEREM ALOCADOS EM OBRAS DE INFRAESTRUTURA URBANA (RECAPEAMENTO ASFÁLTICO E/OU PAVIMENTAÇÃO ASFÁLTICA).</t>
   </si>
   <si>
     <t>6024</t>
   </si>
   <si>
     <t>Hélio José dos Santos, DINHA, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6024/6024_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6024/6024_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM DA DEPUTADA ESTADUAL DRª. MARTA COSTA SUA INTERCESSÃO JUNTO AO GOVERNADOR DO ESTADO, BEM COMO JUNTO AO SECRETÁRIO DE ESTADO DA SAÚDE, OBJETIVANDO A LIBERAÇÃO DE UMA AMBULÂNCIA DESTINADA AO TRANSPORTE DE PESSOAS QUE NECESSITAM SE DESLOCAREM A OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>6061</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6061/6061_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6061/6061_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO GOVERNADOR GERALDO ALCKMIN QUE DESTINE RECURSO NO VALOR DE R$ 60 MIL PARA MANUTENÇÃO DA ORQUESTRA POPULAR DE VIOLA CAIPIRA.</t>
   </si>
   <si>
     <t>6062</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6062/6062_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6062/6062_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO SÉRGIO REIS INTERFERÊNCIA NO MINISTÉRIO DA CULTURA VISANDO À DESTINAÇÃO DE RECURSO NO VALOR DE R$ 100 MIL PARA AQUISIÇÃO DE INSTRUMENTOS, EQUIPAMENTOS E MANUTENÇÃO DA ORQUESTRA POPULAR DA VIOLA CAIPIRA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6063</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6063/6063_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6063/6063_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO FEDERAL SILVIO TORRES QUE SEJAM VIABILIZADAS 300 CONSTITUIÇÕES FEDERAIS E 200 CÓDIGOS CIVIS A ALUNOS DO CURSO DE DIREITO DA FAI.</t>
   </si>
   <si>
     <t>6064</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6064/6064_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6064/6064_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA PRESIDENTA DO FUNDO ESTADUAL DE SOLIDARIEDADE DO ESTADO DE SÃO PAULO, PROFESSORA LÚ ALCKMIN, INTERFERÊNCIA VISANDO A QUE ESTA EXEMPLAR INSTITUIÇÃO DESTINE 200 COBERTORES, 200 LENÇÓIS E 200 TRAVESSEIROS À SANTA CASA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6065</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6065/6065_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6065/6065_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXCELENTÍSSIMO MINISTRO DA SAÚDE, DR. MARCELO COSTA E CASTRO, INTERFERÊNCIA VISANDO A QUE SEJAM DESTINADOS &amp;#8220;KITS&amp;#8221; DE MEDICAMENTOS BÁSICOS PARA SEREM DISTRIBUÍDOS NOS CINCO PSFS LOCAIS.</t>
   </si>
   <si>
     <t>6066</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6066/6066_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6066/6066_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXCELENTÍSSIMO SECRETÁRIO ESTADUAL DA SAÚDE, DR. DR. DAVID EVERSON UIP, QUE SEJAM DESTINADOS &amp;#8220;KITS&amp;#8221; DE MEDICAMENTOS BÁSICOS PARA SEREM DISTRIBUÍDOS NOS CINCO PSFS LOCAIS.</t>
   </si>
   <si>
     <t>6067</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6067/6067_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6067/6067_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ RECURSOS FINANCEIROS NO VALOR DE R$120.000,00 PARA QUE SEJA REPASSADO À ASSOCIAÇÃO ANTIALCOÓLICA DE ADAMANTINA PARA A COMPRA DE UM VEÍCULO TIPO VAN 0 KM PARA O TRANSPORTE DOS FREQÜENTADORES PARA OUTROS EVENTOS QUE SÃO REALIZADOS, TANTO LOCAL, COMO REGIONAL.</t>
   </si>
   <si>
     <t>6068</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6068/6068_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6068/6068_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL MAURO BRAGATO SUA INTERFERÊNCIA JUNTO AO GOVERNO DO ESTADO, VISANDO A DESTINAÇÃO DE UM &amp;#8220;DESENCARCERADOR&amp;#8221; AO NOSSO POSTO DE BOMBEIROS.</t>
   </si>
   <si>
     <t>6069</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6069/6069_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6069/6069_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: - ENCAMINHAR RELATÓRIO DA SECRETARIA MUNICIPAL DE ASSISTÊNCIA SOCIAL DISCRIMINANDO TODOS OS PROGRAMAS DA REFERIDA SECRETARIA E OS VALORES APLICADOS, PRINCIPALMENTE NOS PROGRAMAS AÇÃO JOVEM, RENDA CIDADÃ, CARTÃO DO IDOSO, REPASSE FUNDO A FUNDO E VIVA LEITE.</t>
   </si>
   <si>
     <t>6070</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6070/6070_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6070/6070_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: - QUAIS OS MOTIVOS QUE A SECRETARIA MUNICIPAL DE SAÚDE, DEPARTAMENTO DE CONTROLE DE VETORES, NÃO TEM FEITO UMA DIVULGAÇÃO EM MASSA DO TEOR DA LEI MUNICIPAL Nº 3.415, QUE &amp;#8220;DISPÕE SOBRE MEDIDAS PARA PREVENÇÃO E COMBATE AOS MOSQUITOS DO AEDES AEGYPT, TRANSMISSOR DA DENGUE E CHIKUNGUNYA&amp;#8221;.</t>
   </si>
   <si>
     <t>6071</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6071/6071_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6071/6071_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: - QUAL O MONTANTE DO DÉBITO COM PRECATÓRIOS DESTA PREFEITURA DO MUNICÍPIO DE ADAMANTINA JUNTO AO TRIBUNAL DE JUSTIÇA DE SÃO PAULO E QUAIS OS PRAZOS PARA PAGAMENTO?</t>
   </si>
   <si>
     <t>6072</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6072/6072_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6072/6072_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: - QUANTOS SERVIDORES TEM HOJE NO QUADRO DE FUNCIONÁRIOS DE CARREIRAS (EFETIVOS) OCUPANDO CARGO DE CONFIANÇA, EM COMISSÃO? - QUANTOS FUNCIONÁRIOS OCUPAM CARGO DE CONFIANÇA E NÃO FAZEM PARTE DO QUADRO EFETIVO? - ESPECIFICAR TODOS COM NOME E CARGOS QUE OCUPAM.</t>
   </si>
   <si>
     <t>6073</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6073/6073_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6073/6073_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL SÉRGIO REIS SUA INTERFERÊNCIA JUNTO AO MINISTÉRIO DA CIDADE, VISANDO À LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 300 MIL REAIS PARA SEREM ALOCADOS EM BAIRROS PERIFÉRICOS DE NOSSA CIDADE PARA A CONSTRUÇÃO DE GUIAS, SARJETAS, GALERIAS E ASFALTO.</t>
   </si>
   <si>
     <t>6074</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6074/6074_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6074/6074_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL ED THOMAS AGENDAR EMENDA NO ORÇAMENTO PARA O EXERCÍCIO DE 2017 NO VALOR DE R$ 200.000,00 À IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE ADAMANTINA, PARA CUSTEIO E COMPRA DE EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>6075</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6075/6075_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6075/6075_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL ANTÔNIO GOULART DOS REIS SUA INTERFERÊNCIA JUNTO AO MINISTÉRIO DAS CIDADES, VISANDO À LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 200 MIL REAIS PARA SEREM ALOCADOS EM OBRAS DE INFRAESTRUTURA URBANA NO PARQUE CALDEIRAS.</t>
   </si>
   <si>
     <t>6076</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6076/6076_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6076/6076_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM DO EXCELENTÍSSIMO E EXEMPLAR GOVERNADOR DR. GERALDO ALCKMIN FILHO, APOIO VISANDO A DESTINAÇÃO, EM CARÁTER EMERGENCIAL, DE RECURSO FINANCEIRO NO VALOR DE R$ 2 MILHÕES VISANDO-SE À ADEQUADA RECUPERAÇÃO DA MALHA ASFÁLTICA URBANA.</t>
   </si>
   <si>
     <t>6077</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6077/6077_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6077/6077_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM DA PROFª. LAURA LAGANÁ, DIRETORA-PRESIDENTE DA PAULA SOUZA, AUTORIZAÇÃO PARA QUE O CURSO JÁ ESCOLHIDO PELA INSTITUIÇÃO PARA FUNCIONAR EM ADAMANTINA, IMPRORROGAVELMENTE, TENHA INÍCIO EM AGOSTO PRÓXIMO.</t>
   </si>
   <si>
     <t>6078</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6078/6078_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6078/6078_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. MILTON MONTI, DEPUTADO FEDERAL, QUE INTERCEDA JUNTO AO DR. GEORGE HILTON, MINISTRO DE ESTADO DO ESPORTE, OBJETIVANDO ANALISAR A POSSIBILIDADE DA LIBERAÇÃO DE RECURSOS FINANCEIROS VISANDO À CONSTRUÇÃO DE UM MODERNO E OFICIAL CAMPO DE MALHA E BOCHA EM ADAMANTINA.</t>
   </si>
   <si>
     <t>6079</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6079/6079_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6079/6079_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. MILTON MONTI, DEPUTADO FEDERAL, QUE INTERCEDA JUNTO AO DR. GEORGE HILTON, MINISTRO DE ESTADO DO ESPORTE, OBJETIVANDO ANALISAR A POSSIBILIDADE DA LIBERAÇÃO DE RECURSOS VISANDO À CONSTRUÇÃO DE UMA PISTA DE SKATE EM ADAMANTINA.</t>
   </si>
   <si>
     <t>6080</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6080/6080_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6080/6080_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PROFª. LÚ ALCKMIN, PRESIDENTE DO FUNDO SOCIAL DE SOLIDARIEDADE DO ESTADO DE SÃO PAULO, A POSSIBILIDADE DA DOAÇÃO DE CESTAS BÁSICAS E PRODUTOS DIVERSOS PARA DISTRIBUIÇÃO ÀS FAMÍLIAS ADAMANTINENSES CADASTRADAS E ASSISTIDAS PELA SECRETARIA MUNICIPAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6081</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6081/6081_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6081/6081_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A PROFª. LÚ ALCKMIN, PRESIDENTE DO FUNDO SOCIAL DE SOLIDARIEDADE DO ESTADO DE SÃO PAULO, OBJETIVANDO ANALISAR A POSSIBILIDADE DA INCLUSÃO DO MUNICÍPIO DE ADAMANTINA NA &amp;#8220;CAMPANHA DO AGASALHO/2016&amp;#8221;.</t>
   </si>
   <si>
     <t>6082</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6082/6082_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6082/6082_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: &amp;#8211; QUAIS PROVIDÊNCIAS QUE VÊM SENDO TOMADAS POR VOSSA EXCELÊNCIA E EQUIPE DE TRABALHO NO QUE DIZ RESPEITO À REGULARIZAÇÃO DO TERRENO E INSTALAÇÕES AONDE FUNCIONAVA ATÉ BEM POUCO TEMPO O MATADOURO? - É SABIDO QUE A ADASEBO MANIFESTOU INTERESSE EM AMPLIAR AS SUAS INSTALAÇÕES COM AUMENTO SIGNIFICATIVO DO NÚMERO DE EMPREGADOS, CONFORME MANIFESTAÇÃO DA DIRETORIA OCORRIDA NA CÂMARA MUNICIPAL NO DIA DA POSSE DE VOSSA EXCELÊNCIA.</t>
   </si>
   <si>
     <t>6083</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6083/6083_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6083/6083_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ROGÉRIO NOGUEIRA O AGENDAMENTO DE EMENDA NO PRÓXIMO ORÇAMENTO NO VALOR DE R$ 300 MIL, QUE DEVERÁ SER REPASSADO À SANTA CASA DE MISERICÓRDIA DE ADAMANTINA PARA COMPRA DE EQUIPAMENTO.</t>
   </si>
   <si>
     <t>6084</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6084/6084_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6084/6084_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN A LIBERAÇÃO DE RECURSOS NA ORDEM DE R$ 500 MIL, DESTINADOS A RECAPEAMENTO ASFÁLTICO EM BAIRROS PERIFÉRICOS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6085</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6085/6085_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6085/6085_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ O AGENDAMENTO DE EMENDA NO PRÓXIMO ORÇAMENTO NO VALOR DE R$ 200 MIL REAIS, QUE SERÁ REPASSADO AO LAR DOS VELHOS DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6128</t>
   </si>
   <si>
     <t>ROBERTO HONÓRIO DE OLIVEIRA, DINIZ PARÚSSOLO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6128/6128_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6128/6128_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO DEPUTADO ESTADUAL ED THOMAS A DESTINAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 50.000,00 PARA A APAE DE ADAMANTINA, QUE SERÁ UTILIZADO NA REFORMA DE SALA PARA A IMPLANTAÇÃO DO EQUIPAMENTO DE REABILITAÇÃO DO MÉTODO PEDEASUITE.</t>
   </si>
   <si>
     <t>6129</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6129/6129_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6129/6129_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS VISANDO ATENDER AS REIVINDICAÇÕES DA ASSOCIAÇÃO DOS MORADORES DA VILA FREITAS CONFORME SEGUE: ILUMINAÇÃO DO CAMPO DE FUTEBOL MÉDIO, CONSTRUÇÃO DE UM CAMPO DE MALHA E EQUIPAMENTO PARA ACADEMIA AO AR LIVRE PARA IDOSOS.</t>
   </si>
   <si>
     <t>6130</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6130/6130_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6130/6130_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR PREFEITO DO MUNICÍPIO QUE SE FAÇA CUMPRIR A LEI Nº 3.639/15.</t>
   </si>
   <si>
     <t>6131</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6131/6131_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6131/6131_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL MAURO BRAGATO VIABILIZAR RECURSOS FINANCEIROS AO LAR DOS VELHOS DE ADAMANTINA PARA A AQUISIÇÃO DE UM VEÍCULO FIAT DUBLE, PARA SER UTILIZADO NO TRANSPORTE DOS IDOSOS PARA DIVERSAS ATIVIDADES, SOBRETUDO NOS DIAS QUE NECESSITAM FAZER INTERNAÇÕES EM HOSPITAIS LOCAIS E REGIONAIS.</t>
   </si>
   <si>
     <t>6132</t>
   </si>
   <si>
     <t>FÁBIO ROBERTO AMADIO, NORIKO ONISHI SAITO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6132/6132_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6132/6132_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO DEPUTADO FEDERAL ANTÔNIO CARLOS MENDES THAME VIABILIZAR RECURSOS FINANCEIROS NO VALOR DE R$ 200.000,00 À APAE DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6133</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6133/6133_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6133/6133_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO DEPUTADO FEDERAL EVANDRO GUSSI A DESTINAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 200 MIL, PARA SER UTILIZADO NA AQUISIÇÃO DE UMA AMBULÂNCIA DEVIDAMENTE EQUIPADA PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6134</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6134/6134_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6134/6134_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO DEPUTADO ESTADUAL REINALDO ALGUZ A DESTINAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 200 MIL, PARA SER UTILIZADO NA AQUISIÇÃO DE UMA AMBULÂNCIA DEVIDAMENTE EQUIPADA PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6135</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6135/6135_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6135/6135_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN, A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 200.000,00 PARA REFORMA DO VIADUTO DA RUA JOAQUIM NABUCO, QUE DÁ ACESSO À RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS.</t>
   </si>
   <si>
     <t>6136</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6136/6136_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6136/6136_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL PROF. ANDRÉ DO PRADO SUA INTERCESSÃO JUNTO AO DR. GERALDO ALCKMIN FILHO, BEM COMO JUNTO AO DR. DAVID UIP, OBJETIVANDO A LIBERAÇÃO DE UMA AMBULÂNCIA PARA O MUNICÍPIO DE ADAMANTINA, DESTINADA AO TRANSPORTE DE PESSOAS QUE NECESSITAM SE DESLOCAREM A OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
     <t>6137</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6137/6137_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6137/6137_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL SR. RICARDO MADALENA, SUA INTERCESSÃO JUNTO AO DR. GERALDO ALCKMIN FILHO, OBJETIVANDO A LIBERAÇÃO DE R$ 200 MIL A SEREM ALOCADOS EM OBRAS DE INFRA-ESTRUTURA URBANA (RECAPEAMENTO ASFÁLTICO E/OU PAVIMENTAÇÃO ASFÁLTICA) PARA O MUNICÍPIO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6138</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6138/6138_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6138/6138_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM SEJA OFICIADO O DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO; O PROF. DR. JOSÉ RENATO NALINI, SECRETÁRIO DE ESTADO DA EDUCAÇÃO E O DR. FERNANDO CAPEZ, DEPUTADO ESTADUAL E PRESIDENTE DA ASSEMBLÉIA LEGISLATIVA, QUE ESTUDE A POSSIBILIDADE DE CONCEDER UMA REVISÃO SALARIAL DIGNA A TODOS OS GESTORES, PROFESSORES E FUNCIONÁRIOS DA ATIVA E AOS APOSENTADOS, PERTENCENTES À PASTA DA EDUCAÇÃO DO ESTADO DE SÃO PAULO, COM UM PERCENTUAL MÍNIMO DE 10%.</t>
   </si>
   <si>
     <t>6139</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6139/6139_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6139/6139_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: 1 &amp;#8211; QUANTO A MUNICIPALIDADE RECEBEU ESTE ANO, ATÉ 31 DE ABRIL, RELATIVAMENTE À ARRECADAÇÃO DO IPVA, CONSIDERANDO-SE APENAS OS 50% QUE LHE SÃO DESTINADOS? 2 &amp;#8211; QUAL O VALOR TOTAL DO IPTU LOCAL LANÇADO REFERENTEMENTE A 2016? 3 &amp;#8211; QUAL O VALOR DA FOLHA DE PAGAMENTO DA PREFEITURA LOCAL CORRESPONDENTE A MARÇO DESTE ANO? E O DE ABRIL (INCLUINDO-SE TODAS AS OBRIGAÇÕES PATRONAIS E O VALE ALIMENTAÇÃO)? 4 &amp;#8211; QUAL O PERCENTUAL SOBRE O ARRECADADO QUE FOI DESTINADO AO CUSTO DA FOLHA DE PAGAMENTO, INCLUINDO-SE TODAS AS OBRIGAÇÕES PATRONAIS E O VALE ALIMENTAÇÃO, CONSIDERANDO-SE O PRIMEIRO TRIMESTRE DE 2016? 5 &amp;#8211; QUAL A PERCENTAGEM JÁ ARRECADADA NO 1º TRIMESTRE DE 2016, TENDO-SE COMO PARÂMETRO O VALOR TOTAL DAS NOSSAS RECEITAS REFERENTES A ESTE ANO?</t>
   </si>
   <si>
     <t>6140</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6140/6140_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6140/6140_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL ALDO DEMARCHI RECURSO FINANCEIRO NO VALOR DE R$ 75 MIL PARA AQUISIÇÃO DE MEDICAMENTOS BÁSICOS A SEREM DISTRIBUÍDOS PELA FARMÁCIA MUNICIPAL, INSTALADA NO CENTRO DE SAÚDE &amp;#8220;DR. CLÓVIS MARINHO&amp;#8221;.</t>
   </si>
   <si>
     <t>6141</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6141/6141_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6141/6141_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DA EDUCAÇÃO JOSÉ RENATO NALINI QUE &amp;#8220;ABRA&amp;#8221; NEGOCIAÇÃO COM AS ENTIDADES QUE REPRESENTAR O MAGISTÉRIO PAULISTA VISANDO AO ESTABELECIMENTO URGENTE DE UM JUSTO REAJUSTE A TODO O PESSOAL DA EDUCAÇÃO PAULISTA, CUJOS VENCIMENTOS SE ENCONTRAM &amp;#8220;CONGELADOS&amp;#8221; HÁ 21 MESES.</t>
   </si>
   <si>
     <t>6142</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6142/6142_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6142/6142_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DIRETOR REGIONAL DO DER DE PRESIDENTE PRUDENTE, SR. JOÃO AUGUSTO RIBEIRO, DEVIDAS PROVIDÊNCIAS URGENTES VISANDO A UMA ADEQUADA ROÇAGEM NAS LATERAIS DA SP 294, TRECHO DRACENA - PARAPUÃ.</t>
   </si>
   <si>
     <t>6143</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6143/6143_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6143/6143_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL BARROS MUNHOZ RECURSO FINANCEIRO NO VALOR DE R$ 75 MIL PARA AQUISIÇÃO DE MEDICAMENTOS BÁSICOS A SEREM DISTRIBUÍDOS PELA FARMÁCIA MUNICIPAL, INSTALADA NO CENTRO DE SAÚDE &amp;#8220;DR. CLÓVIS MARINHO&amp;#8221;.</t>
   </si>
   <si>
     <t>6178</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6178/6178_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6178/6178_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AS SEGUINTES INFORMAÇÕES: ATRAVÉS DE AUDIÊNCIA PÚBLICA DA SAÚDE INFORMANDO QUE O NOSSO MUNICÍPIO APLICA NA SAÚDE VALORES ACIMA DO ÍNDICE OBRIGATÓRIO, COMO SE EXPLICA A FALTA CONSTANTE DE MEDICAMENTOS À POPULAÇÃO CARENTE, PRINCIPALMENTE OS DE USO CONTÍNUO? ENVIAR RELATÓRIO EXPLICANDO OS MOTIVOS E AS DIFICULDADES ENCONTRADAS PARA RESOLVER ESTE GRAVE PROBLEMA QUE TEM PREJUDICADO A POPULAÇÃO, SOBRETUDO AS MAIS CARENTES.</t>
   </si>
   <si>
     <t>6179</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6179/6179_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6179/6179_texto_integral.pdf</t>
   </si>
   <si>
     <t>6180</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6180/6180_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6180/6180_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A SEGUINTE INFORMAÇÃO: - QUAIS OS MOTIVOS QUE ESTÃO IMPEDINDO A CONCLUSÃO DO PROGRAMA MELHOR CAMINHO NA ESTRADA 6, VICINAL NÃO ASFALTADA DE NOSSO MUNICÍPIO?</t>
   </si>
   <si>
     <t>6181</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6181/6181_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6181/6181_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA ENCAMINHADO OFÍCIO AO SUPERINTENDENTE DA RECEITA FEDERAL, SR. JORGE ANTÔNIO DEHER RACHID, NO SENTIDO DE EXIGIR DO PROGRAMADOR OU EMPRESA CONTRATADA PELO GOVERNO PARA AGILIZAR O PROGRAMA DO ESOCIAL, A FIM DE MIGRAR URGENTEMENTE OS VALORES PAGOS REFERENTE À GPS DOS EMPREGADOS DOMÉSTICOS JUNTO AO PROGRAMA DA DATAPREV DA PREVIDÊNCIA, JÁ QUE ESTE PROGRAMA CUSTOU APROXIMADAMENTE MAIS DE 6 MILHÕES AO GOVERNO.</t>
   </si>
   <si>
     <t>6182</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6182/6182_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6182/6182_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: POR QUAL RAZÃO AINDA NÃO FOI FEITO O ASFALTO DA RUA BENEDITO LEMES DE SOUZA, MESMO JÁ TENDO SIDO EFETUADO PAGAMENTO PELO SR. FERNANDO MANFRIN?</t>
   </si>
   <si>
     <t>6183</t>
   </si>
   <si>
     <t>Aguinaldo Pires Galvão, DINIZ PARÚSSOLO MARTINS, LUIZ CARLOS GALVÃO</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6183/6183_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6183/6183_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AS SEGUINTES INFORMAÇÕES: A) QUAL O CONTRATO E O VALOR QUE TEM A PREFEITURA ATRAVÉS DA SECRETARIA DA EDUCAÇÃO, COM A EMPRESA REALSOFT SUPORTE EM INFORMÁTICA LTDA.? B) QUAIS OS SERVIÇOS QUE REALIZAM? C) QUAIS OS SERVIÇOS QUE A PRODESP REALIZA NA ÁREA DA EDUCAÇÃO MUNICIPAL? D) GEDAE &amp;#8211; GERENCIAMENTO DO CADASTRO DE ALUNO É FEITO POR QUAL EMPRESA?</t>
   </si>
   <si>
     <t>6184</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6184/6184_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6184/6184_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A SEGUINTE INFORMAÇÃO: - CÓPIA DO TERMO DE CONSTATAÇÃO REALIZADO PELO EGRÉGIO TRIBUNAL DE CONTAS &amp;#8211; REGIONAL DE PRESIDENTE PRUDENTE NA ESCOLA NAVARRO DE ANDRADE, CONCERNENTE AOS GASTOS COM RECURSOS DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>6185</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6185/6185_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6185/6185_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO GOVERNADOR GERALDO ALCKMIN, DO SECRETÁRIO ESTADUAL DA FAZENDA RENATO VILLELA, BEM COMO DE TODOS OS DEPUTADOS ESTADUAIS NA ASSEMBLÉIA LEGISLATIVA DE SÃO PAULO, VISANDO À VIABILIZAÇÃO DA NECESSÁRIA E JUSTA MUDANÇA NO CÁLCULO DO ICMS INCIDENTE SOBRE OS VALORES DAS CONTAS DE ENERGIA ELÉTRICA.</t>
   </si>
   <si>
     <t>6186</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6186/6186_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6186/6186_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DE LOGÍSTICA E TRANSPORTES, ALBERTO JOSÉ MACEDO FILHO, APOIO E INTERFERÊNCIA VISANDO A QUE A DIRETORIA REGIONAL DE ESTRADAS DE PRESIDENTE PRUDENTE PROMOVA, EM CARÁTER EMERGENCIAL, UMA ADEQUADA OPERAÇÃO TAPA-BURACOS NA VICINAL PLÁCIDO ROCHA, TRECHO SP 294, TUCURUVI, RIO AGUAPEÍ, 26,7 KM, INCLUINDO-SE, OUTROSSIM, A AVENIDA FRANCISCO BELLUSCI, QUE LIGA A FAI A ELA, EXTENSÃO DE 3 KM.</t>
   </si>
   <si>
     <t>6187</t>
   </si>
   <si>
     <t>LUIZ CARLOS GALVÃO, Aguinaldo Pires Galvão</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6187/6187_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6187/6187_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM DO SECRETÁRIO ESTADUAL DO MEIO AMBIENTE, DR. RUBENS RAMAN RIZEK JÚNIOR, INTERFERÊNCIA E APOIO VISANDO À DESTINAÇÃO, VIA FECOP, DE UM CAMINHÃO PARA TRANSPORTE DE LIXO URBANO.</t>
   </si>
   <si>
     <t>6188</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6188/6188_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6188/6188_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS A DESTINAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 300 MIL, A SEREM UTILIZADOS NA CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO NO PARQUE RESIDENCIAL TANGARÁ.</t>
   </si>
   <si>
     <t>6189</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6189/6189_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6189/6189_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ SUA INTERFERÊNCIA JUNTO AO SECRETÁRIO ESTADUAL DE LOGÍSTICA E TRANSPORTE, O EXMº. SR. ALBERTO JOSÉ MACEDO FILHO REESTABELECER O PROCESSO LICITATÓRIO DAS OBRAS DE IMPLANTAÇÃO DE UMA PASSARELA LIGANDO A RUA GENERAL CARNEIRO À AVENIDA XV DE NOVEMBRO, KM 562,74 DA RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS, PRÓXIMO AO TREVO PRINCIPAL DE ACESSO A ADAMANTINA.</t>
   </si>
   <si>
     <t>6190</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6190/6190_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6190/6190_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: - POR QUE ATÉ A PRESENTE DATA, NÃO FOI EFETUADO OS REPAROS NO ENCANAMENTO DO POÇO COMUNITÁRIO DO BAIRRO ESTRADA 6, ATENDENDO INÚMEROS PEDIDOS DOS MORADORES DAQUELA LOCALIDADE?</t>
   </si>
   <si>
     <t>6191</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6191/6191_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6191/6191_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DIRETOR REGIONAL DO DER DE PRESIDENTE PRUDENTE, SR. JOÃO AUGUSTO RIBEIRO, A FIM DE ENVIAR PROJETO PARA INSTALAÇÃO DE PLACAS DE REDUÇÃO DE VELOCIDADE ENTRE OS KM 591 + 85M, 592 E 593 + 575 M LOCALIZADO NA RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS SP 294, EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6192</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6192/6192_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6192/6192_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AS SEGUINTES INFORMAÇÕES: A) QUANTAS EMPRESAS TEMOS INSTALADAS (CADASTRADAS) NO ANTIGO BARRACÃO DA FEPASA? B) SE EXISTE AINDA ESPAÇO PARA NOVAS EMPRESAS SEREM INSTALADAS NO MESMO LOCAL?</t>
   </si>
   <si>
     <t>6193</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6193/6193_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6193/6193_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR MAURO BRAGATO, DEPUTADO ESTADUAL, SUA INTERCESSÃO JUNTO AO DR. LATIF ABRÃO JUNIOR, SUPERINTENDENTE DO IAMSPE VISANDO À IMEDIATA LIBERAÇÃO DE RECURSOS FINANCEIROS PARA UM MELHOR ATENDIMENTO DOS CONVENIADOS AO REFERIDO INSTITUTO.</t>
   </si>
   <si>
     <t>6194</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6194/6194_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6194/6194_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. MILTON MONTI, DEPUTADO FEDERAL, A DOAÇÃO DE EXEMPLARES DAS SEGUINTES PUBLICAÇÕES: CÓDIGO DE TRÂNSITO BRASILEIRO, ESTATUTO DO IDOSO E LEGISLAÇÃO BRASILEIRA DE PROTEÇÃO E DEFESA DO CONSUMIDOR, COM AS ÚLTIMAS ATUALIZAÇÕES PARA SEREM DISTRIBUÍDAS ÀS ESCOLAS PÚBLICAS MUNICIPAIS E ESTADUAIS EXISTENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6195</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6195/6195_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6195/6195_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. PAULO FREIRE, DEPUTADO FEDERAL, A DOAÇÃO DE 100 EDIÇÕES DA CONSTITUIÇÃO FEDERAL, EDITADAS PELO CONGRESSO NACIONAL, COM AS ÚLTIMAS EMENDAS APROVADAS, PARA SEREM DISTRIBUÍDAS ÀS ESCOLAS PÚBLICAS ESTADUAIS E MUNICIPAIS DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6196</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6196/6196_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6196/6196_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM SEJA OFICIADO O DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO E O PROF. DR. JOSÉ RENATO NALINI, SECRETÁRIO DE ESTADO DA EDUCAÇÃO, QUE RECEBAM TODAS AS ENTIDADES REPRESENTATIVAS DOS SERVIDORES PÚBLICOS ESTADUAIS QUE ATUAM NA SECRETARIA ESTADUAL DE EDUCAÇÃO (APASE, UDEMO, APEOESP, CPP, AFUSE E APAMPESP), VISANDO ESTABELECER UMA PAUTA DE DIALOGO COM VISTAS A NÃO DEFLAGRAÇÃO DE UMA NOVA PARALISAÇÃO DOS PROFESSORES COMO OCORREU EM 2015.</t>
   </si>
   <si>
     <t>6224</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6224/6224_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6224/6224_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM À AMNAP E À UVESP DE AMPLA MOBILIZAÇÃO VISANDO À CONSCIENTIZAÇÃO E PLENO APOIO DOS DEPUTADOS FEDERAIS, SENADORES, GOVERNADORES E PREFEITOS VISANDO A UMA URGENTE E IMPRESCINDÍVEL REFORMA TRIBUTÁRIA, QUE ELEVE A PARTICIPAÇÃO NA DIVISÃO DO &amp;#8220;BOLO TRIBUTÁRIO&amp;#8221;, MINIMAMENTE PARA 25%.</t>
   </si>
   <si>
     <t>6225</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6225/6225_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6225/6225_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN AGENDAR A APRESENTAÇÃO DE EMENDA NO PRÓXIMO ORÇAMENTO DA UNIÃO/2017 NO VALOR DE R$ 500 MIL REAIS, DESTINADOS AO RECAPEAMENTO ASFÁLTICO EM BAIRROS PERIFÉRICOS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6226</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6226/6226_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6226/6226_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: QUANTOS CIRURGIÕES DENTISTAS EXISTEM HOJE NO QUADRO DA PREFEITURA? QUANTOS SÃO EFETIVOS E QUANTOS SÃO COMISSIONADOS? INFORMAR NOME, LOCAL DE TRABALHO E CARGA HORÁRIA DE CADA PROFISSIONAL.</t>
   </si>
   <si>
     <t>6227</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6227/6227_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6227/6227_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: COMO ESTÁ A PROGRAMAÇÃO DE LIMPEZA GERAL E RECOLHIMENTO DE ENTULHOS NOS BAIRROS DE NOSSA CIDADE? A PREFEITURA TEM AVISADO OS MUNÍCIPES COM ANTECEDÊNCIA PARA QUE OS SERVIÇOS SEJAM REALIZADOS?</t>
   </si>
   <si>
     <t>6228</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6228/6228_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6228/6228_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL MAURO BRAGATO A DESTINAÇÃO DE UMA ACADEMIA AO AR LIVRE PARA SER INSTALADA NA ÁREA DE LAZER DO CONJUNTO HABITACIONAL MÁRIO COVAS.</t>
   </si>
   <si>
     <t>6229</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6229/6229_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6229/6229_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL MAURO BRAGATO SUA INTERFERÊNCIA JUNTO AO GOVERNO DO ESTADO, VISANDO A DESTINAÇÃO DE RECURSOS FINANCEIROS AO NOSSO MUNICÍPIO NO VALOR DE R$ 200 MIL, PARA SER UTILIZADO NA AQUISIÇÃO DE UM MICROÔNIBUS RODOVIÁRIO EQUIPADO PARA O NOSSO MUNICÍPIO PARA O TRANSPORTE DE PACIENTES.</t>
   </si>
   <si>
     <t>6230</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6230/6230_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6230/6230_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN SUA INTERFERÊNCIA JUNTO AO GOVERNO FEDERAL, VISANDO A DESTINAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 200 MIL, PARA SER UTILIZADO NA AQUISIÇÃO DE UM MICROÔNIBUS RODOVIÁRIO EQUIPADO PARA O NOSSO MUNICÍPIO PARA O TRANSPORTE DE PACIENTES.</t>
   </si>
   <si>
     <t>6231</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6231/6231_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6231/6231_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: ENCAMINHAR CÓPIA DO PROJETO ELABORADO PELA SECRETARIA DE PLANEJAMENTO DA CICLOVIA NA VICINAL MOYSÉS JUSTINO DA SILVA, QUE LIGA ADAMANTINA AO MUNICÍPIO DE LUCÉLIA, NO TRECHO COMPREENDIDO ENTRE O LAR DOS VELHOS ATÉ O FINAL DO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>6232</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6232/6232_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6232/6232_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS SUA INTERFERÊNCIA JUNTO AO GOVERNO ESTADUAL, OBJETIVANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 100 MIL QUE SERÃO REPASSADOS À CRERES DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6233</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6233/6233_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6233/6233_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS SUA INTERFERÊNCIA JUNTO À SECRETARIA ESTADUAL COMPETENTE, OBJETIVANDO DESTINAR RECURSOS FINANCEIROS NO VALOR DE R$ 200 MIL REAIS, PARA A CONSTRUÇÃO DE UM &amp;#8220;PORTAL&amp;#8221; DE ENTRADA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6234</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6234/6234_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6234/6234_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À DEPUTADA FEDERAL KEIKO OTA SUA INTERFERÊNCIA JUNTO AO MINISTÉRIO DA SAÚDE, VISANDO DESTINAR RECURSOS FINANCEIROS NO VALOR DE R$150.000,00 PARA SER APLICADO NA COMPRA DE MEDICAMENTOS, PRINCIPALMENTE OS DE USO CONTÍNUO.</t>
   </si>
   <si>
     <t>6235</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6235/6235_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6235/6235_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJAM OFICIADOS O DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO E O PROF. DR. JOSÉ RENATO NALINI, SECRETÁRIO DE ESTADO DA EDUCAÇÃO, PARA QUE ELABOREM UM PROJETO DE LEI COMPLEMENTAR COM O INTUITO DE ESTENDER AOS PROFESSORES CONTRATADOS PELA LEI COMPLEMENTAR Nº 1.093, DE 16 DE JULHO DE 2009 OS MESMOS BENEFÍCIOS CONCEDIDOS AOS DOCENTES ADMITIDOS EM CARÁTER TEMPORÁRIO.</t>
   </si>
   <si>
     <t>6236</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6236/6236_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6236/6236_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. MAURO BRAGATO, DEPUTADO ESTADUAL, A INTERCESSÃO DO MESMO JUNTO AO DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO E AO PROF. DR. JOSÉ RENATO NALINI, SECRETÁRIO ESTADUAL DE EDUCAÇÃO, COM O INTUITO AMPLIAR O OFERECIMENTO DO EXEMPLAR PROGRAMA EDUCACIONAL DE RESISTÊNCIAS ÀS DROGAS - PROERD, AOS ALUNOS MATRICULADOS NOS ANOS FINAIS (6º AO 9º ANO) DO ENSINO FUNDAMENTAL JUNTO ÀS ESCOLAS PÚBLICAS DO SISTEMA DE ENSINO DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>6237</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6237/6237_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6237/6237_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. RICARDO MADALENA, DEPUTADO ESTADUAL, SUA INTERCESSÃO JUNTO AO DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO, OBJETIVANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS PARA A CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO NO BAIRRO PARQUE ITAMARATI.</t>
   </si>
   <si>
     <t>6238</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6238/6238_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6238/6238_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. MAURO BRAGATO, DEPUTADO ESTADUAL, A DOAÇÃO DE 50 EXEMPLARES DE CONSTITUIÇÕES (FEDERAL E ESTADUAL), EDITADAS PELA IMPRENSA OFICIAL DO ESTADO DE SÃO PAULO, COM AS ÚLTIMAS EMENDAS APROVADAS PARA SEREM DISTRIBUÍDAS ÀS ESCOLAS PÚBLICAS MUNICIPAIS E ESTADUAIS EXISTENTES EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6239</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6239/6239_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6239/6239_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL MAURO BRAGATO SUA INTERFERÊNCIA JUNTO AO GOVERNADOR GERALDO ALCKMIN, VISANDO QUE SEJAM DESTINADOS RECURSOS FINANCEIROS AO NOSSO MUNICÍPIO NO VALOR DE R$ 500 MIL PARA SER UTILIZADO EM OBRAS DE INFRAESTRUTURA URBANA (CONSTRUÇÃO DE GUIAS, SARJETAS, RECAPEAMENTO E  PAVIMENTAÇÃO ASFÁLTICA) EM BAIRROS PERIFÉRICOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6263</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6263/6263_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6263/6263_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS SUA INTERFERÊNCIA JUNTO À SECRETARIA ESTADUAL DE ESPORTES, LAZER E JUVENTUDE, OBJETIVANDO A IMPLANTAÇÃO DO PROGRAMA VIDATIVA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6264</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6264/6264_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6264/6264_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS INTERFERÊNCIA JUNTO AO SECRETÁRIO DE ESTADO DO ESPORTE, LAZER E JUVENTUDE, OBJETIVANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 200 MIL REAIS PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA NOS BAIRROS JARDIM BELAS VISTA E CONJUNTO HABITACIONAL BANDEIRANTES.</t>
   </si>
   <si>
     <t>6265</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6265/6265_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6265/6265_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR JOÃO AUGUSTO RIBEIRO, DIRETOR REGIONAL DO DER DE PRESIDENTE PRUDENTE, SUA INTERFERÊNCIA JUNTO À SECRETARIA ESTADUAL COMPETENTE, RESPONSÁVEL PELA ELABORAÇÃO DO PROJETO DAS OBRAS DA RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS, VISANDO INCLUIR A CONSTRUÇÃO DE UM TREVO NA MENCIONADA RODOVIA, PROXIMIDADES DA ÁREA COMERCIAL E INDUSTRIAL VALENTIM GATTI.</t>
   </si>
   <si>
     <t>6266</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6266/6266_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6266/6266_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ, OBJETIVANDO AGENDAR EMENDA NO VALOR DE R$ 200 MIL REAIS, QUE SERÁ REPASSADO AO LAR DOS VELHOS DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6267</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6267/6267_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6267/6267_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL EVANDRO GUSSI A DESTINAÇÃO DE RECURSOS NO VALOR DE R$200 MIL REAIS, PARA AQUISIÇÃO DE UMA AMBULÂNCIA DEVIDAMENTE EQUIPADA PARA O TRANSPORTE DE PACIENTES PARA CENTROS MÉDICOS ESPECIALIZADOS, DISTANTES DE NOSSA CIDADE E REGIÃO.</t>
   </si>
   <si>
     <t>6268</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6268/6268_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6268/6268_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL ANTÔNIO CARLOS MENDES THAME SUA INTERFERÊNCIA JUNTO AO MINISTÉRIO DA CIDADE, NO SENTIDO DE VIABILIZAR RECURSOS NO VALOR DE R$ 500.000,00 PARA SER UTILIZADO NO RECAPEAMENTO ASFÁLTICO DE RUAS E AVENIDAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6269</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6269/6269_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6269/6269_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: POR QUE ATÉ A PRESENTE DATA NÃO FORAM RECOLOCADOS OS CANOS DE ÁGUA RETIRADOS NA ESTRADA 6 QUANDO DA REALIZAÇÃO DAS OBRAS DO PROGRAMA MELHOR CAMINHO, DEIXANDO OS PEQUENOS PROPRIETÁRIOS RURAIS SEM O ABASTECIMENTO DE ÁGUA?</t>
   </si>
   <si>
     <t>6270</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6270/6270_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6270/6270_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: O QUE ESTÁ OCORRENDO COM AS OBRAS DE GALERIAS E ASFALTAMENTO DO PROLONGAMENTO DA ALAMEDA PADRE NÓBREGA, APÓS A PONTE DO PARQUE CALDEIRA, QUE DÁ ACESSO AOS BAIRROS GIULIANO, ELDORADO I E II, MONTE ALEGRE E ADJACÊNCIAS, PARADA HÁ MAIS DE TRÊS ANOS?</t>
   </si>
   <si>
     <t>6271</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6271/6271_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6271/6271_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: O QUE HOUVE COM O PROCESSO DO PROGRAMA MELHOR CAMINHO DA ESTRADA ADM 430, DENOMINADA IVO BORDINHON, APROVADO O CONVÊNIO EM 2013 E NÃO CONCLUÍDO ATÉ A PRESENTE DATA?</t>
   </si>
   <si>
     <t>6272</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6272/6272_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6272/6272_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: INFORMAR QUAIS PROGRAMAS FORAM REALIZADOS PELO CISAP &amp;#8211; CONSÓRCIO INTERMUNICIPAL DE SAÚDE DA ALTA PAULISTA AO NOSSO MUNICÍPIO, A FIM DE JUSTIFICAR A APLICAÇÃO DE R$ 400.000,00 (QUATROCENTOS MIL REAIS), OBJETO DA LEI MUNICIPAL Nº 3.619/14, CUJO PROJETO FOI APROVADO POR UNANIMIDADE POR ESTA CASA EM REGIME EM URGÊNCIA.</t>
   </si>
   <si>
     <t>6273</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6273/6273_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6273/6273_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A SEGUINTE INFORMAÇÃO: QUAL O ESTÁGIO EM QUE SE ENCONTRA A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEIS ÀS EMPRESAS NOS RAMOS DA INDÚSTRIA E COMÉRCIO, INTERESSADAS EM SE INSTALAREM EM NOSSO MUNICÍPIO?</t>
   </si>
   <si>
     <t>6274</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6274/6274_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6274/6274_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA DEPUTADA FEDERAL MARA GABRILLI QUE APRESENTE EMENDA AO ORÇAMENTO DA UNIÃO NO VALOR DE R$ 100 MIL PARA A INSTITUIÇÃO SOLIDÁRIA CARLOS MIRANDA PEGORARO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6275</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6275/6275_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6275/6275_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENADOR ALOYSIO NUNES QUE VIABILIZE RECURSO FINANCEIRO NO VALOR DE R$300 MIL DESTINADOS À REFORMA DO PRÉDIO ONDE FUNCIONA O PROJETO ASA.</t>
   </si>
   <si>
     <t>6276</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6276/6276_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6276/6276_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA DEPUTADA FEDERAL MARA GABRILLI QUE APRESENTE EMENDA AO ORÇAMENTO DA UNIÃO NO VALOR DE R$ 100 MIL PARA A REDE DE COMBATE AO CÂNCER DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6277</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6277/6277_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6277/6277_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENADOR JOSÉ ANÍBAL QUE DESTINE EMENDA À SANTA CASA LOCAL NO VALOR DE R$ 300 MIL PARA CUSTEIO.</t>
   </si>
   <si>
     <t>6278</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6278/6278_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6278/6278_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: 1 &amp;#8211; A PREFEITURA DE ADAMANTINA MANTÉM, DIRETA OU INDIRETAMENTE, QUALQUER VÍNCULO COM A EMPRESA REALSOFT SUPORTE EM INFORMÁTICA LTDA. ME.? 2 &amp;#8211; REFERIDA EMPRESA PRESTA ALGUM SERVIÇO AO PIBID? SE AFIRMATIVO, DESDE QUANDO E QUANTO RECEBE? COMO E NO QUE ATUA? QUANTOS E QUAIS SÃO OS EDUCADORES POR ELA DIRETAMENTE ATINGIDA? 3 &amp;#8211; EM HAVENDO QUALQUER CONTRATO OU ALGO SEMELHANTE ESTABELECIDO ENTRE A REALSOFT SUPORTE EM INFORMÁTICA E ESTA MUNICIPALIDADE, ENVIAR CÓPIA DO MESMO A ESTA CASA.</t>
   </si>
   <si>
     <t>6279</t>
   </si>
   <si>
     <t>Hélio José dos Santos, LUIZ CARLOS GALVÃO, ROBERTO HONÓRIO DE OLIVEIRA, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6279/6279_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6279/6279_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AS SEGUINTES INFORMAÇÕES: 1) O EXECUTIVO MUNICIPAL ESTARIA ADOTANDO PROVIDÊNCIAS NO SENTIDO DE ENCERRAR OU REDIRECIONAR AS ATIVIDADES DA EMDA? POR QUE RAZÃO? 2) QUAL A SITUAÇÃO DA EMDA PERANTE O TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO(TCE) EM RELAÇÃO ÀS CONTAS DE 2005, 2006, 2007, 2008, 2009, 2010, 2011, 2012, 2013, 2014 E 2015? HOUVE JULGAMENTO PELO TCE DAS CONTAS DOS REFERIDOS ANOS? EM CASO POSITIVO, DETALHAR O RESULTADO PROFERIDO (CONTAS JULGADAS REGULARES, REGULARES COM RESSALVA E IRREGULARES), SE JÁ HOUVE O TRÂNSITO EM JULGADO E A DATA DO TRÂNSITO EM JULGADO. ANEXAR DOCUMENTOS QUE COMPROVEM AS INFORMAÇÕES FORNECIDAS. 3) QUAIS ERAM OS AGENTES PÚBLICOS E/OU POLÍTICOS RESPONSÁVEIS PELAS RESPECTIVAS CONTAS, DETALHANDO CADA PERÍODO DE GESTÃO (DE 2005 A 2015)? ANEXAR DOCUMENTOS QUE COMPROVEM AS INFORMAÇÕES FORNECIDAS. 4) HOUVE AUTOS APARTADOS PARA APURAR EVENTUAIS IRREGULARIDADES PRATICADAS NO ÂMBITO DA EMDA DE 2005 A 2015? EM CASO POSITIVO, APONTAR O RESULTADO DOS JULGAMENTOS: SE JÁ HOUVE TRÂNSITO EM JULGADO, QUEM FOI CONSIDERADO RESPONSÁVEL POR EVENTUAL IRREGULARIDADE E QUAIS AS PENAS APLICADAS. ANEXAR DOCUMENTOS QUE COMPROVEM AS INFORMAÇÕES FORNECIDAS.</t>
   </si>
   <si>
     <t>6280</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6280/6280_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6280/6280_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AS SEGUINTES INFORMAÇÕES: 1) QUAL A PROPOSTA DA ADMINISTRAÇÃO MUNICIPAL PARA A SOLUÇÃO DESSE IMPASSE, OBJETIVANDO O INÍCIO DAS ATIVIDADES DA UPA? EXISTE ALGUMA ALTERNATIVA QUE POSSA SER IMPLEMENTADA PELO EXECUTIVO MUNICIPAL? 2) COMO SE DERAM AS TRATATIVAS ENTRE A ADMINISTRAÇÃO MUNICIPAL À ÉPOCA E O GOVERNO FEDERAL VISANDO A LIBERAÇÃO DOS RECURSOS FINANCEIROS PARA A INSTALAÇÃO DESSA UNIDADE DE PRONTO ATENDIMENTO EM ADAMANTINA? QUAIS SERIAM AS OBRIGAÇÕES DA MUNICIPALIDADE NA SUA MANUTENÇÃO? ANEXAR DOCUMENTOS QUE COMPROVEM AS INFORMAÇÕES FORNECIDAS. 3) HOUVE A DESIGNAÇÃO DE ALGUM PROFISSIONAL DA SAÚDE PARA OCUPAR EMPREGO EM COMISSÃO DE CHEFE DE DIVISÃO DE UPA NO PERÍODO DE 2011/2015? SE POSITIVO, QUEM FOI Á PESSOA DESIGNADA E QUAL O PERÍODO EM QUE TERIA EXERCIDO TAL FUNÇÃO? ANEXAR DOCUMENTOS QUE COMPROVEM AS INFORMAÇÕES FORNECIDAS.</t>
   </si>
   <si>
     <t>6281</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6281/6281_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6281/6281_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A SEGUINTE INFORMAÇÃO: 1) RELAÇÃO DETALHADA DE TODOS OS VALORES PAGOS AOS PROFESSORES DO CURSO DE MEDICINA, DO INÍCIO DO CURSO ATÉ O PRESENTE, DETALHANDO O NOME DO BENEFICIADO, A DATA DO PAGAMENTO E O VALOR PAGO, INDEPENDENTEMENTE DE TEREM SIDO REALIZADOS POR FOLHA DE PAGAMENTO, RECIBO DE PAGAMENTO AUTÔNOMO (RPA) OU QUALQUER OUTRA FORMA E DE O BENEFICIÁRIO PERTENCER OU NÃO AO QUADRO PERMANENTE DA AUTARQUIA. ANEXAR DOCUMENTOS QUE COMPROVEM AS INFORMAÇÕES FORNECIDAS.</t>
   </si>
   <si>
     <t>6282</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6282/6282_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6282/6282_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AS SEGUINTES INFORMAÇÕES: 1) HOUVE REGISTRO DE OCORRÊNCIA DE TROTES VIOLENTOS OU HUMILHANTES ENVOLVENDO ALUNOS DA FAI NESTE ANO DE 2016? SE SIM, QUE MEDIDAS FORAM ADOTADAS PELA DIREÇÃO DA FAI EM CUMPRIMENTO À REFERIDA LEI? ANEXAR DOCUMENTOS QUE COMPROVEM AS INFORMAÇÕES FORNECIDAS. 2) EM RELAÇÃO À ALUNA DO CURSO DE PEDAGOGIA E AO ALUNO DE ENGENHARIA AMBIENTAL QUE FORAM VÍTIMAS DE TROTE VIOLENTO EM 2015, HOUVE IDENTIFICAÇÃO DOS RESPONSÁVEIS PELO TROTE? EM CASO POSITIVO, QUEM SÃO ELES? A DIREÇÃO DA FAI ADOTOU ALGUMA PROVIDÊNCIA CONTRA OS AUTORES DO TROTE? AS VÍTIMAS DA VIOLÊNCIA CONTINUAM ESTUDANDO NA FAI? ANEXAR DOCUMENTOS QUE COMPROVEM AS INFORMAÇÕES FORNECIDAS.</t>
   </si>
   <si>
     <t>6283</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6283/6283_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6283/6283_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SR. SAMIR PERMONIAN, PREFEITO DE PARAPUÃ E PRESIDENTE DA AMNAP, SOLICITANDO QUE SEJA AGENDADA UMA AUDIÊNCIA COM O SR. RICARDO BARROS, MINISTRO DE ESTADO DA SAÚDE, CONTANDO COM O APOIO DOS DEPUTADOS ESTADUAIS E FEDERAIS QUE ATUAM NA REGIÃO DA NOVA ALTA PAULISTA, OBJETIVANDO ESTUDAR A SITUAÇÃO DAS UPAS - UNIDADES DE PRONTO ATENDIMENTO EM NOSSA REGIÃO.</t>
   </si>
   <si>
     <t>6284</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6284/6284_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6284/6284_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL EVANDRO GUSSI SUA INTERFERÊNCIA JUNTO AO SECRETÁRIO ESTADUAL DE AGRICULTURA E ABASTECIMENTO, VISANDO A DESTINAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 350 MIL REAIS PARA AQUISIÇÃO DE UM TRATOR EQUIPADO PARA NOSSA PATRULHA AGRÍCOLA.</t>
   </si>
   <si>
     <t>6285</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6285/6285_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6285/6285_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À SECRETÁRIA ESTADUAL DO MEIO AMBIENTE, PATRÍCIA FAGA IGLECIAS LEMOS, OBJETIVANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS À NOSSA PREFEITURA PARA AQUISIÇÃO DE 02 (DOIS) CAMINHÕES DEVIDAMENTE EQUIPADOS PARA A COLETA DE LIXO DOMICILIAR.</t>
   </si>
   <si>
     <t>6286</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6286/6286_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6286/6286_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ, SOLICITANDO SUA INTERFERÊNCIA JUNTO À SECRETARIA ESTADUAL DE ESPORTES, LAZER E JUVENTUDE, OBJETIVANDO A DESTINAÇÃO DE UMA ACADEMIA AO AR LIVRE PARA SER INSTALADA NA ÁREA DE LAZER DO PARQUE ITAMARATI.</t>
   </si>
   <si>
     <t>6287</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6287/6287_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6287/6287_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ, SOLICITANDO SUA INTERFERÊNCIA JUNTO À SECRETARIA ESTADUAL DE ESPORTES, LAZER E JUVENTUDE, OBJETIVANDO A DESTINAÇÃO DE UMA ACADEMIA AO AR LIVRE PARA SER INSTALADA NA ÁREA DE LAZER DO PARQUE DO SOL.</t>
   </si>
   <si>
     <t>6288</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6288/6288_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6288/6288_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL JOOJI HATO, SOLICITANDO SUA INTERFERÊNCIA JUNTO AO GOVERNADOR DO ESTADO, OBJETIVANDO A DESTINAÇÃO DE RECURSOS FINANCEIROS PARA SER UTILIZADO NA REFORMA E AMPLIAÇÃO DA ÁREA DE DESCANSO FEMININO DO ASILO SÃO VICENTE DE PAULA.</t>
   </si>
   <si>
     <t>6289</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6289/6289_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6289/6289_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ SUA INTERFERÊNCIA JUNTO À SECRETARIA ESTADUAL DE ESPORTES, LAZER E JUVENTUDE, OBJETIVANDO A DESTINAÇÃO DE UMA ACADEMIA AO AR LIVRE PARA SER INSTALADA NA ÁREA DE LAZER DO CONJUNTO RESIDENCIAL ELDORADO II.</t>
   </si>
   <si>
     <t>6290</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6290/6290_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6290/6290_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL MAURO BRAGATO VIABILIZAR EMENDA AO NOSSO MUNICÍPIO NO PRÓXIMO ORÇAMENTO DO ESTADO NO VALOR DE R$ 200 MIL REAIS PARA SEREM ALOCADOS EM OBRAS DE REFORMA E AMPLIAÇÃO DO CENTRO COMUNITÁRIO DO JARDIM PAULISTA, VILA NILZA, SAN FERNANDO E ADJACÊNCIAS.</t>
   </si>
   <si>
     <t>6291</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6291/6291_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6291/6291_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL MAURO BRAGATO SUA INTERFERÊNCIA JUNTO AO SECRETÁRIO ESTADUAL DE LOGÍSTICA E TRANSPORTES ALBERTO JOSÉ MACEDO FILHO, VISANDO, EM CARÁTER EMERGENCIAL, O ASFALTAMENTO DA ESTRADA VICINAL DE NOSSO MUNICÍPIO, DA RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS AO TREVO DA VICINAL MOYSÉS JUSTINO DA SILVA, QUE LIGA OS MUNICÍPIOS DE LUCÉLIA E MARIÁPOLIS, APROXIMADAMENTE 2,5 KM.</t>
   </si>
   <si>
     <t>6292</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6292/6292_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6292/6292_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO FEDERAL JORGE TADEU MUDALEN, VISANDO À LIBERAÇÃO DE UM ÔNIBUS OU MICROÔNIBUS PARA USO EXCLUSIVO DA SECRETARIA DE ESPORTES DO MUNICÍPIO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6293</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6293/6293_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6293/6293_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL MAURO BRAGATO, QUE ELABORE PROJETO DE LEI VISANDO DECLARAR DE UTILIDADE PÚBLICA ESTADUAL A ASSOCIAÇÃO DOS RENAIS CRÔNICOS DE ADAMANTINA - (ARCA).</t>
   </si>
   <si>
     <t>6331</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6331/6331_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6331/6331_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM SEJA ENCAMINHADO OFÍCIO AO MINISTÉRIO DA EDUCAÇÃO &amp;#8211; MEC, NO SENTIDO DE SOLICITAR O AUMENTO DE VAGAS DO FIES PARA O CURSO DE MEDICINA DAS FACULDADES ADAMANTINENSES INTEGRADAS &amp;#8211; FAI.</t>
   </si>
   <si>
     <t>6332</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6332/6332_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6332/6332_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO SOCIAL, DR. ANTÔNIO FLORIANO PEREIRA PESARO, A DESTINAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 300 MIL REAIS PARA REFORMA DO PRÉDIO MUNICIPAL ONDE FUNCIONA O PROJETO ASA.</t>
   </si>
   <si>
     <t>6333</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6333/6333_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6333/6333_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DIRETOR REGIONAL DO DER DE PRESIDENTE PRUDENTE, DR. JOÃO AUGUSTO RIBEIRO, QUE SEJA VIABILIZADA, COM URGÊNCIA, UMA ADEQUADA OPERAÇÃO TAPA-BURACOS NO TRECHO AS CIDADES ADAMANTINA E LUCÉLIA.</t>
   </si>
   <si>
     <t>6334</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6334/6334_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6334/6334_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO GOVERNADOR GERALDO ALCKMIN FILHO A DESTINAÇÃO DE RECURSO FINANCEIRO NO VALOR DE R$ 70 MIL PARA AQUISIÇÃO DE UNIFORME E INSTRUMENTOS A SEREM UTILIZADOS PELA BANDA MARCIAL DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6335</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6335/6335_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6335/6335_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENADOR ALOYSIO NUNES FERREIRA A DESTINAÇÃO DE RECURSO FINANCEIRO NO VALOR DE R$ 500 MIL PARA REFORMA NA GALERIA EXISTENTE NO CÓRREGO CALDEIRA.</t>
   </si>
   <si>
     <t>6336</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6336/6336_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6336/6336_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DE PLANEJAMENTO E GESTÃO, DR. MARCOS ANTÔNIO MONTEIRO, A DESTINAÇÃO DE RECURSO FINANCEIRO NO VALOR DE R$ 130 MIL, PARA REFORMA E PINTURA GERAL NO VELÓRIO MUNICIPAL DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6337</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6337/6337_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6337/6337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL DAVI ZAIA QUE VIABILIZE EMENDA DESTINANDO RECURSO FINANCEIRO NO VALOR DE R$ 150 MIL, A SER UTILIZADO EM RECAPEAMENTO ASFÁLTICO NO PARQUE DOS LAGOS, RUA ANTÔNIO TOTE MALHEIROS.</t>
   </si>
   <si>
     <t>6338</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6338/6338_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6338/6338_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS SUA INTERCESSÃO JUNTO AO DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO DE SÃO PAULO, OBJETIVANDO A LIBERAÇÃO DE R$300 MIL REAIS A SEREM ALOCADOS EM OBRAS DE INFRAESTRUTURA URBANA.</t>
   </si>
   <si>
     <t>6339</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6339/6339_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6339/6339_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS SUA INTERFERÊNCIA JUNTO AO GOVERNADOR DO ESTADO, VISANDO À DESTINAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$150 MIL REAIS, A FIM DE AJUDAR NO PROGRAMA DESENVOLVIDO EM NOSSO MUNICÍPIO QUE VISA REFORMAR E CONSTRUIR RESIDÊNCIAS PARA AQUELAS PESSOAS EXTREMAMENTE CARENTES QUE VIVEM EM CASAS DE RISCOS, PRINCIPALMENTE IDOSOS, QUE NÃO SE ENQUADRAM EM NENHUM PROGRAMA HABITACIONAL.</t>
   </si>
   <si>
     <t>6340</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6340/6340_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6340/6340_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. MILTON MONTI, DEPUTADO FEDERAL, SUA INTERFERÊNCIA JUNTO AO DR. RICARDO BARROS, EXCELENTÍSSIMO MINISTRO DE ESTADO DA SAÚDE, OBJETIVANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS PARA INVESTIMENTO NA AMPLIAÇÃO DOS LEITOS NA UTI DA SANTA CASA DE MISERICÓRDIA DE ADAMANTINA, PASSANDO DOS ATUAIS 05 (CINCO) LEITOS PARA 10 (DEZ) LEITOS.</t>
   </si>
   <si>
     <t>6341</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6341/6341_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6341/6341_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL EVANDRO GUSSI SUA INTERFERÊNCIA JUNTO AO MINISTÉRIO DAS CIDADES, OBJETIVANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$100 MIL REAIS, PARA SEREM ALOCADOS NA REFORMA DO CENTRO COMUNITÁRIO DO BAIRRO RURAL DA LAGOA SECA.</t>
   </si>
   <si>
     <t>6342</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6342/6342_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6342/6342_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ SUA INTERFERÊNCIA JUNTO AO GOVERNADOR GERALDO ALCKMIN, OBJETIVANDO A LIBERAÇÃO DE R$ 200 MIL REAIS A SEREM ALOCADOS NA CONSTRUÇÃO DE UMA QUADRA POLIESPORTIVA NO CENTRO DE CONVIVÊNCIA DOS IDOSOS DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6343</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6343/6343_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6343/6343_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS SUA INTERFERÊNCIA JUNTO AO SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO SOCIAL, OBJETIVANDO DESTINAR RECURSOS FINANCEIROS NO VALOR DE R$ 200 MIL REAIS PARA A CONSTRUÇÃO DE CENTRO COMUNITÁRIO NA VILA JAMIL DE LIMA.</t>
   </si>
   <si>
     <t>6344</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6344/6344_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6344/6344_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO DEPUTADO ESTADUAL ED THOMAS SUA INTERFERÊNCIA JUNTO AO GOVERNADOR DO ESTADO VISANDO A DESTINAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$300 MIL PARA SEREM ALOCADOS EM OBRAS DE RECAPEAMENTO ASFÁLTICO, MAIS PRECISAMENTE NO PROLONGAMENTO DA AV. RIO BRANCO ATÉ A ÁREA DE LAZER DO BAIRRO JARDIM ADAMANTINA.</t>
   </si>
   <si>
     <t>6345</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6345/6345_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6345/6345_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A SEGUINTE INFORMAÇÃO: - COMO ANDAM OS PROCEDIMENTOS REFERENTES AO CONTRATO 187/2014, OBJETO DO CONTRATO DE EMPRESA ESPECIALIZADA EM RECAPEAMENTO ASFÁLTICO EM VIAS PÚBLICAS?</t>
   </si>
   <si>
     <t>6346</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6346/6346_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6346/6346_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR MÁRCIO ALVINO, DEPUTADO FEDERAL, SUA INTERCESSÃO JUNTO À BANCADA PAULISTA DO PARTIDO DA REPÚBLICA NA CÂMARA DOS DEPUTADOS, QUE SEJA ESTUDADA A POSSIBILIDADE DA INCLUSÃO DE UMA EMENDA AO ORÇAMENTO DA UNIÃO PARA O ANO DE 2017, OBJETIVANDO A LIBERAÇÃO DE R$ 1.000.000,00 (HUM MILHÃO DE REAIS) JUNTO AO MINISTÉRIO DAS CIDADES, RECURSOS FINANCEIROS ESSES NECESSÁRIOS PARA VIABILIZAR O INÍCIO DAS OBRAS DE RECUPERAÇÃO, REURBANIZAÇÃO E REVITALIZAÇÃO DO PARQUE DOS PIONEIROS.</t>
   </si>
   <si>
     <t>6347</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6347/6347_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6347/6347_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR RICARDO MADALENA, DEPUTADO ESTADUAL, SUA INTERCESSÃO JUNTO AO DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO, OBJETIVANDO A LIBERAÇÃO DE R$200 MIL A SEREM ALOCADOS EM OBRAS DE INFRAESTRUTURA URBANA (RECAPEAMENTO ASFÁLTICO E/OU PAVIMENTAÇÃO ASFÁLTICA) PARA O MUNICÍPIO DE ADAMANTINA OU A INCLUSÃO DE UMA EMENDA AO ORÇAMENTO DO ESTADO PARA O ANO DE 2017 NO MESMO VALOR E COM A MESMA FINALIDADE.</t>
   </si>
   <si>
     <t>6387</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6387/6387_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6387/6387_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO GOVERNADOR GERALDO ALCKMIN INTERFERÊNCIA E APOIO NO FECOP, VISANDO A DESTINAÇÃO DE UMA PÁ CARREGADEIRA 12D TURBO, IMPRESCINDÍVEL PARA A REALIZAÇÃO DE OBRAS DE INFRAESTRUTURA NAS ÁREAS RURAL (COM 510 KM) E URBANA.</t>
   </si>
   <si>
     <t>6388</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6388/6388_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6388/6388_texto_integral.pdf</t>
   </si>
   <si>
     <t>6389</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6389/6389_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6389/6389_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DA CULTURA, DR. MARCELO MATTOS ARAÚJO, INTERFERÊNCIA E APOIO OBJETIVANDO-SE A DESTINAÇÃO DE UM NOVO ACERVO DE OBRAS PARA A BIBLIOTECA PÚBLICA CÔNEGO JOÃO BAPTISTA DE AQUINO, DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6390</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6390/6390_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6390/6390_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL JOOJI HATO SUA INTERFERÊNCIA JUNTO AO GOVERNO DO ESTADO, NO SENTIDO DE DESTINAR RECURSOS FINANCEIROS PARA SER REPASSADO AO LAR DOS VELHOS DE ADAMANTINA PARA COMPRA DE UM VEÍCULO PARA O TRANSPORTE DE IDOSOS.</t>
   </si>
   <si>
     <t>6391</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6391/6391_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6391/6391_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL EVANDRO GUSSI SUA INTERFERÊNCIA JUNTO AO GOVERNO FEDERAL, OBJETIVANDO A DESTINAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 400 MIL, A SEREM UTILIZADOS NA CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO NO PARQUE ITAMARATI.</t>
   </si>
   <si>
     <t>6392</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6392/6392_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6392/6392_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ SUA INTERFERÊNCIA JUNTO AO GOVERNO DO ESTADO, VISANDO À DESTINAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 200 MIL, PARA SER UTILIZADO NA AQUISIÇÃO DE UMA UTI MÓVEL DEVIDAMENTE EQUIPADA PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6393</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6393/6393_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6393/6393_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL EVANDRO GUSSI SUA INTERFERÊNCIA JUNTO AO GOVERNO DO ESTADO, VISANDO À DESTINAÇÃO DE RECURSOS FINANCEIROS AO NOSSO MUNICÍPIO NO VALOR DE R$ 200 MIL, PARA SER UTILIZADO NA AQUISIÇÃO DE UMA AMBULÂNCIA DEVIDAMENTE EQUIPADA PARA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6394</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6394/6394_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6394/6394_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN SUA INTERFERÊNCIA JUNTO AO GOVERNADOR FEDERAL, OBJETIVANDO A LIBERAÇÃO DE R$ 200 MIL REAIS A SEREM ALOCADOS NA CONSTRUÇÃO DE UMA QUADRA COBERTA NO IAMA.</t>
   </si>
   <si>
     <t>6395</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6395/6395_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6395/6395_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL MAURO BRAGATO SUA INTERFERÊNCIA JUNTO AO GOVERNADOR DO ESTADO DE SÃO PAULO GERALDO ALCKMIN, OBJETIVANDO A LIBERAÇÃO DE R$ 200 MIL REAIS A SEREM ALOCADOS NA CONSTRUÇÃO DE UMA QUADRA COBERTA NO IAMA.</t>
   </si>
   <si>
     <t>6396</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6396/6396_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6396/6396_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN A APRESENTAÇÃO DE EMENDA NO ORÇAMENTO DA UNIÃO PARA O EXERCÍCIO DE 2017 NO VALOR DE R$ 1.500.000,00 VISANDO DAR INÍCIO ÀS OBRAS DE RECUPERAÇÃO E REURBANIZAÇÃO DO PARQUE DOS PIONEIROS.</t>
   </si>
   <si>
     <t>6397</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6397/6397_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6397/6397_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES SOBRE VÁRIOS PROBLEMAS DO PARQUE RESIDENCIAL GIULIANO, QUE SE PROLONGAM HÁ MAIS DE 2 ANOS.</t>
   </si>
   <si>
     <t>6398</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6398/6398_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6398/6398_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ESTEVAM GALVÃO A DESTINAÇÃO DE UMA ACADEMIA AO AR LIVRE PARA SER INSTALADA NO BAIRRO VILA CICMA.</t>
   </si>
   <si>
     <t>6399</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6399/6399_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6399/6399_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL VAZ DE LIMA A ELABORAÇÃO DE EMENDA PARLAMENTAR NO VALOR DE R$ 100 MIL A FAVOR DO LAR DOS VELHOS DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6400</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6400/6400_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6400/6400_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ORLANDO MORANDO A ELABORAÇÃO DE EMENDA PARLAMENTAR NO VALOR DE R$ 50 MIL QUE SERÁ DESTINADO AO IAMA, PARA REFORMA DE UMA SALA DE APOIO ÀS FAMÍLIAS DAS CRIANÇAS LÁ ASSISTIDAS.</t>
   </si>
   <si>
     <t>6401</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6401/6401_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6401/6401_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN A LIBERAÇÃO DE RECURSOS FINANCEIROS DE R$ 500 MIL, PARA RECAPEAMENTO ASFÁLTICO EM BAIRROS PERIFÉRICOS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6402</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6402/6402_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6402/6402_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL SÉRGIO REIS SUA INTERFERÊNCIA JUNTO AO MINISTÉRIO DA CIDADE, VISANDO À LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 500 MIL REAIS PARA SEREM ALOCADOS EM BAIRROS PERIFÉRICOS DE NOSSA CIDADE PARA A CONSTRUÇÃO DE GUIAS, SARJETAS, GALERIAS E ASFALTO.</t>
   </si>
   <si>
     <t>6403</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6403/6403_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6403/6403_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL ED THOMAS AGENDAR EMENDA NO ORÇAMENTO DO ESTADO PARA O EXERCÍCIO DE 2017 NO VALOR DE R$ 300.000,00 À SANTA CASA DE MISERICÓRDIA DE ADAMANTINA, PARA AMPLIAÇÃO DA UTI.</t>
   </si>
   <si>
     <t>6404</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6404/6404_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6404/6404_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL PAULO FREIRE SUA INTERFERÊNCIA JUNTO AO MINISTÉRIO COMPETENTE, OBJETIVANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS AO NOSSO MUNICÍPIO NO VALOR DE R$ 80.000,00 PARA SEREM REPASSADAS PARA A INSTITUIÇÃO SOLIDÁRIA CARLOS PEGORARO, CRECHE ESCOLA DA CASA DOS GAROTOS, PARA REFORMA E COMPRA DE EQUIPAMENTOS DE SUA LAVANDERIA.</t>
   </si>
   <si>
     <t>6405</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6405/6405_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6405/6405_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS SUA INTERFERÊNCIA JUNTO AO GOVERNADOR GERALDO ALCKMIN, OBJETIVANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$50.000,00, QUE SERÃO REPASSADOS À CLÍNICA DE REPOUSO NOSSO LAR DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6406</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6406/6406_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6406/6406_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO E AO DR. FLORIANO PESARO, SECRETÁRIO DE ESTADO DE DESENVOLVIMENTO SOCIAL, A LIBERAÇÃO DE RECURSOS FINANCEIROS PARA A CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO NO BAIRRO PARQUE ITAMARATI.</t>
   </si>
   <si>
     <t>6407</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6407/6407_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6407/6407_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO SENHOR MAURO BRAGATO, DEPUTADO ESTADUAL, A INTERCESSÃO DO MESMO JUNTO AO DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO, OBJETIVANDO A LIBERAÇÃO DE R$500 MIL A SEREM ALOCADOS EM OBRAS DE INFRAESTRUTURA URBANA (RECAPEAMENTO ASFÁLTICO E/OU PAVIMENTAÇÃO ASFÁLTICA) PARA O MUNICÍPIO DE ADAMANTINA OU A INCLUSÃO DE UMA EMENDA AO ORÇAMENTO DO ESTADO PARA O ANO DE 2017, NO MESMO VALOR E COM A MESMA FINALIDADE.  </t>
   </si>
   <si>
     <t>6408</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6408/6408_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6408/6408_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM INTERFERÊNCIA DOS SENADORES PAULISTAS JOSÉ ANÍBAL E ALOYSIO NUNES VISANDO A DESTINAÇÃO DE RECURSO FINANCEIRO NO VALOR DE R$ 1 MILHÃO PARA A SANTA CASA DE ADAMANTINA, NAS ÁREAS DE EQUIPAMENTOS, REFORMA E CUSTEIO.</t>
   </si>
   <si>
     <t>6431</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6431/6431_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6431/6431_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO JOÃO CARAMEZ DESTINAR R$ 80 MIL REAIS PARA AQUISIÇÃO DE DUAS ACADEMIAS AO AR LIVRE, A SEREM INSTALADAS NO PARQUE ELDORADO I E PARQUE DO SOL.</t>
   </si>
   <si>
     <t>6432</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6432/6432_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6432/6432_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA DEPUTADA MARA GABRILLI, A APRESENTAÇÃO DE EMENDA NO VALOR DE R$ 120 MIL DESTINADA À AQUISIÇÃO DE TRÊS ACADEMIAS AO AR LIVRE A SEREM IMPLANTADAS NO JARDIM BRASIL, CONJUNTO HABITACIONAL MÁRIO COVAS E PARQUE ELDORADO II.</t>
   </si>
   <si>
     <t>6433</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6433/6433_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6433/6433_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO DA EDUCAÇÃO, DR. JOSÉ RENATO NALINI, QUE O ESTADO DESTINE DOIS ÔNIBUS PARA O TRANSPORTE DE ALUNOS DE NOSSA ÁREA URBANA, ONDE ESTUDAM MAIS DE 5.000 DISCENTES, NOS ENSINOS FUNDAMENTAL E MÉDIO, EM SEIS UES: TRÊS ESTADUAIS (HELEN KELLER, FLEURIDES C. MENECHINO E DURVALINO LUIZ GRION); TRÊS MUNICIPAIS (NAVARRO DE ANDRADE, EURICO LEITE DE MORAES E TERUYO KIKUTA).</t>
   </si>
   <si>
     <t>6434</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6434/6434_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6434/6434_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO MINISTRO DA EDUCAÇÃO, DR. JOSÉ MENDONÇA BEZERRA FILHO, A DESTINAÇÃO PELO GOVERNO FEDERAL DE DOIS ÔNIBUS PARA O TRANSPORTE DE ALUNOS DA ZONA RURAL, ENSINOS FUNDAMENTAL E MÉDIO, ESCOLAS MUNICIPAIS E ESTADUAIS.</t>
   </si>
   <si>
     <t>6435</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6435/6435_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6435/6435_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO PRESIDENTE DA FDE QUE DESTINE TRÊS ACERVOS DE OBRAS PARADIDÁTICAS (PROSA E POESIA), A SEREM UTILIZADAS PELOS ALUNOS DA REDE ESTADUAL DE ENSINO, CONFORME OS DADOS SEGUINTES: - UE FLEURIDES CAVALLINI MENECHINO: 700 ALUNOS, ENSINO FUNDAMENTAL E MÉDIO; - UE HELEN KELLER (2.492 ALUNOS, ENSINO FUNDAMENTAL E MÉDIO); - UE DURVALINO GRION (580 ALUNOS, ENSINO FUNDAMENTAL E MÉDIO).</t>
   </si>
   <si>
     <t>6436</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6436/6436_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6436/6436_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO DA EDUCAÇÃO, DR. JOSÉ RENATO NALINI, A DESTINAÇÃO DE UM LOTE DE ALIMENTOS PARA REFORÇO DA MERENDA ESCOLAR DE ADAMANTINA, SERVIDA REGULARMENTE A 6.551 ALUNOS DAS ESCOLAS MUNICIPAIS E ESTADUAIS DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6437</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6437/6437_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6437/6437_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DA SAÚDE, DR. DAVID EVERSON UIP, QUE SEJA VIABILIZADO RECURSO NO VALOR DE ATÉ R$ 200 MIL, DESTINADOS À REALIZAÇÃO DE UM MUTIRÃO DE EXAMES DE TOMOGRAFIA, CUJA DEMANDA NÃO É ATENDIDA HÁ MAIS DE ANO.</t>
   </si>
   <si>
     <t>6438</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6438/6438_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6438/6438_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL VAZ DE LIMA QUE VIABILIZE UMA ACADEMIA AO AR LIVRE PARA O CONJUNTO HABITACIONAL DAS PALMEIRAS E OUTRA PARA O CONJUNTO HABITACIONAL DAS ACÁCIAS.</t>
   </si>
   <si>
     <t>6439</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6439/6439_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6439/6439_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA SENADORA MARTA SUPLICY QUE VIABILIZE RECURSO FINANCEIRO NO VALOR DE R$ 300 MIL REAIS DESTINADO A CUSTEIO DA SANTA CASA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6440</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6440/6440_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6440/6440_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL ED THOMAS QUE VIABILIZE EMENDA PARLAMENTAR DESTINANDO RECURSOS FINANCEIROS NO VALOR DE R$ 300 MIL REAIS PARA A SANTA CASA DE ADAMANTINA NAS ÁREAS DE EQUIPAMENTOS, REFORMA E CUSTEIO.</t>
   </si>
   <si>
     <t>6441</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6441/6441_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6441/6441_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS A LIBERAÇÃO DE RECURSOS FINANCEIROS AO NOSSO MUNICÍPIO NO VALOR DE R$ 50 MIL QUE SERÃO REPASSADOS À CRERES.</t>
   </si>
   <si>
     <t>6442</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6442/6442_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6442/6442_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL ED THOMAS APRESENTAR EMENDA NO ORÇAMENTO DO ESTADO PARA O EXERCÍCIO DE 2016 NO VALOR DE R$ 200 MIL, PARA SER UTILIZADO EM OBRAS DE REFORMA COMPLETA DO CENTRO COMUNITÁRIO DO CONJUNTO HABITACIONAL AZALÉIA.</t>
   </si>
   <si>
     <t>6443</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6443/6443_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6443/6443_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL FRANCISCO EVERARDO OLIVEIRA SILVA A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 50 MIL QUE SERÃO REPASSADOS À CRERES DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6444</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6444/6444_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6444/6444_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL JORGE TADEU MUDALEN, AGENDAR EMENDA NO PRÓXIMO ORÇAMENTO DA UNIÃO EM FAVOR DA APAE DE ADAMANTINA NO VALOR DE R$ 200 MIL REAIS, PARA AQUISIÇÃO DE UM MICRO-ÔNIBUS DEVIDAMENTE EQUIPADO.</t>
   </si>
   <si>
     <t>6445</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6445/6445_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6445/6445_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ, SUA INTERFERÊNCIA JUNTO À SECRETARIA ESTADUAL DE ESPORTES, LAZER E JUVENTUDE, OBJETIVANDO A DESTINAÇÃO DE UMA ACADEMIA AO AR LIVRE PARA SER INSTALADA NA ÁREA DE LAZER DO PARQUE ITAMARATI.</t>
   </si>
   <si>
     <t>6446</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6446/6446_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6446/6446_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL EVANDRO GUSSI, AGENDAR EMENDA PARA O PRÓXIMO ORÇAMENTO DA UNIÃO NO VALOR DE R$ 200 MIL REAIS, PARA SER UTILIZADO NA COMPRA DE TRATOR E OUTROS EQUIPAMENTOS AGRÍCOLAS, A FIM DE APARELHAR NOSSA PATRULHA AGRÍCOLA.</t>
   </si>
   <si>
     <t>6447</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6447/6447_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6447/6447_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL MENDES THAME, AGENDAR EMENDA PARA O PRÓXIMO ORÇAMENTO DA UNIÃO NO VALOR DE R$ 200.000,00, A SEREM REPASSADOS À SANTA CASA DE MISERICÓRDIA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6448</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6448/6448_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6448/6448_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ESTEVAM GALVÃO A DESTINAÇÃO DE UMA ACADEMIA AO AR LIVRE PARA SER INSTALADA NA ÁREA DE LAZER DO CONJUNTO HABITACIONAL MÁRIO COVAS.</t>
   </si>
   <si>
     <t>6449</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6449/6449_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6449/6449_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: - COMO SE ENCONTRA O PROJETO DE REFORMA DO CENTRO COMUNITÁRIO DO JARDIM DAS ACÁCIAS, PROCESSO SH 917/5/2012? - QUANTAS PARCELAS JÁ FORAM RECEBIDAS? - EM NÃO TENDO RECEBIDO, O QUE FALTA PARA O RECEBIMENTO E ENCERRAMENTO E DA PARCELA? - INFORMAR TODOS OS MOTIVOS DETALHADAMENTE.</t>
   </si>
   <si>
     <t>6450</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6450/6450_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6450/6450_texto_integral.pdf</t>
   </si>
   <si>
     <t>6451</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6451/6451_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6451/6451_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL JOSÉ ZICO PRADO INCLUIR NOSSO MUNICÍPIO NA LINHA DE CRÉDITO PARA MANUTENÇÃO DE EQUIPAMENTOS AGRÍCOLAS ATRAVÉS DE LINHA DE CRÉDITO DO FEAP &amp;#8211; FUNDO DE EXPANSÃO DO AGRONEGÓCIO PAULISTA.</t>
   </si>
   <si>
     <t>6452</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6452/6452_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6452/6452_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA OFICIADO O DR. FAUSTO PINATO, DEPUTADO FEDERAL, QUE ESTUDE A POSSIBILIDADE DA LIBERAÇÃO DE RECURSOS EXTRA-ORÇAMENTÁRIOS, OBJETIVANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS PARA AQUISIÇÃO DE UMA ESCAVADEIRA HIDRÁULICA 315 DL, QUE SERÁ UTILIZADO NA CONSERVAÇÃO DA NOSSA EXTENSA MALHA DE ESTRADAS RURAIS NÃO PAVIMENTADAS.</t>
   </si>
   <si>
     <t>6453</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6453/6453_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6453/6453_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. FAUSTO PINATO, DEPUTADO FEDERAL, QUE INTERCEDA JUNTO AO DR. LEONARDO CARNEIRO MONTEIRO PICCIANI, MINISTRO DE ESTADO DO ESPORTE, OBJETIVANDO ANALISAR A POSSIBILIDADE DA LIBERAÇÃO DE RECURSOS FINANCEIROS VISANDO À CONSTRUÇÃO DE UM GINÁSIO POLIESPORTIVO - MODELO I, NA ÁREA ONDE ESTÁ LOCALIZADO O &amp;#8220;CAMPO DO MARROCO&amp;#8221;, NA VILA JOAQUINA.</t>
   </si>
   <si>
     <t>6491</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6491/6491_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6491/6491_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL JOÃO CARAMEZ A DESTINAÇÃO DE RECURSO FINANCEIRO NO VALOR DE R$ 180.000,00 PARA AQUISIÇÃO DOS SEGUINTES EQUIPAMENTOS A SEREM UTILIZADOS PELA SANTA CASA LOCAL: 1- 01 INCUBADORA DE TRANSPORTE; 2 &amp;#8211; 01 MONITOR CARDIOTOCÓGRAFO FETAL; 3 &amp;#8211; 01 MONITOR CARDIOVERSOR/DESFIBRILADOR BIFÁSICO.</t>
   </si>
   <si>
     <t>6492</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6492/6492_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6492/6492_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: 1 &amp;#8211; QUE AÇÕES ESTÃO SENDO DESENVOLVIDAS PARA A RECUPERAÇÃO DO SELO VERDE-AZUL? MENCIONAR LOCAIS, PESSOAL ENVOLVIDO E PRAZO DE TÉRMINO. 2 &amp;#8211; EM QUE ÁREAS O MUNICÍPIO DEIXOU DE PONTUAR OU PONTUOU MINIMAMENTE NA ÚLTIMA AVALIAÇÃO REALIZADA PELA SECRETARIA ESTADUAL DO MEIO AMBIENTE? 3 &amp;#8211; QUANDO ACONTECERÁ A AVALIAÇÃO REFERENTE AO SELO VERDE-AZUL 2016? 4 &amp;#8211; POR QUE A VALA DESTINADA A ATERRO SANITÁRIO ABERTA NAS PROXIMIDADES DA USINA DE LIXO, EM ABRIL E MAIO ÚLTIMOS, NÃO FORAM APROVADAS PELA CETESB? MENCIONAR OBJEÇÕES TÉCNICAS E EXISTÊNCIA OU NÃO DE REPAROS NECESSÁRIOS. 5 &amp;#8211; QUE MEDIDAS O MUNICÍPIO ESTÁ ADOTANDO PARA EVITAR A DENDROCLASTIA E OS DENDROCLASTRAS? ESTÁ PROGRAMADA RECICLAGEM PARA CAPACITAÇÃO E APLICAÇÃO DE PENALIDADES A PODADORES QUE TRANSGRIDEM A LEGISLAÇÃO?</t>
   </si>
   <si>
     <t>6493</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6493/6493_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6493/6493_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL FERNANDO CAPEZ, A DESTINAÇÃO DE UM CAMINHÃO COMPACTADOR DE LIXO PARA NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6494</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6494/6494_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6494/6494_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL ALDO DEMARQUE INTERFERÊNCIA NA SECRETARIA ESTADUAL DA SAÚDE, VISANDO À DESTINAÇÃO DE RECURSO FINANCEIRO NO VALOR DE R$ 120 MIL REAIS PARA AQUISIÇÃO DE MEDICAMENTOS BÁSICOS A SEREM DISTRIBUÍDOS PELA FARMÁCIA MUNICIPAL EXISTENTE NO CENTRO DE SAÚDE &amp;#8220;CLÓVIS MARINHO&amp;#8221;.</t>
   </si>
   <si>
     <t>6495</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6495/6495_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6495/6495_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL EVANDRO GUSSI A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 200 MIL REAIS PARA SEREM ALOCADOS NA COMPRA DE UM ÔNIBUS COM CAPACIDADE DE TRANSPORTAR 36 PASSAGEIROS DEVIDAMENTE EQUIPADO COM AR CONDICIONADO E ELEVADOR, PARA PESSOAS PORTADORAS DE DEFICIÊNCIA, A SER UTILIZADO NO TRANSPORTE DE PACIENTES PARA OUTROS CENTROS MÉDICOS DISTANTES DE NOSSA CIDADE COMO TUPÃ, MARÍLIA, BARRETOS E JAÚ.</t>
   </si>
   <si>
     <t>6496</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6496/6496_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6496/6496_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ESTEVAM GALVÃO, SUA INTERFERÊNCIA JUNTO AO GOVERNADOR DO ESTADO DE SÃO PAULO GERALDO ALCKMIN, OBJETIVANDO A LIBERAÇÃO DE R$ 200 MIL REAIS A SEREM ALOCADOS NA REFORMA DO PRÉDIO DO IAMA.</t>
   </si>
   <si>
     <t>6497</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6497/6497_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6497/6497_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DIRETOR REGIONAL DO DER DE PRESIDENTE PRUDENTE, A POSSIBILIDADE DE REMOVER O RADAR INSTALADO NA RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS, ANTES DO TREVO DE ADAMANTINA E COLOCAR NA MESMA RODOVIA, PRÓXIMO AO MOTEL, PASSAGEM PARA O BAIRRO PARQUE DO SOL.</t>
   </si>
   <si>
     <t>6498</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6498/6498_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6498/6498_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL CEZINHA DE MADUREIRA, INCLUIR A IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE ADAMANTINA NAS EMENDAS ORÇAMENTÁRIAS PARA O PRÓXIMO ANO NO VALOR DE R$200 MIL REAIS, PARA VIABILIZARMOS A COMPRA DE EQUIPAMENTOS PARA A UNIDADE DE TERAPIA INTENSIVA E UM VENTILADOR MECÂNICO.</t>
   </si>
   <si>
     <t>6499</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6499/6499_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6499/6499_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN, APRESENTAR EMENDA NO VALOR DE R$ 200 MIL REAIS PARA A SANTA CASA DE MISERICÓRDIA DE ADAMANTINA, PARA A COMPRA DE EQUIPAMENTOS PARA A UNIDADE DE TERAPIA INTENSIVA.</t>
   </si>
   <si>
     <t>6500</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6500/6500_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6500/6500_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN, APRESENTAR EMENDA NO VALOR DE R$ 200 MIL REAIS NO ORÇAMENTO PARA A SANTA CASA DE MISERICÓRDIA DE ADAMANTINA, PARA CUSTEIO (MATERIAL DE CONSUMO, ALIMENTOS E MEDICAMENTOS).</t>
   </si>
   <si>
     <t>6501</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6501/6501_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6501/6501_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL CEZINHA DE MADUREIRA APRESENTAR EMENDA NO VALOR DE R$200 MIL REAIS NO PRÓXIMO ORÇAMENTO PARA CUSTEIO (MATERIAL DE CONSUMO, ALIMENTOS E MEDICAMENTOS) PARA A SANTA CASA DE MISERICÓRDIA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6502</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: - POR QUE CORTARAM OS PÃES QUE ERAM DISTRIBUÍDOS NA CASA DO TRABALHADOR?</t>
   </si>
   <si>
     <t>6503</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6503/6503_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6503/6503_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL SÉRGIO REIS, APRESENTAR EMENDA NO PRÓXIMO ORÇAMENTO DA UNIÃO NO VALOR DE R$ 80.000,00 PARA SER UTILIZADO NA COMPRA DE UM MONITOR CARDIOVERSOR/DESFIBRILADOR BIFÁSICO PARA A NOSSA SANTA CASA DE MISERICÓRDIA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6504</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6504/6504_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6504/6504_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS VISANDO A DESTINAÇÃO DE RECURSOS FINANCEIROS AO NOSSO MUNICÍPIO NO VALOR DE R$ 40.000,00 PARA COMPRA DE UM &amp;#8220;ASPIRADOR CIRÚRGICO&amp;#8221; PARA A NOSSA SANTA CASA DE MISERICÓRDIA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6505</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6505/6505_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6505/6505_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO DEPUTADO FEDERAL SÉRGIO REIS, A LIBERAÇÃO DE RECURSOS FINANCEIROS AO NOSSO MUNICÍPIO NO VALOR DE R$ 50 MIL QUE SERÃO REPASSADOS À CRERES.</t>
   </si>
   <si>
     <t>6506</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6506/6506_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6506/6506_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO SOCIAL FLORIANO PESARO, KITS DE MATERIAL ESCOLAR DESTINADOS ÀS CRIANÇAS DA FAIXA ETÁRIA DE 6 A 10 ANOS DE IDADE.</t>
   </si>
   <si>
     <t>6507</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6507/6507_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6507/6507_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SUPERINTENDENTE DA RECEITA FEDERAL, JOSÉ GUILHERME ANTUNES DE VASCONCELOS, UMA MÁQUINA FOTOGRÁFICA, DOIS TELEVISORES E UMA GELADEIRA, APREENDIDOS PELA RECEITA, PARA UTILIZAÇÃO DO TIRO DE GUERRA DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6508</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6508/6508_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6508/6508_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO DEPUTADO ESTADUAL ED THOMAS A DESTINAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 50.000,00 PARA A APAE, QUE SERÁ UTILIZADO NA REFORMA DE SALA PARA A IMPLANTAÇÃO DO EQUIPAMENTO DE REABILITAÇÃO DO MÉTODO PEDEASUITE.</t>
   </si>
   <si>
     <t>6509</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6509/6509_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6509/6509_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN PLEITEANDO AGENDAR A APRESENTAÇÃO DE EMENDA NO PRÓXIMO ORÇAMENTO DA UNIÃO/2017 NO VALOR DE R$ 500 MIL REAIS, DESTINADOS AO RECAPEAMENTO ASFÁLTICO EM BAIRROS PERIFÉRICOS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6510</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6510/6510_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6510/6510_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES SOBRE A UPA: 1) A COMISSÃO DE PROCESSO ADMINISTRATIVO ESPECÍFICO NOMEADA PARA APURAR SUPOSTAS IRREGULARIDADES NA CONSTRUÇÃO DA UNIDADE DE PRONTO ATENDIMENTO &amp;#8211; UPA, CONCLUIU OS TRABALHOS PARA O QUAL ELA FOI DESIGNADA? SE POSITIVO, O QUE CONSTOU DO PARECER FINAL? QUAIS FORAM OS ENCAMINHAMENTOS OU PROVIDÊNCIAS SOLICITADAS PELA COMISSÃO? SE NEGATIVO, PORQUE NÃO HOUVE A CONCLUSÃO DAS ATIVIDADES PREVISTAS NO REFERIDO DECRETO MUNICIPAL? 2) QUAL A PROPOSTA DA ADMINISTRAÇÃO MUNICIPAL ANTE A SOLICITAÇÃO DO MINISTRO DE ESTADO DA SAÚDE? QUAIS PROVIDÊNCIAS JÁ FORAM ADOTADAS NO SENTIDO DE SE INICIAR UMA DISCUSSÃO COM A PARTICIPAÇÃO DOS DIVERSOS SEGMENTOS CITADOS SOBRE O INÍCIO DAS ATIVIDADES DA UPA EM ADAMANTINA OU UMA MUDANÇA EM SUA FINALIDADE BÁSICA INICIAL?</t>
   </si>
   <si>
     <t>6511</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6511/6511_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6511/6511_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO SOBRE A INSTAURAÇÃO E NOMEAÇÃO DE UMA COMISSÃO DE PROCESSO ADMINISTRATIVO SOBRE A CONSTRUÇÃO DA PONTE METÁLICA PADRONIZADA NO CÓRREGO TOCANTINS: 1) A COMISSÃO DE PROCESSO ADMINISTRATIVO ESPECÍFICO NOMEADA PARA O FIM SUPRACITADO CONCLUIU OS TRABALHOS PARA O QUAL ELA FOI DESIGNADA? SE POSITIVO, O QUE CONSTOU DO PARECER FINAL? QUAIS FORAM OS ENCAMINHAMENTOS OU PROVIDÊNCIAS SOLICITADAS PELA COMISSÃO? SE NEGATIVO, PORQUE NÃO HOUVE A CONCLUSÃO DAS ATIVIDADES PREVISTAS NO REFERIDO DECRETO MUNICIPAL?</t>
   </si>
   <si>
     <t>6512</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6512/6512_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6512/6512_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AS SEGUINTES INFORMAÇÕES: QUANDO FOI SUSPENSA A INSALUBRIDADE DOS SERVIDORES QUE PRESTAM SERVIÇO NO TERMINAL RODOVIÁRIO? FOI BASEADO EM QUE? TEM LAUDO DE EMPRESA ESPECIALIZADA ONDE OS SERVIDORES NÃO TÊM MAIS ESTE BENEFÍCIO? SE POSITIVO, ENVIAR CÓPIA PARA CONHECIMENTO.</t>
   </si>
   <si>
     <t>6513</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6513/6513_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6513/6513_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ O AGENDAMENTO DE EMENDA NO VALOR DE R$ 200 MIL REAIS, QUE SERÁ REPASSADO AO LAR DOS VELHOS DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6514</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6514/6514_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6514/6514_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL ANTÔNIO CARLOS MENDES THAME, SOLICITANDO SUA INTERFERÊNCIA JUNTO AO MINISTÉRIO DA CIDADE, NO SENTIDO DE VIABILIZAR RECURSOS FINANCEIROS NO VALOR DE R$ 500.000,00 PARA SER UTILIZADO NO RECAPEAMENTO ASFÁLTICO DE RUAS E AVENIDAS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6547</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6547/6547_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6547/6547_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL MÁRCIO ALVINO APRESENTAR EMENDA NO VALOR DE R$220.000,00 PARA SEREM REPASSADOS À CASA DO GAROTO CARLOS PEGORARO, PARA AQUISIÇÃO DE VÁRIOS UTENSÍLIOS COMO FOGÃO, CAMAS, FREEZERS, GELADEIRAS E VENTILADORES.</t>
   </si>
   <si>
     <t>6548</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6548/6548_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6548/6548_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM A SEGUINTE INFORMAÇÃO A RESPEITO DO RESIDENCIAL SAN MIGUEL, LOCALIZADO NA RUA SANTA CATARINA: - QUAL O PRAZO DE RESPONSABILIDADE DA EMPRESA EM ENTREGAR INFRAESTRUTURA DO MESMO, TENDO EM VISTA A PAVIMENTAÇÃO ASFÁLTICA JÁ ESTAR TOTALMENTE DESTRUÍDA?</t>
   </si>
   <si>
     <t>6549</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6549/6549_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6549/6549_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL VAZ DE LIMA, A ELABORAÇÃO DE EMENDA PARA 2017 NO VALOR DE R$ 100 MIL A FAVOR DO LAR DOS VELHOS DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6550</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6550/6550_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6550/6550_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN APRESENTAR EMENDA NO ORÇAMENTO DA UNIÃO À APAE DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6551</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6551/6551_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6551/6551_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ANDRÉ SOARES APRESENTAR EMENDA PARA 2017 NO VALOR DE R$ 50.000,00 PARA CUSTEIO E REFORMA DO PRÉDIO DO LAR CRISTÃO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6552</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6552/6552_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6552/6552_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA QUE ENVIE OFÍCIO AO MINISTÉRIO DO DESENVOLVIMENTO SOCIAL E DE COMBATE À FOME, SOLICITANDO INFORMAÇÕES DO PORQUÊ DO NÃO PAGAMENTO DE VERBAS DESTINADAS ÀS ENTIDADES FILANTRÓPICAS SEM FINS LUCRATIVOS COMO A APAE  E CASA DO GAROTO CARLOS PEGORARO.</t>
   </si>
   <si>
     <t>6553</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6553/6553_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6553/6553_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL LUIZ LAURO FILHO, A LIBERAÇÃO DE RECURSOS NO VALOR DE R$ 80.000,00 PARA SEREM REPASSADOS À INSTITUIÇÃO SOLIDÁRIA CARLOS PEGORARO.</t>
   </si>
   <si>
     <t>6554</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6554/6554_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6554/6554_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS SUA INTERFERÊNCIA JUNTO AO SECRETÁRIO DE ESTADO DO ESPORTE, LAZER E JUVENTUDE, OBJETIVANDO A LIBERAÇÃO DE RECURSOS NO VALOR DE R$ 200 MIL REAIS PARA CONSTRUÇÃO DE QUADRA POLIESPORTIVA A FIM DE ATENDER O BAIRRO RURAL LAGOA SECA.</t>
   </si>
   <si>
     <t>6555</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6555/6555_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6555/6555_texto_integral.pdf</t>
   </si>
   <si>
     <t>6556</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6556/6556_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6556/6556_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL LUIZ LAURO FILHO, SUA INTERFERÊNCIA JUNTO AO MINISTÉRIO DAS CIDADES, VISANDO À LIBERAÇÃO DE RECURSOS NO VALOR DE R$ 200 MIL REAIS PARA SEREM ALOCADOS EM OBRAS DE INFRAESTRUTURA URBANA NO PARQUE CALDEIRAS.</t>
   </si>
   <si>
     <t>6557</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6557/6557_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6557/6557_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: - ENCAMINHAR RELAÇÃO DE TODOS OS TERRENOS DE PROPRIEDADE DA PREFEITURA, INFORMANDO LOCALIZAÇÃO, METRAGEM E AVALIAÇÃO DE PREÇO.</t>
   </si>
   <si>
     <t>6558</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6558/6558_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6558/6558_texto_integral.pdf</t>
   </si>
   <si>
     <t>6559</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6559/6559_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6559/6559_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL ESTEVAM GALVÃO SUA INTERFERÊNCIA JUNTO AO GOVERNADOR GERALDO ALCKMIN, VISANDO QUE SEJAM DESTINADOS RECURSOS AO NOSSO MUNICÍPIO NO VALOR DE R$ 500 MIL PARA SER UTILIZADO EM OBRAS DE INFRAESTRUTURA URBANA (CONSTRUÇÃO DE GUIAS, SARJETAS, RECAPEAMENTO E PAVIMENTAÇÃO ASFÁLTICA).</t>
   </si>
   <si>
     <t>6560</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6560/6560_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6560/6560_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL ANTÔNIO CARLOS MENDES THAME DE EMENDA PARA 2017 NO VALOR DE R$ 800.000,00 PARA SER UTILIZADO NA REVITALIZAÇÃO E REURBANIZAÇÃO DO PARQUE DOS PIONEIROS.</t>
   </si>
   <si>
     <t>6561</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6561/6561_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6561/6561_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL ANTÔNIO CARLOS MENDES THAME A ELABORAÇÃO DE EMENDA NO VALOR DE R$ 300.000,00 AO IAMA PARA REFORMA DO PRÉDIO, ALÉM DE CONSTRUÇÃO DA QUADRA ESPORTIVA.</t>
   </si>
   <si>
     <t>6562</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6562/6562_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6562/6562_texto_integral.pdf</t>
   </si>
   <si>
     <t>6563</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6563/6563_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6563/6563_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO ESTADUAL DA CULTURA, JOSÉ ROBERTO SADEK, A DESTINAÇÃO DE UM &amp;#8220;KIT&amp;#8221; DE LIVROS PARA A BIBLIOTECA PÚBLICA MUNICIPAL DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6564</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6564/6564_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6564/6564_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA PRESIDENTA DO FUNDO ESTADUAL DE SOLIDARIEDADE, LÚ ALCKMIN, A DESTINAÇÃO DE 5000 BRINQUEDOS A SEREM DOADOS A CRIANÇAS LOCAIS, ORIUNDAS DE FAMÍLIAS COMPROVADAMENTE NÃO INCLUÍDAS SOCIALMENTE.</t>
   </si>
   <si>
     <t>6565</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6565/6565_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6565/6565_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SECRETÁRIO ESTADUAL DE DESENVOLVIMENTO SOCIAL, DR. FLORIANO PESARO, QUE SEJA CONSTRUÍDO UM CENTRO COMUNITÁRIO NO PARQUE ITAMARATI.</t>
   </si>
   <si>
     <t>6566</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6566/6566_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6566/6566_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM DO DEPUTADO ESTADUAL PEDRO TOBIAS, VISANDO À DESTINAÇÃO DE R$ 70 MIL PARA A APAE DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6567</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6567/6567_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6567/6567_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM DA DEPUTADA ESTADUAL HEROILMA SOARES RECURSO FINANCEIRO NO VALOR DE R$ 100 MIL PARA O IAMA.</t>
   </si>
   <si>
     <t>6568</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6568/6568_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6568/6568_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL DR. MILTON MONTI A INCLUSÃO DE UMA EMENDA AO ORÇAMENTO DA UNIÃO PARA O ANO DE 2017, VISANDO À AQUISIÇÃO DE UMA AMBULÂNCIA UTI PARA O MUNICÍPIO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6569</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6569/6569_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6569/6569_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENADOR DR. ALOYSIO NUNES FERREIRA, A INCLUSÃO DE UMA EMENDA AO ORÇAMENTO DA UNIÃO PARA O ANO DE 2017 NO VALOR DE R$ 500 MIL A SEREM UTILIZADOS NO CUSTEIO E MANUTENÇÃO DA SANTA CASA DE MISERICÓRDIA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6570</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6570/6570_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6570/6570_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL FRANCISCO EVERARDO OLIVEIRA SILVA (TIRIRICA), A INCLUSÃO DE UMA EMENDA AO ORÇAMENTO DA UNIÃO PARA O ANO DE 2017 NO VALOR DE R$500 MIL A SEREM ALOCADOS EM OBRAS DE INFRAESTRUTURA URBANA (RECAPEAMENTO ASFÁLTICO E/OU PAVIMENTAÇÃO ASFÁLTICA) PARA O MUNICÍPIO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6611</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6611/6611_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6611/6611_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS SUA INTERFERÊNCIA JUNTO À SECRETARIA ESTADUAL COMPETENTE, OBJETIVANDO A DESTINAÇÃO DE UMA ACADEMIA AO AR LIVRE PARA SER INSTALADA NA ÁREA DE LAZER DO CONJUNTO HABITACIONAL JARDIM DAS PRIMAVERAS.</t>
   </si>
   <si>
     <t>6612</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6612/6612_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6612/6612_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INTERFERÊNCIA DO DEPUTADO ESTADUAL ED THOMAS, VISANDO A QUE O GOVERNO ESTADUAL, VIA SECRETARIA DE DESENVOLVIMENTO SOCIAL, DESTINE RECURSO FINANCEIRO NO VALOR DE R$ 120 MIL REAIS PARA AQUISIÇÃO DE EQUIPAMENTOS: CADEIRAS, MESAS, COMPUTADORES, ARMÁRIOS, BANCOS, REFRIGERADORES, FOGÕES, VENTILADORES, TALHERES, PANELAS, ALÉM DE JOGOS PEDAGÓGICOS E MATERIAIS ESPORTIVOS.</t>
   </si>
   <si>
     <t>6613</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6613/6613_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6613/6613_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA PROFª. LÚ ALCKMIN, VISANDO A QUE O FUNDO ESTADUAL DE SOLIDARIEDADE DE SÃO PAULO DESTINE 150 COBERTORES PARA PACIENTES DA CLÍNICA DE REPOUSO NOSSO LAR.</t>
   </si>
   <si>
     <t>6614</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6614/6614_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6614/6614_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INTERFERÊNCIA DA AMNAP VISANDO QUE ELA CONTATE OFICIALMENTE O DR. JOÃO AUGUSTO RIBEIRO, DIRETOR DO DER DE PRESIDENTE PRUDENTE E O SECRETÁRIO ESTADUAL DOS TRANSPORTES, DR. ALBERTO JOSÉ MACEDO FILHO, SOLICITANDO RECAPEAMENTO ASFÁTICO, ONDE SE FIZER NECESSÁRIO, NA RODOVIA JOÃO RIBEIRO DE BARROS, SP 292, TRECHO PARAPUÃ - DRACENA.</t>
   </si>
   <si>
     <t>6615</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6615/6615_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6615/6615_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO FEDERAL MENDES THAME, VISANDO À DESTINAÇÃO DE R$ 500 MIL PARA RECAPEAMENTO ASFÁLTICO NO JARDIM ADAMANTINA.</t>
   </si>
   <si>
     <t>6616</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6616/6616_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6616/6616_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA DEPUTADA FEDERAL MARA GABRILLI, VISANDO A DESTINAÇÃO DE R$ 400 MIL PARA RECAPEAMENTO ASFÁLTICO NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>6617</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6617/6617_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6617/6617_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO FEDERAL VANDERLEI MACRIS A DESTINAÇÃO DE R$ 400 MIL PARA RECAPEAMENTO ASFÁLTICO NO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>6618</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6618/6618_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6618/6618_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO FEDERAL PAULO MALUF A DESTINAÇÃO DE R$ 500 MIL PARA RECAPEAMENTO ASFÁLTICO NO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>6619</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6619/6619_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6619/6619_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO FEDERAL ARNALDO FARIA DE SÁ A DESTINAÇÃO DE R$400 MIL PARA RECAPEAMENTO ASFÁLTICO NO PARQUE ITAMARATI.</t>
   </si>
   <si>
     <t>6620</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6620/6620_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6620/6620_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ESTEVAM GALVÃO A DESTINAÇÃO DE RECURSO FINANCEIRO NO VALOR DE R$ 128.012,00 AO LAR DOS VELHOS, PARA AQUISIÇÃO DE UM VEÍCULO UTILITÁRIO ZERO QUILÔMETRO.</t>
   </si>
   <si>
     <t>6621</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6621/6621_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6621/6621_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL EVANDRO GUSSI A DESTINAÇÃO DE RECURSOS FINANCEIROS NA ORDEM DE R$ 50 MIL REAIS À NOSSA SANTA CASA DE MISERICÓRDIA, PARA A COMPRA DE UM VEÍCULO A SER UTILIZADO PELO SETOR ADMINISTRATIVO PARA OS SERVIÇOS DIÁRIOS E VIAGENS.</t>
   </si>
   <si>
     <t>6622</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6622/6622_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6622/6622_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ, APRESENTAR EMENDA NO VALOR DE R$100 MIL REAIS EM NOME DA NOSSA SANTA CASA DE MISERICÓRDIA, PARA SER UTILIZADO NA AQUISIÇÃO DE MATERIAIS DE INSTRUMENTALIZAÇÃO DO CENTRO CIRÚRGICO.</t>
   </si>
   <si>
     <t>6623</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6623/6623_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6623/6623_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ APRESENTAR EMENDA NO VALOR DE R$ 30 MIL REAIS EM NOME DA NOSSA SANTA CASA DE MISERICÓRDIA, PARA SER UTILIZADO NA AQUISIÇÃO DE BERÇOS ACRÍLICOS PARA BANHOS HUMANIZADOS.</t>
   </si>
   <si>
     <t>6624</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6624/6624_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6624/6624_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ SUA INTERFERÊNCIA JUNTO AO SECRETÁRIO ESTADUAL DOS TRANSPORTES, DR. ALBERTO JOSÉ MACEDO FILHO, VISANDO A QUE SEJA CONSTRUÍDA UMA PASSARELA DE PEDESTRES LIGANDO A RUA GENERAL CARNEIRO À AV. XV DE NOVEMBRO, RESPECTIVAMENTE O PARQUE DO SOL À VILA JAMIL DE LIMA, AMBOS DE ADAMANTINA, PROXIMIDADES DO TREVO PRINCIPAL, RODOVIA COMANDANTE JOÃO RIBEIRO DE BARROS.</t>
   </si>
   <si>
     <t>6625</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6625/6625_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6625/6625_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR RICARDO MADALENA, DEPUTADO ESTADUAL, A INCLUSÃO DE UMA EMENDA NO VALOR DE R$ 200 MIL A SEREM ALOCADOS NO CUSTEIO E MANUTENÇÃO DA SANTA CASA DE MISERICÓRDIA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6626</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6626/6626_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6626/6626_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. JOSÉ ANIBAL, SENADOR DA REPÚBLICA, A INCLUSÃO DE UMA EMENDA NO VALOR DE R$ 500 MIL A SEREM UTILIZADOS NO CUSTEIO E MANUTENÇÃO DA SANTA CASA DE MISERICÓRDIA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6627</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6627/6627_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6627/6627_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. JOSÉ ANIBAL, SENADOR DA REPÚBLICA, A INCLUSÃO DE UMA EMENDA NO VALOR DE R$ 500 MIL A SEREM UTILIZADOS EM OBRAS DE INFRA-ESTRUTURA URBANA (RECAPEAMENTO ASFÁLTICO E/OU PAVIMENTAÇÃO ASFÁLTICA).</t>
   </si>
   <si>
     <t>6628</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6628/6628_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6628/6628_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR SAMIR PERMONIAN, PREFEITO DE PARAPUÃ E PRESIDENTE DA AMNAP, SOLICITANDO QUE SEJA AGENDADA UMA AUDIÊNCIA COM O DR. MÁGINO ALVES BARBOSA FILHO, SECRETÁRIO ESTADUAL DA SEGURANÇA PÚBLICA DE SÃO PAULO, OBJETIVANDO DISCUTIR ALGUMAS DEMANDAS EM RELAÇÃO AO EFETIVO DE SERVIDORES ESTADUAIS VINCULADOS À POLÍCIA CIVIL, QUE PRESTAM RELEVANTES SERVIÇOS NOS MUNICÍPIOS PERTENCENTES À REGIÃO DA NOVA ALTA PAULISTA DO ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>6648</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6648/6648_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6648/6648_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS SUA INTERFERÊNCIA JUNTO AO GOVERNADOR GERALDO ALCKMIN, OBJETIVANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 210.000,000, PARA SER UTILIZADO NA CONSTRUÇÃO DE UMA CICLOVIA NA VICINAL MOYSÉS JUSTINO DA SILVA, QUE LIGA ADAMANTINA AO MUNICÍPIO DE LUCÉLIA, NO TRECHO COMPREENDIDO ENTRE O LAR DOS VELHOS ATÉ O FINAL DO JARDIM BELA VISTA.</t>
   </si>
   <si>
     <t>6649</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6649/6649_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6649/6649_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO DEPUTADO FEDERAL FRANCISCO EVERARDO OLIVEIRA SILVA A LIBERAÇÃO DE RECURSOS FINANCEIROS NO VALOR DE R$ 50 MIL QUE SERÃO REPASSADOS À CRERES DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6650</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6650/6650_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6650/6650_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO FEDERAL LUIZ LAURO FILHO, APRESENTAR EMENDA NO VALOR DE R$200.000,00 À IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE ADAMANTINA, PARA CUSTEIO E COMPRA DE EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>6651</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6651/6651_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6651/6651_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL ED THOMAS INTERFERIR JUNTO À SECRETARIA ESTADUAL DE HABITAÇÃO, QUE A CDHU VIABILIZE A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NO JARDIM DAS ACÁCIAS.</t>
   </si>
   <si>
     <t>6652</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6652/6652_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6652/6652_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL EVANDRO GUSSI APRESENTAR EMENDA NO VALOR DE R$ 200 MIL REAIS, PARA A CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO NO BAIRRO VILA JAMIL DE LIMA.</t>
   </si>
   <si>
     <t>6653</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6653/6653_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6653/6653_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL CAMPOS MACHADO A DESTINAÇÃO DE EMENDA/2017 NO VALOR DE R$ 300 MIL PARA RECAPEAMENTO ASFÁLTICO NA VILA JARDIM.</t>
   </si>
   <si>
     <t>6654</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6654/6654_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6654/6654_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA DEPUTADA ESTADUAL MARIA LÚCIA AMARY A DESTINAÇÃO DE EMENDA/2017 NO VALOR DE R$ 300 MIL PARA RECAPEAMENTO ASFÁLTICO DA VILA JOAQUINA.</t>
   </si>
   <si>
     <t>6655</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6655/6655_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6655/6655_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL ROQUE BARBIERI A DESTINAÇÃO DE EMENDA/2017 NO VALOR DE R$ 300 MIL PARA RECAPEAMENTO ASFÁLTICO DO CONJUNTO OITI E TIPUANAS.</t>
   </si>
   <si>
     <t>6656</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6656/6656_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6656/6656_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL CORONEL CAMILO A DESTINAÇÃO DE EMENDA/2017 NO VALOR DE R$ 300 MIL PARA RECAPEAMENTO ASFÁLTICO DO PARQUE IGUAÇU.</t>
   </si>
   <si>
     <t>6657</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6657/6657_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6657/6657_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL DELEGADO OLIM A DESTINAÇÃO DE EMENDA/2017 NO VALOR DE R$ 300 MIL PARA RECAPEAMENTO ASFÁLTICO DO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>6658</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6658/6658_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6658/6658_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ORLANDO MORANDO EMENDA NO VALOR DE R$ 100 MIL AO IAMA, PARA REFORMA DE UMA SALA DE APOIO ÀS FAMÍLIAS DAS CRIANÇAS LÁ ASSISTIDAS.</t>
   </si>
   <si>
     <t>6659</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6659/6659_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6659/6659_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ROGÉRIO NOGUEIRA EMENDA NO VALOR DE R$ 300 MIL AO NOSSO MUNICÍPIO PARA A SANTA CASA DE MISERICÓRDIA DE ADAMANTINA, PARA COMPRA DE EQUIPAMENTO.</t>
   </si>
   <si>
     <t>6660</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6660/6660_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6660/6660_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL EVANDRO GUSSI AGENDAR EMENDA NO VALOR DE R$ 200 MIL REAIS PARA SER UTILIZADO NA COMPRA DE TRATOR E OUTROS EQUIPAMENTOS AGRÍCOLAS.</t>
   </si>
   <si>
     <t>6661</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6661/6661_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6661/6661_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ EMENDA NO VALOR DE R$ 200 MIL REAIS, QUE SERÁ REPASSADO AO LAR DOS VELHOS DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6662</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6662/6662_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6662/6662_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL ANTÔNIO CARLOS MENDES THAME EMENDA NO VALOR DE R$ 800.000,00 PARA SER UTILIZADO NA REVITALIZAÇÃO E REURBANIZAÇÃO DO PARQUE DOS PIONEIROS.</t>
   </si>
   <si>
     <t>6663</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6663/6663_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6663/6663_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR RICARDO MADALENA, DEPUTADO ESTADUAL, SUA INTERFERÊNCIA JUNTO AO SENHOR PAULO GUSTAVO MAIURINO, SECRETÁRIO ESTADUAL DE ESPORTE, LAZER E JUVENTUDE, OBJETIVANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS PARA A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO JARDIM EUROPA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6664</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6664/6664_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6664/6664_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SENHOR RICARDO MADALENA, DEPUTADO ESTADUAL, SUA INTERFERÊNCIA JUNTO AO SENHOR PAULO GUSTAVO MAIURINO, SECRETÁRIO ESTADUAL DE ESPORTE, LAZER E JUVENTUDE, OBJETIVANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS PARA A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO ESTÂNCIA DORIGO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6665</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6665/6665_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6665/6665_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL EDH THOMAS RECURSOS FINANCEIROS AO NOSSO MUNICÍPIO NO VALOR DE R$ 200 MIL PARA SEREM ALOCADOS EM OBRAS DE RECAPEAMENTO ASFÁLTICO, NAS RUAS DO CONJUNTO HABITACIONAL MARIO COVAS.</t>
   </si>
   <si>
     <t>6680</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6680/6680_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6680/6680_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. ALOYSIO NUNES FERREIRA, SENADOR DA REPÚBLICA, A INCLUSÃO DE UMA EMENDA AO ORÇAMENTO DA UNIÃO PARA O ANO DE 2017, NO VALOR DE R$500 MIL A SEREM ALOCADOS EM OBRAS DE INFRAESTRUTURA URBANA (RECAPEAMENTO ASFÁLTICO E/OU PAVIMENTAÇÃO ASFÁLTICA).</t>
   </si>
   <si>
     <t>6681</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6681/6681_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6681/6681_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. PAULO FREIRE, DEPUTADO FEDERAL, A INCLUSÃO DE UMA EMENDA AO ORÇAMENTO DA UNIÃO PARA O ANO DE 2017, OBJETIVANDO A LIBERAÇÃO DE R$ 300 MIL A SEREM ALOCADOS NO CUSTEIO E MANUTENÇÃO DA SANTA CASA DE MISERICÓRDIA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6682</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6682/6682_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6682/6682_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL ANTÔNIO SALIM CURIATI QUE APRESENTE EMENDA AO ORÇAMENTO ESTADUAL/2017 DESTINANDO R$ 180 MIL PARA REFORMA DA PRAÇA JOSÉ PARRILA, NA VILA FÁTIMA.</t>
   </si>
   <si>
     <t>6683</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6683/6683_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6683/6683_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL CARLÃO PIGNATARI QUE APRESENTE EMENDA AO ORÇAMENTO ESTADUAL/2017 DESTINANDO R$ 180 MIL PARA REFORMA DA PRAÇA PRESTES MAIA, NA VILA JOAQUINA.</t>
   </si>
   <si>
     <t>6684</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6684/6684_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6684/6684_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL HÉLIO NISHIMOTO QUE APRESENTE EMENDA AO ORÇAMENTO ESTADUAL/2017 DESTINANDO R$ 150 MIL PARA REFORMA DA PRAÇA EUCLIDES ROMANINI, NA VILA JAMIL DE LIMA.</t>
   </si>
   <si>
     <t>6685</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6685/6685_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6685/6685_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL ITAMAR BORGES QUE APRESENTE EMENDA AO ORÇAMENTO ESTADUAL/2017 DESTINANDO R$ 150 MIL PARA REFORMA DA PRAÇA JOSÉ COSTA, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>6686</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6686/6686_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6686/6686_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL BARROS MUNHOZ QUE APRESENTE EMENDA AO ORÇAMENTO ESTADUAL/2017 DESTINANDO R$ 300 MIL PARA REFORMA DA PRAÇA ÉLIO MICHELONI, LOCALIZADA NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>6687</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6687/6687_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6687/6687_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO ESTADUAL ROGÉRIO NOGUEIRA A ELABORAÇÃO DE EMENDA NO VALOR DE R$300 MIL PARA REFORMA E PINTURA DO PRÉDIO DA APAE DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6688</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6688/6688_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6688/6688_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN APRESENTAR EMENDA NO VALOR DE R$ 500 MIL REAIS, EM FAVOR DA ASSOCIAÇÃO DE PAIS E AMIGOS DO EXCEPCIONAL &amp;#8211; APAE DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6689</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6689/6689_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6689/6689_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO FEDERAL LUIZ LAURO FILHO APRESENTAR EMENDA PARA O EXERCÍCIO DE 2017 NO VALOR DE R$ 500 MIL AO NOSSO MUNICÍPIO, PARA SER UTILIZADO EM OBRAS DE INFRAESTRUTURA E CANALIZAÇÃO DO CÓRREGO TAIPUS, ENTRE OS BAIRROS JARDIM DAS PRIMAVERAS E RESIDENCIAL ITAIPUS.</t>
   </si>
   <si>
     <t>6690</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6690/6690_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6690/6690_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL ANTÔNIO CARLOS MENDES THAME A ELABORAÇÃO DE EMENDA NO ORÇAMENTO DA UNIÃO PARA 2017 NO VALOR DE R$ 500.000,00 PARA OBRAS DE INFRAESTRUTURA URBANA (RECAPEAMENTO ASFÁLTICO, CONSTRUÇÃO DE GUIAS, SARJETAS E GALERIAS) EM BAIRROS CARENTES DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6691</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6691/6691_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6691/6691_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL EVANDRO GUSSI APRESENTAR EMENDA NO VALOR DE R$ 300 MIL REAIS AO LAR DOS VELHOS DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6692</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6692/6692_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6692/6692_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN A APRESENTAÇÃO DE EMENDA NO VALOR DE R$ 1.500.000,00, VISANDO DAR INÍCIO ÀS OBRAS DE RECUPERAÇÃO E REURBANIZAÇÃO DO PARQUE DOS PIONEIROS.</t>
   </si>
   <si>
     <t>6693</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6693/6693_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6693/6693_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL JORGE TADEU MUDALEN APRESENTAR EMENDA NO VALOR DE R$ 300 MIL REAIS PARA A SANTA CASA DE MISERICÓRDIA DE ADAMANTINA, PARA CUSTEIO (MATERIAL DE CONSUMO, ALIMENTOS E MEDICAMENTOS).</t>
   </si>
   <si>
     <t>6694</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6694/6694_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6694/6694_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL CEZINHA DE MADUREIRA APRESENTAR EMENDA NO VALOR DE R$200 MIL REAIS PARA CUSTEIO (MATERIAL DE CONSUMO, ALIMENTOS E MEDICAMENTOS) PARA A SANTA CASA DE MISERICÓRDIA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6695</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6695/6695_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6695/6695_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: - QUAIS E QUANTOS FUNCIONÁRIOS TRABALHAM NO PS DO JARDIM ADAMANTINA? INFORMAR HORÁRIO DE TRABALHO E SALÁRIOS.</t>
   </si>
   <si>
     <t>6696</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6696/6696_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6696/6696_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL LUIZ LAURO FILHO APRESENTAR EMENDA NO VALOR DE R$ 500 MIL REAIS, PARA SEREM ALOCADOS EM OBRAS DE INFRAESTRUTURA URBANA NO PARQUE CALDEIRA, PRINCIPALMENTE NA CONTINUIDADE DA EXTENSÃO DE GALERIAS ATÉ O FINAL DO CONJUNTO HABITACIONAL MÁRIO COVAS.</t>
   </si>
   <si>
     <t>6697</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6697/6697_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6697/6697_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: QUAL O MOTIVO DA DIRETORIA DO TERMINAL RODOVIÁRIO NÃO COLOCAR EM FUNCIONAMENTO OS SANITÁRIOS FEMININO E MASCULINO DESTINADOS AOS USUÁRIOS PORTADORES DE DEFICIÊNCIA FÍSICA? ESSES BANHEIROS NÃO TÊM NENHUMA PLACA DE IDENTIFICAÇÃO.</t>
   </si>
   <si>
     <t>6698</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6698/6698_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6698/6698_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: INFORMAR QUEM É O RESPONSÁVEL PELO DEPARTAMENTO DE ESPORTES (SECRETARIA DE ESPORTES) HOJE. QUANTOS FUNCIONÁRIOS TEM? QUAIS AS ATIVIDADES DE CADA UM? LOCAL DE TRABALHO E HORÁRIO. EM QUE REFERÊNCIA ESTÃO ENQUADRADOS? INFORMAR, AINDA OS HORÁRIOS EM QUE SÃO UTILIZADOS O GINÁSIO DE ESPORTES E SUAS MODALIDADES, CATEGORIA.</t>
   </si>
   <si>
     <t>6699</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6699/6699_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6699/6699_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO DEPUTADO FEDERAL SILVIO TORRES O AGENDAMENTO DE EMENDA NO VALOR DE R$ 500 MIL AO NOSSO MUNICÍPIO, QUE SERÁ USADO EM OBRAS DE INFRAESTRUTURA URBANA (RECAPEAMENTO ASFÁLTICO) NOS BAIRROS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6700</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6700/6700_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6700/6700_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL DUARTE NOGUEIRA APRESENTAR EMENDA NO VALOR DE R$400 MIL REAIS PARA SER UTILIZADO EM OBRAS DE INFRAESTRUTURA (RECAPEAMENTO ASFÁLTICO) EM BAIRROS CARENTES DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6701</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6701/6701_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6701/6701_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ROGÉRIO NOGUEIRA APRESENTAR EMENDA NO VALOR DE R$300 MIL REAIS AO NOSSO MUNICÍPIO, QUE DEVERÁ SER REPASSADO À SANTA CASA DE MISERICÓRDIA PARA COMPRA DE EQUIPAMENTOS.</t>
   </si>
   <si>
     <t>6702</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6702/6702_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6702/6702_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM DO DEPUTADO ESTADUAL ESTEVAM GALVÃO SUA INTERFERÊNCIA JUNTO AO GOVERNADOR GERALDO ALCKMIN, QUE SEJAM DESTINADOS RECURSOS NO VALOR DE R$ 500 MIL PARA SER UTILIZADO EM OBRAS DE INFRAESTRUTURA URBANA (CONSTRUÇÃO DE GUIAS, SARJETAS, RECAPEAMENTO E PAVIMENTAÇÃO ASFÁLTICA) EM BAIRROS PERIFÉRICOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6703</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6703/6703_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6703/6703_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL JOOJI HATO APRESENTAR EMENDA NO VALOR DE R$ 200 MIL REAIS, PARA SER UTILIZADO NA AQUISIÇÃO DE UMA AMBULÂNCIA DEVIDAMENTE EQUIPADA PARA O TRANSPORTE DE PACIENTES A OUTROS CENTROS MÉDICOS ESPECIALIZADOS.</t>
   </si>
   <si>
     <t>6704</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6704/6704_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6704/6704_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO FEDERAL EVANDRO GUSSI APRESENTAR EMENDA NO VALOR DE R$ 500 MIL REAIS, PARA SER UTILIZADO EM OBRAS DE INFRAESTRUTURA, MAIS PRECISAMENTE NO RECAPEAMENTO ASFÁLTICO DAS RUAS DE BAIRROS CARENTES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6705</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6705/6705_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6705/6705_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ APRESENTAR EMENDA NO VALOR DE R$500 MIL REAIS, PARA SER UTILIZADO EM OBRAS DE INFRAESTRUTURA, MAIS PRECISAMENTE NO RECAPEAMENTO ASFÁLTICO DAS RUAS DE BAIRROS CARENTES DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6706</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6706/6706_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6706/6706_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: A ADMINISTRAÇÃO MUNICIPAL ADOTOU AS PROVIDÊNCIAS LEGAIS OBJETIVANDO A EFETIVA RESCISÃO CONTRATUAL FIRMADO ENTRE A PREFEITURA DE ADAMANTINA E A EMPRESA CASTELLUCCI FIGUEIREDO &amp; ADVOGADOS ASSOCIADOS? SE POSITIVO, APRESENTAR OS DOCUMENTOS COMPROBATÓRIOS DA ANULAÇÃO DO CONTRATO? SE NEGATIVO, PORQUE NÃO HOUVE ESSA RESCISÃO, POIS, COMPROVADAMENTE O CONTRATO FIRMADO É EXTREMAMENTE CONTRÁRIO AOS INTERESSES DA MUNICIPALIDADE, EM FUNÇÃO DE EVENTUAIS DANOS EM DESFAVOR DOS COFRES PÚBLICOS MUNICIPAIS PELA CONTRATAÇÃO DIRETA DO CITADO ESCRITÓRIO DE ADVOCACIA.</t>
   </si>
   <si>
     <t>6707</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6707/6707_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6707/6707_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. PAULO GUSTAVO MAIURINO, SECRETÁRIO ESTADUAL DE ESPORTE, LAZER E JUVENTUDE, A LIBERAÇÃO DE UM KIT DE MATERIAL ESPORTIVO DESTINADO À POPULAÇÃO DO JARDIM BRASIL.</t>
   </si>
   <si>
     <t>6708</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6708/6708_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6708/6708_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. PAULO GUSTAVO MAIURINO, SECRETÁRIO ESTADUAL DE ESPORTE, LAZER E JUVENTUDE, A LIBERAÇÃO DE UMA ACADEMIA AO AR LIVRE PARA O BAIRRO JARDIM EUROPA.</t>
   </si>
   <si>
     <t>6709</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6709/6709_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6709/6709_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PROF. ANDRÉ DO PRADO, DEPUTADO ESTADUAL, A INCLUSÃO DE UMA EMENDA NO VALOR DE R$ 200 MIL A SEREM ALOCADOS EM OBRAS DE INFRAESTRUTURA URBANA (RECAPEAMENTO ASFÁLTICO, PAVIMENTAÇÃO ASFÁLTICA, GUIAS E SARJETAS) PARA O MUNICÍPIO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6710</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6710/6710_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6710/6710_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA À DRª. MARTA COSTA, DEPUTADA ESTADUAL, A INCLUSÃO DE UMA EMENDA PARA O ANO DE 2017, OBJETIVANDO A LIBERAÇÃO DE UMA AMBULÂNCIA PARA O NOSSO MUNICÍPIO, DESTINADA AO TRANSPORTE DE PESSOAS QUE NECESSITAM SE DESLOCAREM A OUTROS MUNICÍPIOS, VISANDO UM ATENDIMENTO CLÍNICO DE URGÊNCIA OU UM TRATAMENTO MÉDICO ESPECIALIZADO, NÃO EXISTENTE NESTE MUNICÍPIO DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6711</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6711/6711_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6711/6711_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO DEPUTADO FEDERAL SILVIO TORRES, O AGENDAMENTO DE EMENDA NO VALOR DE R$ 300 MIL AO NOSSO MUNICÍPIO, QUE SERÁ UTILIZADO NA COMPRA DE 3 ACADEMIAS AO AR LIVRE PARA SEREM INSTALADAS NOS BAIRROS LAGOA SECA, MÁRIO COVAS E ITAMARATI.</t>
   </si>
   <si>
     <t>6712</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6712/6712_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6712/6712_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: 1 &amp;#8211; ORÇAMENTO/2016 E RECEITA EFETIVAMENTE REALIZADA ATÉ O DIA 30 DE SETEMBRO P.P.; 2 &amp;#8211; PERCENTUAIS DOS GASTOS COM O FUNCIONALISMO PÚBLICO REFERENTEMENTE AO PERÍODO, MÊS A MÊS, FEVEREIRO &amp;#8211; SETEMBRO; 3 &amp;#8211; VALOR DE GASTOS COM AQUISIÇÃO DE PICHE, PÓ DE PEDRA, PEDRISCOS E PEÇAS NO PERÍODO FEVEREIRO &amp;#8211; SETEMBRO DE 2016; 4 &amp;#8211; RELAÇÃO DE TODOS OS EQUIPAMENTOS MUNICIPAIS QUE SE ENCONTRAM DANIFICADOS TOTAL OU PARCIALMENTE.</t>
   </si>
   <si>
     <t>6713</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6713/6713_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6713/6713_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AOS SENADORES JOSÉ ANÍBAL E ALOYSIO NUNES FERREIRA NO SENTIDO DE SER VIABILIZADO RECURSO FINANCEIRO NO VALOR DE R$ 2 MILHÕES, VIA EMENDA DE BANCADA, PARA A SANTA CASA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6714</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6714/6714_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6714/6714_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO GOVERNADOR GERALDO ALCKMIN, DOS SECRETÁRIOS ESTADUAIS DA FAZENDA HÉLCIO TOKESHI E DA EDUCAÇÃO JOSÉ RENATO NALINI, BEM COMO A TODOS OS LÍDERES PARTIDÁRIOS NA ASSEMBLÉIA LEGISLATIVA, PRECISA INTERFERÊNCIA VISANDO A QUE SEJA CONCEDIDO JUSTO REAJUSTE AO PESSOAL DA EDUCAÇÃO.</t>
   </si>
   <si>
     <t>6734</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6734/6734_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6734/6734_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA INTERFERÊNCIA DO SECRETÁRIO ESTADUAL DA SAÚDE, DR. DAVID EVERSON UIP, VISANDO À VIABILIZAÇÃO DE UM CR &amp;#8211; DIGITALIZADOR DE IMAGENS RADIOGRÁFICAS, MULTICASSETES, A SER UTILIZADO PELA SANTA CASA DE MISERICÓRDIA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6735</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6735/6735_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6735/6735_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DA EDUCAÇÃO, DR. JOSÉ RENATO NALINI, INTERFERÊNCIA VISANDO A QUE AS ESCOLAS ESTADUAIS HELEN KELLER, FLEURIDES CAVALLINI MENECHINO E DURVALINO GRION RECEBAM NOVOS ACERVOS DE OBRAS LITERÁRIAS, CONTENDO TAMBÉM DICIONÁRIOS E GRAMÁTICAS, A SEREM UTILIZADOS, SOBRETUDO, POR PROFESSORES, ALUNOS, PAIS E FUNCIONÁRIOS DESTES EXEMPLARES EDUCANDÁRIOS.</t>
   </si>
   <si>
     <t>6736</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6736/6736_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6736/6736_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DA CULTURA, JOSÉ ROBERTO SADEK, VISANDO A QUE O GOVERNO VIABILIZE RECURSO FINANCEIRO NO VALOR DE R$ 300 MIL DESTINADOS À NOVA PINTURA DO PRÉDIO DA BIBLIOTECA PÚBLICA MUNICIPAL &amp;#8220;CÔNEGO JOÃO BAPTISTA DE AQUINO&amp;#8221;, A AQUISIÇÃO DE UNIFORME PARA A BANDA MARCIAL, ESTANTES, REPAROS NO ÔNIBUS-BIBLIOTECA E CDS DE POESIA FALADA, DENTRE OUTROS.</t>
   </si>
   <si>
     <t>6737</t>
   </si>
   <si>
     <t>LUIZ CARLOS GALVÃO, DINIZ PARÚSSOLO MARTINS, FÁBIO ROBERTO AMADIO, NORIKO ONISHI SAITO, ROBERTO HONÓRIO DE OLIVEIRA, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6737/6737_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6737/6737_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM SEJA CONVOCADO O SECRETÁRIO MUNICIPAL INTERINO DE AGRICULTURA, SR. ARMANDO CITELLI, PARA INFORMAÇÕES ACERCA DO SEGUINTE: 1 &amp;#8211; AÇÕES REALIZADAS PELA SECRETARIA MUNICIPAL DE AGRICULTURA EM 2016 VISANDO À RECUPERAÇÃO DO SELO VERDE/AZUL; 2 &amp;#8211; NÚMERO DOS PODADORES DE ÁRVORES DEVIDAMENTE CREDENCIADOS; 3 &amp;#8211; CRITÉRIOS ADOTADOS PARA A &amp;#8220;PODA&amp;#8221; DE ÁRVORES, CONSOANTE O EXIGIDO PELA LEGISLAÇÃO PERTINENTE; 4 &amp;#8211; MEDIDAS COMPROVADAMENTE ADOTADAS PELA SECRETARIA PARA CAPACITAR REFERIDOS &amp;#8220;PODADORES&amp;#8221;; 5 &amp;#8211; PENALIDADES COMPROVADAMENTE APLICADAS EM 2016 CONTRA OS PODADORES QUE TENHAM DESCUMPRIDO A LEGISLAÇÃO.</t>
   </si>
   <si>
     <t>6738</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6738/6738_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6738/6738_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: - RELATÓRIO COMPLETO COM TODAS AS DESPESAS DOS ATLETAS E COMISSÃO TÉCNICA QUE PARTICIPARAM DOS JOGOS ABERTOS DO INTERIOR NO PERÍODO DE 13 A 24 DE SETEMBRO DE 2016 NA CIDADE DE SÃO BERNARDO DO CAMPO &amp;#8211; SP, INCLUSIVE ENCAMINHANDO NOTAS DE TODAS AS DESPESAS COMO ESTADIAS E VIAGENS. - COMPROVANTE REFERENTE AOS RECURSOS TRANSFERIDOS PELA FAI PARA AJUDAR NAS DESPESAS, CONFORME EMPENHO 3614/2016.</t>
   </si>
   <si>
     <t>6740</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6740/6740_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6740/6740_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: - QUANTOS SERVIDORES TEMOS HOJE NA SECRETARIA DE OBRAS E SERVIÇOS? - INFORMAR NOME, FUNÇÃO, CARGO, EMPREGO E O LOCAL QUE ESTÃO LOTADOS.</t>
   </si>
   <si>
     <t>6741</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6741/6741_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6741/6741_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: QUANTAS EMPRESAS FORAM BENEFICIADAS COM CONCESSÕES DE TERRENOS NA ÁREA INDUSTRIAL, COMERCIAL E DE SERVIÇOS VALENTIM GATTI? QUAIS DELAS CUMPRIRAM O CRONOGRAMA ESTABELECIDO NA LEI DE DOAÇÃO/CONCESSÃO? QUANTAS JÁ CONCLUÍRAM AS OBRAS, CONFORME CRONOGRAMA ESTABELECIDO? QUANTAS ESTÃO CONSTRUINDO? E QUANTAS QUE AINDA NÃO INICIARAM AS OBRAS?</t>
   </si>
   <si>
     <t>6742</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6742/6742_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6742/6742_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA OFICIADO O DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO E O PROF. DR. JOSÉ RENATO NALINI, SECRETÁRIO DE ESTADO DA EDUCAÇÃO, SOLICITANDO QUE ENVIDEM OS ESFORÇOS NECESSÁRIOS PARA INCLUIR RECURSOS FINANCEIROS NO ORÇAMENTO DO ESTADO PARA O ANO DE 2017, OBJETIVANDO CONCEDER UMA REVISÃO SALARIAL DIGNA E JUSTA A TODOS OS GESTORES, PROFESSORES E FUNCIONÁRIOS DA ATIVA E AOS APOSENTADOS, PERTENCENTES À PASTA DA EDUCAÇÃO DO ESTADO DE SÃO PAULO, COM UM PERCENTUAL MÍNIMO DE 20%.</t>
   </si>
   <si>
     <t>6743</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6743/6743_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6743/6743_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJAM OFICIADOS O DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO E O PROF. DR. JOSÉ RENATO NALINI, SECRETÁRIO DE ESTADO DA EDUCAÇÃO, QUE ELABOREM UM PROJETO DE LEI COMPLEMENTAR COM O INTUITO DE ESTENDER AOS PROFESSORES CONTRATADOS PELA LEI COMPLEMENTAR Nº 1.093, DE 16 DE JULHO DE 2009 (CATEGORIA &amp;#8220;O&amp;#8221;) OS MESMOS BENEFÍCIOS CONCEDIDOS AOS DOCENTES ADMITIDOS EM CARÁTER TEMPORÁRIO.</t>
   </si>
   <si>
     <t>6744</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6744/6744_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6744/6744_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJAM OFICIADOS O DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO E O PROF. DR. JOSÉ RENATO NALINI, SECRETÁRIO DE ESTADO DA EDUCAÇÃO, QUE ELABOREM UM PROJETO DE LEI COMPLEMENTAR À ASSEMBLEIA LEGISLATIVA DO ESTADO COM O INTUITO DE INCLUIR OS PROFESSORES CONTRATADOS COM FUNDAMENTO LEGAL NA LEI COMPLEMENTAR Nº 1.093, DE 16 DE JULHO DE 2009 (CATEGORIA &amp;#8220;O&amp;#8221;) NA REDE DE ASSISTÊNCIA DO IAMPSE (INSTITUTO DE ASSISTÊNCIA MÉDICA DO SERVIDOR PÚBLICO ESTADUAL).</t>
   </si>
   <si>
     <t>6745</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6745/6745_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6745/6745_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DR. CEZINHA DE MADUREIRA, DESTACADO DEPUTADO ESTADUAL, A INCLUSÃO DE UMA EMENDA PARA O ANO DE 2017 NO VALOR DE R$ 250 MIL A SEREM UTILIZADOS NO CUSTEIO E MANUTENÇÃO DA SANTA CASA DE MISERICÓRDIA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6765</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6765/6765_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6765/6765_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO RODRIGO MAIA, QUE A CÂMARA DOS DEPUTADOS ENVIE 200 EXEMPLARES DA CONSTITUIÇÃO DO BRASIL, 200 DO CÓDIGO CIVIL E 200 DOS DIREITOS DO CONSUMIDOR, A SEREM DESTINADOS A ALUNOS DO CURSO DE DIREITO, 1º AO 5º ANO DA UNIFAI.</t>
   </si>
   <si>
     <t>6769</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6769/6769_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6769/6769_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: 1 &amp;#8211; QUAL O VALOR TOTAL RELATIVO AO PAGAMENTO DE PRECATÓRIOS PELA NOSSA MUNICIPALIDADE NOS PERÍODOS JANEIRO/2013 A JANEIRO/2016 E FEVEREIRO A OUTUBRO DE 2016? 2 &amp;#8211; REFERIDOS PRECATÓRIOS SE ORIGINARAM EM QUE ANOS? MENCIONAR VALORES TOTAIS POR ANO DE ORIGEM; 3 &amp;#8211; ESTÃO PREVISTOS PAGAMENTOS, A TÍTULO DE PRECATÓRIOS, NOS MESES DE NOVEMBRO E DEZEMBRO? SE POSITIVO, QUAL O VALOR TOTAL?</t>
   </si>
   <si>
     <t>6770</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6770/6770_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6770/6770_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO MINISTRO DA SAÚDE, DR. RICARDO BARROS, QUE O GOVERNO FEDERAL, VIA MINISTÉRIO DA SAÚDE, DESTINE UM SISTEMA DE VÍDEO ENDOSCOPIA FLEXÍVEL.</t>
   </si>
   <si>
     <t>6771</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6771/6771_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6771/6771_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DA CULTURA, JOSÉ ROBERTO SADEK, QUE SEJA DESTINADO NOVO ACERVO DE OBRAS PARADIDÁTICAS, LITERATURA INFANTO-JUVENIL E ADULTA, POESIA E PROSA, À BIBLIOTECA PÚBLICA DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6772</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6772/6772_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6772/6772_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: OS MONTANTES GASTOS EM RECURSOS HUMANOS COM A SECRETARIA E SEUS RESPECTIVOS DIRETORES E FUNCIONÁRIOS; QUEM OCUPOU A DIRETORIA DE TURISMO NO PERÍODO DE 2014 A 2016, NOME, REFERÊNCIA E ONDE EXERCEU SUAS ATIVIDADES, SE FOI NA SECRETARIA OU OUTRO SETOR DA PREFEITURA? ESPECIFICAR NOME E A FORMAÇÃO UNIVERSITÁRIA DOS SERVIDORES QUE OCUPAM E OCUPARAM CARGO EM COMISSÃO NO PERÍODO DE 2014 A 2016.</t>
   </si>
   <si>
     <t>6773</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6773/6773_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6773/6773_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: QUEM É O DIRETOR, HOJE, DA SECRETARIA MUNICIPAL DE ESPORTE, LAZER E RECREAÇÃO? QUEM É O RESPONSÁVEL PELO ACOMPANHAMENTO DE TODOS OS FUNCIONÁRIOS, TÉCNICO DE HANDEBALL, FUTSAL, NATAÇÃO, FUTEBOL, ATLETISMO, TÊNIS DE MESA E GINÁSTICA? QUEM É A PESSOA RESPONSÁVEL PELO ACOMPANHAMENTO E FISCALIZAÇÃO DO LIVRO DE PONTO?</t>
   </si>
   <si>
     <t>6774</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6774/6774_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6774/6774_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AS SEGUINTES INFORMAÇÕES: LEVANTAR QUANTOS VEÍCULOS LEVES, PESADOS, MOTOS, MAQUINÁRIOS TEM HOJE SEM CONDIÇÕES DE SEREM UTILIZADOS? ESPECIFICAR AINDA AS VERDADEIRAS CONDIÇÕES DE CADA UM.</t>
   </si>
   <si>
     <t>6775</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6775/6775_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6775/6775_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM SEJA OFICIADO O DEPUTADO ESTADUAL JOÃO CARAMEZ, OBJETIVANDO APRESENTAR EMENDA AO ORÇAMENTO DA UNIÃO PARA 2017 NO VALOR DE R$ 100.000,00 AO IAMA.</t>
   </si>
   <si>
     <t>6776</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6776/6776_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6776/6776_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM DO DEPUTADO ESTADUAL JOÃO CARAMEZ APRESENTAR EMENDA NO VALOR DE R$ 200.000,00 PARA SER UTILIZADO EM OBRAS DE INFRAESTRUTURA URBANA EM BAIRROS PERIFÉRICOS DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6777</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6777/6777_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6777/6777_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ SUA INTERFERÊNCIA JUNTO À SECRETARIA ESTADUAL DE ESPORTE, LAZER E JUVENTUDE, OBJETIVANDO A DESTINAÇÃO DE UMA ACADEMIA AO AR LIVRE PARA SER INSTALADA NA ÁREA DE LAZER DO BAIRRO OITI/TIPUANAS.</t>
   </si>
   <si>
     <t>6778</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6778/6778_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6778/6778_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL JOOJI HATO APRESENTAR EMENDA NO VALOR DE 100.000,00, PARA SER REPASSADO AO LAR DOS VELHOS DE ADAMANTINA PARA COMPRA DE UM VEÍCULO, TIPO VAN, PARA O TRANSPORTE DOS IDOSOS.</t>
   </si>
   <si>
     <t>6779</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6779/6779_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6779/6779_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS, SOLICITANDO APRESENTAR EMENDA NO ORÇAMENTO DO ESTADO NO VALOR DE R$ 300 MIL REAIS, A SEREM ALOCADOS EM OBRAS DE INFRAESTRUTURA URBANA (RECAPEAMENTO E/OU PAVIMENTAÇÃO ASFÁLTICA).</t>
   </si>
   <si>
     <t>6780</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6780/6780_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6780/6780_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL REINALDO ALGUZ A ELABORAÇÃO DE EMENDA NO VALOR DE R$ 300.000,00 AO IAMA PARA REFORMA DO PRÉDIO.</t>
   </si>
   <si>
     <t>6781</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6781/6781_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6781/6781_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ED THOMAS APRESENTAR EMENDA NO VALOR DE R$ 300 MIL PARA SER ALOCADO EM OBRAS DE INFRAESTRUTURA URBANA (CONSTRUÇÃO DE GUIAS, SARJETAS E ASFALTO) EM BAIRROS PERIFÉRICOS DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>6799</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6799/6799_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6799/6799_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO ESTADUAL DA EDUCAÇÃO, JOSÉ RENATO NALINI, QUE O ESTADO DESTINE, EM 2017, TRÊS ÔNIBUS PARA TRANSPORTE DE ALUNOS DA NOSSA ZONA URBANA, QUE TRANSPORTAM DIARIAMENTE 3016 ALUNOS QUE FREQUENTAM SEIS UNIDADES ESCOLARES DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>6800</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6800/6800_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6800/6800_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO MINISTRO DA EDUCAÇÃO, DR. JOSÉ MENDONÇA BEZERRA FILHO, NO SENTIDO DE SEREM DESTINADOS DOIS ÔNIBUS PARA TRANSPORTE DE ALUNOS DA NOSSA ZONA RURAL.</t>
   </si>
   <si>
     <t>6801</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6801/6801_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6801/6801_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA FUNDAÇÃO KALOUSTE GULBEINKIEN, QUE DESTINE UM ACERVO DE OBRAS PARADIDÁTICAS NA ÁREA DE LITERATURA PORTUGUESA À NOSSA BIBLIOTECA PÚBLICA.</t>
   </si>
   <si>
     <t>6802</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6802/6802_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6802/6802_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA DEPUTADA FEDERAL MARA GABRILLI, VISANDO A QUE O MINISTÉRIO DAS CIDADES INCLUA ADAMANTINA NO PROGRAMA &amp;#8220;CARTÃO REFORMA&amp;#8221;.</t>
   </si>
   <si>
     <t>6803</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6803/6803_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6803/6803_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA APOIO E INTERFERÊNCIA DO DR. ARNALDO JARDIM, SECRETÁRIO ESTADUAL DA AGRICULTURA, VISANDO A QUE O GOVERNO ESTADUAL DESTINE UM TRITURADOR DE GALHOS A SER UTILIZADO PELA SECRETARIA MUNICIPAL DE AGRICULTURA.</t>
   </si>
   <si>
     <t>6804</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6804/6804_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6804/6804_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO DEPUTADO FEDERAL GILBERTO NASCIMENTO SEJA REITERADA NO GOVERNO FEDERAL A SOLICITAÇÃO DE RECURSO PARA AQUISIÇÃO DE UMA ESCAVADEIRA ELÉTRICA COM GIRO DE 360º PARA ADAMANTINA.</t>
   </si>
   <si>
     <t>6805</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6805/6805_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6805/6805_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL ESTEVAM GALVÃO VIABILIZAR AO NOSSO MUNICÍPIO, ATRAVÉS DA SECRETARIA DE DESENVOLVIMENTO ECONÔMICO, CIÊNCIAS, TECNOLOGIA E INOVAÇÃO, O PROGRAMA VIA RÁPIDA EMPREGOS COM OS SEGUINTES CURSOS: 1) TÉCNICAS DE AGRICULTURA FAMILIAR; 2) TRATORISTA AGRÍCOLA; 3) OPERADOR DE EMPILHADEIRA; 4) CONFEITARIA ARTESANAL; 5) FORMAÇÃO DE GARÇONS E GARÇONETES.</t>
   </si>
   <si>
     <t>6806</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6806/6806_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6806/6806_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PROF. ANDRÉ DO PRADO, DEPUTADO ESTADUAL E LÍDER DO PARTIDO DA REPÚBLICA (PR) NA ASSEMBLÉIA LEGISLATIVA DO ESTADO DE SÃO PAULO, SUA INTERFERÊNCIA JUNTO AO DR. GERALDO ALCKMIN FILHO, GOVERNADOR DO ESTADO, SOLICITANDO A LIBERAÇÃO DE RECURSOS FINANCEIROS PARA AQUISIÇÃO DE NOVOS UNIFORMES E INSTRUMENTOS MUSICAIS PARA A BANDA MARCIAL DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6807</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6807/6807_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6807/6807_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO SENHOR MÁRCIO ALVINO, DEPUTADO FEDERAL, SUA INTERFERÊNCIA JUNTO AO SENHOR BRUNO ARAÚJO, MINISTRO DAS CIDADES, A LIBERAÇÃO DE RECURSOS FINANCEIROS PARA A CONSTRUÇÃO DE UMA CICLOVIA MARGEANDO A LINHA FÉRREA, OBJETIVANDO A INTERLIGAÇÃO DE DOIS BAIRROS LOCALIZADOS EM LIMITES EXTREMOS DE NOSSA CIDADE: JARDIM ADAMANTINA E JARDIM BELA VISTA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>6808</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6808/6808_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6808/6808_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: 1) QUAL O VALOR FINANCEIRO UTILIZADO PELO MUNICÍPIO NESTE ANO DE 2016 NA AQUISIÇÃO DE MEDICAMENTOS DE ALTO CUSTO, REALIZAÇÃO DE EXAMES, CIRURGIAS, TRATAMENTOS, ETC, FRUTO DE AÇÕES JUDICIAIS, CUJO RESPONSABILIDADE CONSTITUCIONAL DO ATENDIMENTOS DESSES PROCEDIMENTOS DEVERIAM SER DO ESTADO OU DA UNIÃO? QUAL O NÚMERO DE AÇÕES ATENDIDAS PELO MUNICÍPIO NESTE ANO DE 2016? 2) O EXECUTIVO MUNICIPAL ADOTOU AS MEDIDAS JUDICIAIS CABÍVEIS JUNTO AO ESTADO E UNIÃO, OBJETIVANDO O REGRESSO DAS DESPESAS PRATICADAS PELO MUNICÍPIO NOS REFERIDOS ATENDIMENTOS QUE NÃO SERIAM DE SUA RESPONSABILIDADE CONSTITUCIONAL? SE POSITIVO, QUAL O NÚMERO DE AÇÕES FORAM REGRESSADAS? QUAL O VALOR FINANCEIRO REGRESSADO AO MUNICÍPIO PELO ESTADO E UNIÃO?</t>
   </si>
   <si>
     <t>6809</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6809/6809_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6809/6809_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AS SEGUINTES INFORMAÇÕES: 1) O EXECUTIVO MUNICIPAL TEM SE UTILIZADO DO EXPEDIENTE DO PROTESTO DE CERTIDÃO DE DÍVIDA ATIVA, COMO UMA ALTERNATIVA PARA O RECEBIMENTO DE DÉBITOS DA MUNICIPALIDADE CONTRAÍDAS JUNTO À ADMINISTRAÇÃO MUNICIPAL, EM FUNÇÃO DO NÃO PAGAMENTO DOS IMPOSTOS MUNICIPAIS (IPTU, ISS, ISSQN, ETC)? SE POSITIVO, QUANTAS CERTIDÕES FORAM ENCAMINHADAS PARA PROTESTO NESTE ANO DE 2016? QUAL FOI O MONTANTE DO VALOR RECEBIDO PELA MUNICIPALIDADE? 2) CASO A ADMINISTRAÇÃO MUNICIPAL NÃO TENHA ADOTADO ESSA PROVIDÊNCIA PARA O RECEBIMENTO DAS DÍVIDAS ATIVAS MUNICIPAIS (IPTU, ISS, ISSQN, ETC), QUAL SERIA A JUSTIFICATIVA PARA A NÃO ADOÇÃO DE TAL PROCEDIMENTO?</t>
   </si>
   <si>
     <t>6841</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6841/6841_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6841/6841_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO MINISTRO DE DESENVOLVIMENTO SOCIAL E AGRÁRIO, DR. OSMAR GASPARINI TERRA, A DESTINAÇÃO, PELO GOVERNO FEDERAL, DE RECURSO FINANCEIRO NO VALOR DE R$400 MIL PARA AQUISIÇÃO DE 50 COMPUTADORES, 3 IMPRESSORAS, 2 &amp;#8220;FREEZERS&amp;#8221;, 2 GELADEIRAS, 4 TELEVISORES, 10 VIOLÕES, 8 APARELHOS DE AR CONDICIONADO, ALÉM DE MESAS, CADEIRAS, CARTEIRAS ESCOLARES, UNIFORMES, MATERIAL ESPORTIVO, ACERVO DE LITERATURA INFANTIL, JOGOS EDUCATIVOS, ESTANTES, 4 LOUSAS DIGITAIS, DVDS E CDS DE CONTEÚDOS DIDÁTICO-PEDAGÓGICOS.</t>
   </si>
   <si>
     <t>6842</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6842/6842_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6842/6842_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SECRETÁRIO DA CULTURA, DR. JOSÉ ROBERTO SADEK, BEM COMO DO NOSSO COORDENADOR REGIONAL, ROBERTO ECHEVERRIA VIEIRA, APOIO VISANDO À MANUTENÇÃO DA OFICINA CULTURAL TIMOCHENCO WEHBI, REGIONAL DE PRESIDENTE PRUDENTE.</t>
   </si>
   <si>
     <t>6843</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6843/6843_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6843/6843_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA SEJA ENCAMINHADA, COM URGÊNCIA, SOLICITAÇÃO AOS 3 SENADORES PAULISTAS, BEM COMO AOS LÍDERES PARTIDÁRIOS NO SENADO, RECOMENDANDO A IMEDIATA REJEIÇÃO DO PROJETO DE LEI 280/2016, DE AUTORIA DO SENADOR RENAN CALHEIROS, QUE TRATA SOBRE O ABUSO DE AUTORIDADE.</t>
   </si>
   <si>
     <t>6844</t>
   </si>
   <si>
     <t>LUIZ CARLOS GALVÃO, DINIZ PARÚSSOLO MARTINS, ROBERTO HONÓRIO DE OLIVEIRA, Rogério César Sacoman</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6844/6844_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6844/6844_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM SEJA SOLICITADO DO MINISTRO DA SAÚDE, DR. RICARDO BARROS, INTERFERÊNCIA VISANDO A QUE, VIA BLOCO DE ASSISTÊNCIA FARMACÊUTICA, SEJA ELEVADA A VERBA DO MUNICÍPIO DE ADAMANTINA DESTINADA À AQUISIÇÃO DE MEDICAMENTOS PARA R$ 500 MIL.</t>
   </si>
   <si>
     <t>6845</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6845/6845_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6845/6845_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA A SEGUINTE INFORMAÇÃO: EM QUE ESTÁGIO SE ENCONTRA O PROCESSO DE REGULARIZAÇÃO DO NÚCLEO HABITACIONAL URBANO DENOMINADO BAIRRO LAGOA SECA, ATRAVÉS DO PROGRAMA CIDADE LEGAL?</t>
   </si>
   <si>
     <t>6846</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6846/6846_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6846/6846_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL JOOJI HATO SUA INTERFERÊNCIA NA SECRETARIA ESTADUAL DE AGRICULTURA, A FIM DE QUE SEJAM DESTINADOS 02 (DOIS) TRATORES EQUIPADOS PARA O MUNICÍPIO DE ADAMANTINA; UM DELES EXCLUSIVAMENTE SERÁ UTILIZADO PELA APPRAR.</t>
   </si>
   <si>
     <t>6847</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6847/6847_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6847/6847_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO DEPUTADO ESTADUAL JOOJI HATO SUA INTERFERÊNCIA JUNTO AO GOVERNO DO ESTADO, OBJETIVANDO A DESTINAÇÃO DE VERBA/CUSTEIO PARA A APAE DE ADAMANTINA.</t>
   </si>
   <si>
     <t>6848</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6848/6848_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6848/6848_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO SENADOR ALOYSIO NUNES FERREIRA, APOIO E INTERFERÊNCIA VISANDO A QUE, ATRAVÉS DO MINISTÉRIO DAS CIDADES, SEJA DESTINADO A ADAMANTINA RECURSO FINANCEIRO NO VALOR DE R$ 6 MILHÕES, PARA AS AÇÕES LOCAIS VOLTADAS ÀS ÁREAS DE INFRAESTRUTURA E MOBILIDADE.</t>
   </si>
   <si>
     <t>6857</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6857/6857_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6857/6857_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DA FUNDAÇÃO ITAÚ QUE DESTINE ACERVOS DE OBRAS DE LITERATURA INFANTIL ÀS TRÊS UNIDADES ESCOLARES MUNICIPAIS DE NOSSA CIDADE: NAVARRO DE ANDRADE (793 ALUNOS), EURICO LEITE DE MORAES (248 ALUNOS) E TERUYO KIKUTA (428 ALUNOS).</t>
   </si>
   <si>
     <t>6858</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6858/6858_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6858/6858_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO EXCELENTÍSSIMO SECRETÁRIO ESTADUAL DA SAÚDE, DR. DAVID EVERSON UIP, QUE SEJA DESTINADO A ADAMANTINA PELO GOVERNO ESTADUAL, EM 2017, RECURSO EXTRA NO VALOR DE R$ 300 MIL DESTINADOS À AQUISIÇÃO DE MEDICAMENTOS BÁSICOS A SEREM DISTRIBUÍDOS GRATUITAMENTE A PACIENTES DA COMUNIDADE LOCAL.</t>
   </si>
   <si>
     <t>6859</t>
   </si>
   <si>
-    <t>https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6859/6859_texto_integral.pdf</t>
+    <t>http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6859/6859_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA DO MINISTRO DA SAÚDE, DR. RICARDO BARROS A DESTINAÇÃO DE 200 LEITOS HOSPITALARES PARA A SANTA CASA DE MISERICÓRDIA DE ADAMANTINA.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -10634,67 +10634,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5958/5958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5959/5959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5960/5960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5961/5961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5962/5962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5963/5963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5964/5964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6032/6032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6033/6033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6086/6086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6087/6087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6094/6094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6095/6095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6171/6171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6172/6172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6173/6173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6174/6174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6242/6242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6243/6243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6244/6244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6304/6304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6305/6305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6306/6306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6352/6352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6353/6353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6354/6354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6355/6355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6458/6458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6459/6459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6464/6464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6571/6571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6572/6572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6573/6573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6574/6574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6579/6579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6580/6580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6673/6673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6674/6674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6675/6675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6676/6676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6677/6677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6811/6811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6812/6812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6813/6813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6814/6814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6815/6815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6816/6816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6849/6849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6850/6850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6851/6851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6862/6862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6863/6863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6865/6865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6866/6866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6867/6867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6245/6245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6246/6246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6307/6307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6575/6575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6576/6576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6577/6577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6578/6578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5877/5877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5878/5878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5879/5879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5880/5880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5881/5881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5882/5882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5883/5883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5884/5884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5885/5885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5886/5886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5887/5887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5888/5888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5889/5889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5890/5890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5891/5891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5892/5892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5893/5893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5894/5894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5895/5895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5896/5896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5897/5897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5898/5898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5899/5899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5900/5900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5901/5901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5902/5902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5903/5903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5904/5904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5905/5905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5906/5906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5907/5907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5908/5908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5909/5909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5910/5910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5967/5967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5968/5968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5969/5969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5970/5970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5971/5971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5972/5972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5973/5973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5974/5974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5975/5975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5976/5976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5977/5977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5978/5978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5979/5979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5980/5980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5981/5981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5982/5982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5983/5983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5985/5985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5986/5986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5987/5987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5988/5988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5989/5989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5990/5990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5991/5991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5992/5992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5993/5993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5994/5994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5995/5995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6036/6036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6037/6037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6038/6038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6040/6040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6041/6041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6042/6042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6043/6043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6044/6044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6045/6045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6046/6046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6047/6047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6048/6048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6049/6049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6050/6050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6051/6051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6052/6052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6053/6053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6054/6054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6055/6055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6056/6056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6058/6058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6059/6059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6096/6096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6097/6097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6098/6098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6099/6099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6100/6100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6101/6101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6102/6102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6103/6103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6104/6104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6105/6105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6106/6106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6107/6107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6108/6108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6109/6109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6110/6110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6111/6111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6112/6112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6113/6113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6114/6114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6115/6115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6116/6116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6117/6117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6118/6118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6119/6119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6120/6120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6121/6121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6122/6122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6123/6123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6124/6124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6145/6145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6146/6146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6147/6147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6148/6148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6149/6149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6150/6150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6151/6151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6152/6152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6153/6153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6154/6154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6155/6155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6156/6156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6157/6157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6158/6158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6159/6159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6160/6160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6161/6161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6162/6162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6163/6163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6164/6164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6165/6165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6166/6166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6167/6167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6168/6168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6169/6169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6170/6170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6197/6197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6198/6198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6199/6199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6200/6200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6201/6201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6202/6202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6203/6203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6204/6204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6205/6205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6206/6206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6207/6207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6208/6208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6209/6209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6210/6210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6211/6211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6212/6212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6213/6213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6214/6214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6247/6247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6215/6215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6248/6248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6216/6216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6217/6217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6218/6218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6219/6219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6220/6220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6221/6221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6249/6249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6250/6250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6251/6251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6252/6252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6253/6253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6254/6254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6255/6255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6256/6256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6257/6257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6258/6258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6259/6259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6260/6260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6261/6261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6262/6262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6309/6309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6310/6310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6311/6311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6312/6312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6313/6313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6314/6314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6315/6315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6316/6316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6317/6317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6318/6318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6319/6319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6320/6320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6321/6321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6322/6322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6323/6323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6324/6324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6325/6325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6326/6326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6327/6327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6328/6328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6329/6329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6330/6330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6361/6361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6362/6362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6363/6363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6364/6364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6365/6365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6366/6366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6367/6367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6368/6368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6369/6369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6370/6370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6371/6371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6372/6372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6373/6373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6374/6374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6375/6375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6376/6376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6377/6377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6378/6378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6379/6379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6380/6380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6381/6381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6382/6382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6383/6383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6384/6384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6409/6409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6410/6410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6411/6411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6412/6412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6413/6413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6414/6414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6415/6415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6416/6416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6417/6417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6418/6418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6419/6419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6420/6420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6421/6421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6422/6422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6423/6423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6424/6424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6425/6425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6426/6426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6427/6427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6428/6428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6429/6429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6430/6430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6465/6465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6466/6466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6467/6467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6468/6468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6469/6469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6470/6470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6471/6471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6472/6472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6473/6473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6474/6474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6475/6475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6476/6476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6477/6477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6478/6478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6479/6479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6480/6480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6481/6481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6482/6482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6483/6483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6484/6484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6485/6485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6486/6486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6487/6487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6488/6488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6489/6489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6490/6490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6520/6520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6521/6521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6522/6522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6523/6523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6524/6524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6525/6525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6526/6526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6527/6527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6528/6528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6529/6529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6530/6530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6531/6531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6532/6532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6533/6533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6534/6534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6535/6535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6536/6536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6537/6537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6538/6538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6539/6539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6540/6540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6541/6541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6542/6542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6543/6543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6544/6544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6581/6581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6582/6582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6583/6583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6584/6584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6585/6585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6586/6586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6587/6587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6588/6588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6589/6589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6590/6590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6591/6591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6592/6592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6593/6593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6594/6594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6595/6595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6596/6596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6597/6597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6598/6598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6599/6599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6605/6605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6606/6606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6607/6607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6635/6635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6636/6636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6637/6637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6638/6638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6639/6639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6640/6640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6641/6641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6642/6642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6643/6643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6644/6644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6645/6645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6647/6647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6678/6678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6679/6679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6722/6722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6725/6725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6726/6726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6727/6727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6730/6730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6733/6733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6753/6753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6754/6754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6757/6757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6761/6761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6762/6762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6763/6763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6764/6764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6784/6784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6785/6785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6787/6787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6788/6788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6789/6789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6790/6790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6791/6791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6792/6792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6793/6793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6794/6794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6795/6795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6796/6796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6797/6797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6798/6798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6819/6819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6820/6820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6821/6821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6822/6822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6823/6823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6824/6824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6825/6825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6826/6826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6827/6827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6828/6828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6829/6829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6830/6830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6831/6831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6852/6852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6853/6853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6854/6854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6855/6855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6856/6856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5911/5911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5912/5912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5996/5996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5997/5997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5998/5998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6060/6060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6125/6125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6126/6126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6127/6127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6222/6222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6223/6223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6294/6294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6295/6295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6296/6296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6297/6297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6348/6348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6385/6385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6386/6386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6454/6454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6455/6455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6456/6456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6515/6515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6516/6516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6545/6545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6546/6546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6609/6609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6610/6610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6646/6646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6715/6715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6750/6750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6751/6751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6766/6766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6810/6810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6860/6860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6519/6519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6629/6629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6630/6630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6838/6838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6839/6839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6840/6840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6634/6634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5955/5955_texto_integral.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5956/5956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6029/6029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6030/6030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6091/6091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6177/6177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6351/6351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6518/6518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6632/6632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6671/6671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6835/6835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6836/6836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6837/6837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6088/6088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6025/6025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6026/6026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6028/6028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5966/5966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6034/6034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6031/6031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6089/6089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6092/6092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6093/6093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6175/6175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6176/6176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6241/6241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6868/6868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6298/6298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6299/6299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6300/6300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6301/6301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6302/6302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6349/6349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6350/6350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6357/6357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6358/6358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6360/6360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6457/6457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6460/6460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6462/6462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6672/6672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6463/6463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6666/6666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6667/6667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6668/6668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6669/6669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6670/6670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6716/6716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6752/6752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6817/6817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6818/6818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6832/6832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6833/6833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6861/6861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6864/6864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6144/6144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6308/6308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5913/5913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5914/5914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5915/5915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5916/5916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5917/5917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5918/5918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5919/5919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5920/5920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5921/5921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5922/5922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5923/5923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5924/5924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5925/5925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5926/5926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5927/5927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5928/5928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5929/5929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5930/5930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5931/5931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5932/5932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5933/5933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5934/5934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5935/5935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5937/5937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5938/5938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5939/5939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5940/5940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5941/5941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5942/5942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5943/5943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5944/5944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5945/5945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5946/5946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5947/5947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5948/5948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5949/5949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5950/5950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5951/5951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5952/5952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5953/5953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5999/5999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6000/6000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6001/6001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6002/6002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6003/6003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6004/6004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6005/6005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6006/6006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6007/6007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6008/6008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6009/6009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6010/6010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6011/6011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6012/6012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6013/6013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6014/6014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6015/6015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6016/6016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6017/6017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6018/6018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6019/6019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6020/6020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6021/6021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6022/6022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6023/6023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6024/6024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6061/6061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6062/6062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6063/6063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6064/6064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6065/6065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6066/6066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6067/6067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6068/6068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6069/6069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6070/6070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6071/6071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6072/6072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6073/6073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6074/6074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6075/6075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6076/6076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6077/6077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6078/6078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6079/6079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6080/6080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6081/6081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6082/6082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6083/6083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6084/6084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6085/6085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6128/6128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6129/6129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6130/6130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6131/6131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6132/6132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6133/6133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6134/6134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6135/6135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6136/6136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6137/6137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6138/6138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6139/6139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6140/6140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6141/6141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6142/6142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6143/6143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6178/6178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6179/6179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6180/6180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6181/6181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6182/6182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6183/6183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6184/6184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6185/6185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6186/6186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6187/6187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6188/6188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6189/6189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6190/6190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6191/6191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6192/6192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6193/6193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6194/6194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6195/6195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6196/6196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6224/6224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6225/6225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6226/6226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6227/6227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6228/6228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6229/6229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6230/6230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6231/6231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6232/6232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6233/6233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6234/6234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6235/6235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6236/6236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6237/6237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6238/6238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6239/6239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6263/6263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6264/6264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6265/6265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6266/6266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6267/6267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6268/6268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6269/6269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6270/6270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6271/6271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6272/6272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6273/6273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6274/6274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6275/6275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6276/6276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6277/6277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6278/6278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6279/6279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6280/6280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6281/6281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6282/6282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6283/6283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6284/6284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6285/6285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6286/6286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6287/6287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6288/6288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6289/6289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6290/6290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6291/6291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6292/6292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6293/6293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6331/6331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6332/6332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6333/6333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6334/6334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6335/6335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6336/6336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6337/6337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6338/6338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6339/6339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6340/6340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6341/6341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6342/6342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6343/6343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6344/6344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6345/6345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6346/6346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6347/6347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6387/6387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6388/6388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6389/6389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6390/6390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6391/6391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6392/6392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6393/6393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6394/6394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6395/6395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6396/6396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6397/6397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6398/6398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6399/6399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6400/6400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6401/6401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6402/6402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6403/6403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6404/6404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6405/6405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6406/6406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6407/6407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6408/6408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6431/6431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6432/6432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6433/6433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6434/6434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6435/6435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6436/6436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6437/6437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6438/6438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6439/6439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6440/6440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6441/6441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6442/6442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6443/6443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6444/6444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6445/6445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6446/6446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6447/6447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6448/6448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6449/6449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6450/6450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6451/6451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6452/6452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6453/6453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6491/6491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6492/6492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6493/6493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6494/6494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6495/6495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6496/6496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6497/6497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6498/6498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6499/6499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6500/6500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6501/6501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6503/6503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6504/6504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6505/6505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6506/6506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6507/6507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6508/6508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6509/6509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6510/6510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6511/6511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6512/6512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6513/6513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6514/6514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6547/6547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6548/6548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6549/6549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6550/6550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6551/6551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6552/6552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6553/6553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6554/6554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6555/6555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6556/6556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6557/6557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6558/6558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6559/6559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6560/6560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6561/6561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6562/6562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6563/6563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6564/6564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6565/6565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6566/6566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6567/6567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6568/6568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6569/6569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6570/6570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6611/6611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6612/6612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6614/6614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6620/6620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6622/6622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6624/6624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6625/6625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6628/6628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6648/6648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6649/6649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6650/6650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6651/6651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6652/6652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6653/6653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6654/6654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6655/6655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6656/6656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6657/6657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6658/6658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6659/6659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6660/6660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6661/6661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6662/6662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6663/6663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6664/6664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6665/6665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6680/6680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6681/6681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6682/6682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6683/6683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6684/6684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6685/6685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6687/6687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6692/6692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6696/6696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6697/6697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6698/6698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6699/6699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6709/6709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6712/6712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6713/6713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6714/6714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6735/6735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6745/6745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6774/6774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6777/6777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6780/6780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6799/6799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6800/6800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6801/6801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6802/6802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6803/6803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6804/6804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6805/6805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6806/6806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6807/6807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6808/6808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6809/6809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6841/6841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6842/6842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6843/6843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6844/6844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6845/6845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6846/6846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6847/6847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6848/6848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6857/6857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6858/6858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6859/6859_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5958/5958_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5959/5959_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5960/5960_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5961/5961_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5962/5962_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5963/5963_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5964/5964_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6032/6032_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6033/6033_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6086/6086_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6087/6087_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6094/6094_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6095/6095_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6171/6171_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6172/6172_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6173/6173_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6174/6174_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6242/6242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6243/6243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6244/6244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6304/6304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6305/6305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6306/6306_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6352/6352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6353/6353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6354/6354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6355/6355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6458/6458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6459/6459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6464/6464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6571/6571_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6572/6572_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6573/6573_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6574/6574_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6579/6579_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6580/6580_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6673/6673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6674/6674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6675/6675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6676/6676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6677/6677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6811/6811_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6812/6812_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6813/6813_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6814/6814_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6815/6815_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6816/6816_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6849/6849_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6850/6850_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6851/6851_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6862/6862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6863/6863_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6865/6865_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6866/6866_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6867/6867_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6245/6245_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6246/6246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6307/6307_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6575/6575_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6576/6576_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6577/6577_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6578/6578_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5877/5877_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5878/5878_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5879/5879_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5880/5880_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5881/5881_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5882/5882_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5883/5883_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5884/5884_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5885/5885_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5886/5886_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5887/5887_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5888/5888_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5889/5889_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5890/5890_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5891/5891_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5892/5892_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5893/5893_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5894/5894_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5895/5895_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5896/5896_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5897/5897_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5898/5898_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5899/5899_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5900/5900_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5901/5901_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5902/5902_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5903/5903_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5904/5904_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5905/5905_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5906/5906_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5907/5907_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5908/5908_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5909/5909_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5910/5910_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5967/5967_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5968/5968_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5969/5969_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5970/5970_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5971/5971_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5972/5972_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5973/5973_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5974/5974_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5975/5975_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5976/5976_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5977/5977_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5978/5978_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5979/5979_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5980/5980_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5981/5981_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5982/5982_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5983/5983_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5985/5985_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5986/5986_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5987/5987_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5988/5988_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5989/5989_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5990/5990_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5991/5991_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5992/5992_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5993/5993_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5994/5994_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5995/5995_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6036/6036_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6037/6037_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6038/6038_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6040/6040_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6041/6041_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6042/6042_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6043/6043_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6044/6044_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6045/6045_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6046/6046_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6047/6047_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6048/6048_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6049/6049_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6050/6050_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6051/6051_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6052/6052_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6053/6053_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6054/6054_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6055/6055_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6056/6056_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6057/6057_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6058/6058_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6059/6059_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6096/6096_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6097/6097_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6098/6098_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6099/6099_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6100/6100_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6101/6101_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6102/6102_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6103/6103_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6104/6104_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6105/6105_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6106/6106_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6107/6107_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6108/6108_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6109/6109_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6110/6110_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6111/6111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6112/6112_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6113/6113_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6114/6114_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6115/6115_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6116/6116_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6117/6117_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6118/6118_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6119/6119_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6120/6120_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6121/6121_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6122/6122_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6123/6123_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6124/6124_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6145/6145_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6146/6146_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6147/6147_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6148/6148_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6149/6149_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6150/6150_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6151/6151_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6152/6152_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6153/6153_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6154/6154_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6155/6155_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6156/6156_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6157/6157_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6158/6158_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6159/6159_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6160/6160_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6161/6161_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6162/6162_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6163/6163_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6164/6164_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6165/6165_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6166/6166_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6167/6167_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6168/6168_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6169/6169_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6170/6170_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6197/6197_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6198/6198_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6199/6199_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6200/6200_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6201/6201_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6202/6202_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6203/6203_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6204/6204_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6205/6205_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6206/6206_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6207/6207_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6208/6208_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6209/6209_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6210/6210_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6211/6211_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6212/6212_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6213/6213_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6214/6214_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6247/6247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6215/6215_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6248/6248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6216/6216_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6217/6217_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6218/6218_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6219/6219_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6220/6220_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6221/6221_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6249/6249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6250/6250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6251/6251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6252/6252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6253/6253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6254/6254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6255/6255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6256/6256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6257/6257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6258/6258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6259/6259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6260/6260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6261/6261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6262/6262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6309/6309_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6310/6310_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6311/6311_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6312/6312_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6313/6313_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6314/6314_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6315/6315_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6316/6316_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6317/6317_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6318/6318_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6319/6319_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6320/6320_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6321/6321_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6322/6322_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6323/6323_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6324/6324_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6325/6325_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6326/6326_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6327/6327_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6328/6328_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6329/6329_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6330/6330_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6361/6361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6362/6362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6363/6363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6364/6364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6365/6365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6366/6366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6367/6367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6368/6368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6369/6369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6370/6370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6371/6371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6372/6372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6373/6373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6374/6374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6375/6375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6376/6376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6377/6377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6378/6378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6379/6379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6380/6380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6381/6381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6382/6382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6383/6383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6384/6384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6409/6409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6410/6410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6411/6411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6412/6412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6413/6413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6414/6414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6415/6415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6416/6416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6417/6417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6418/6418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6419/6419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6420/6420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6421/6421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6422/6422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6423/6423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6424/6424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6425/6425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6426/6426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6427/6427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6428/6428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6429/6429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6430/6430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6465/6465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6466/6466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6467/6467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6468/6468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6469/6469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6470/6470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6471/6471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6472/6472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6473/6473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6474/6474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6475/6475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6476/6476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6477/6477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6478/6478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6479/6479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6480/6480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6481/6481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6482/6482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6483/6483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6484/6484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6485/6485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6486/6486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6487/6487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6488/6488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6489/6489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6490/6490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6520/6520_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6521/6521_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6522/6522_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6523/6523_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6524/6524_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6525/6525_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6526/6526_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6527/6527_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6528/6528_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6529/6529_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6530/6530_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6531/6531_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6532/6532_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6533/6533_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6534/6534_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6535/6535_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6536/6536_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6537/6537_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6538/6538_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6539/6539_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6540/6540_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6541/6541_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6542/6542_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6543/6543_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6544/6544_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6581/6581_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6582/6582_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6583/6583_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6584/6584_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6585/6585_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6586/6586_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6587/6587_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6588/6588_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6589/6589_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6590/6590_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6591/6591_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6592/6592_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6593/6593_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6594/6594_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6595/6595_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6596/6596_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6597/6597_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6598/6598_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6599/6599_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6600/6600_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6601/6601_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6602/6602_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6603/6603_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6604/6604_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6605/6605_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6606/6606_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6607/6607_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6635/6635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6636/6636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6637/6637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6638/6638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6639/6639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6640/6640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6641/6641_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6642/6642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6643/6643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6644/6644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6645/6645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6647/6647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6678/6678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6679/6679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6717/6717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6718/6718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6719/6719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6720/6720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6721/6721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6722/6722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6723/6723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6724/6724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6725/6725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6726/6726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6727/6727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6728/6728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6729/6729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6730/6730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6731/6731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6732/6732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6733/6733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6753/6753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6754/6754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6755/6755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6756/6756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6757/6757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6758/6758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6759/6759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6760/6760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6761/6761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6762/6762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6763/6763_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6764/6764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6768/6768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6782/6782_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6783/6783_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6784/6784_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6785/6785_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6786/6786_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6787/6787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6788/6788_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6789/6789_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6790/6790_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6791/6791_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6792/6792_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6793/6793_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6794/6794_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6795/6795_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6796/6796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6797/6797_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6798/6798_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6819/6819_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6820/6820_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6821/6821_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6822/6822_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6823/6823_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6824/6824_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6825/6825_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6826/6826_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6827/6827_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6828/6828_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6829/6829_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6830/6830_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6831/6831_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6852/6852_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6853/6853_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6854/6854_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6855/6855_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6856/6856_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5911/5911_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5912/5912_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5996/5996_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5997/5997_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5998/5998_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6060/6060_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6125/6125_texto_integral.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6126/6126_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6127/6127_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6222/6222_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6223/6223_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6294/6294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6295/6295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6296/6296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6297/6297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6348/6348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6385/6385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6386/6386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6454/6454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6455/6455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6456/6456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6515/6515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6516/6516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6545/6545_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6546/6546_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6608/6608_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6609/6609_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6610/6610_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6646/6646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6715/6715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6746/6746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6747/6747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6748/6748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6749/6749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6750/6750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6751/6751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6766/6766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6767/6767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6810/6810_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6860/6860_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6519/6519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6629/6629_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6630/6630_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6838/6838_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6839/6839_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6840/6840_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6634/6634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5955/5955_texto_integral.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5956/5956_texto_integral.doc" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6029/6029_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6030/6030_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6091/6091_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6177/6177_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6351/6351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6518/6518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6632/6632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6671/6671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6835/6835_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6836/6836_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6837/6837_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6088/6088_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6025/6025_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6026/6026_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6028/6028_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5966/5966_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6034/6034_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6031/6031_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6089/6089_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6092/6092_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6093/6093_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6175/6175_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6176/6176_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6241/6241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6868/6868_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6298/6298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6299/6299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6300/6300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6301/6301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6302/6302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6349/6349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6350/6350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6357/6357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6358/6358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6360/6360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6457/6457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6460/6460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6462/6462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6672/6672_texto_integral.doc" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6463/6463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6631/6631_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6666/6666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6667/6667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6668/6668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6669/6669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6670/6670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6716/6716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6752/6752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6817/6817_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6818/6818_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6832/6832_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6833/6833_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6861/6861_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6864/6864_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6144/6144_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6308/6308_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5913/5913_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5914/5914_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5915/5915_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5916/5916_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5917/5917_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5918/5918_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5919/5919_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5920/5920_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5921/5921_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5922/5922_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5923/5923_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5924/5924_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5925/5925_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5926/5926_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5927/5927_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5928/5928_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5929/5929_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5930/5930_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5931/5931_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5932/5932_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5933/5933_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5934/5934_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5935/5935_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5937/5937_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5938/5938_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5939/5939_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5940/5940_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5941/5941_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5942/5942_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5943/5943_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5944/5944_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5945/5945_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5946/5946_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5947/5947_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5948/5948_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5949/5949_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5950/5950_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5951/5951_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5952/5952_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5953/5953_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/5999/5999_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6000/6000_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6001/6001_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6002/6002_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6003/6003_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6004/6004_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6005/6005_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6006/6006_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6007/6007_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6008/6008_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6009/6009_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6010/6010_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6011/6011_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6012/6012_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6013/6013_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6014/6014_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6015/6015_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6016/6016_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6017/6017_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6018/6018_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6019/6019_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6020/6020_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6021/6021_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6022/6022_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6023/6023_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6024/6024_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6061/6061_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6062/6062_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6063/6063_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6064/6064_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6065/6065_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6066/6066_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6067/6067_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6068/6068_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6069/6069_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6070/6070_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6071/6071_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6072/6072_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6073/6073_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6074/6074_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6075/6075_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6076/6076_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6077/6077_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6078/6078_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6079/6079_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6080/6080_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6081/6081_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6082/6082_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6083/6083_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6084/6084_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6085/6085_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6128/6128_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6129/6129_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6130/6130_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6131/6131_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6132/6132_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6133/6133_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6134/6134_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6135/6135_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6136/6136_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6137/6137_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6138/6138_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6139/6139_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6140/6140_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6141/6141_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6142/6142_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6143/6143_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6178/6178_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6179/6179_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6180/6180_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6181/6181_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6182/6182_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6183/6183_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6184/6184_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6185/6185_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6186/6186_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6187/6187_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6188/6188_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6189/6189_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6190/6190_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6191/6191_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6192/6192_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6193/6193_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6194/6194_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6195/6195_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6196/6196_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6224/6224_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6225/6225_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6226/6226_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6227/6227_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6228/6228_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6229/6229_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6230/6230_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6231/6231_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6232/6232_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6233/6233_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6234/6234_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6235/6235_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6236/6236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6237/6237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6238/6238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6239/6239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6263/6263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6264/6264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6265/6265_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6266/6266_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6267/6267_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6268/6268_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6269/6269_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6270/6270_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6271/6271_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6272/6272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6273/6273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6274/6274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6275/6275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6276/6276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6277/6277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6278/6278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6279/6279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6280/6280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6281/6281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6282/6282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6283/6283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6284/6284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6285/6285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6286/6286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6287/6287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6288/6288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6289/6289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6290/6290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6291/6291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6292/6292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6293/6293_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6331/6331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6332/6332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6333/6333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6334/6334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6335/6335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6336/6336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6337/6337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6338/6338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6339/6339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6340/6340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6341/6341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6342/6342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6343/6343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6344/6344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6345/6345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6346/6346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6347/6347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6387/6387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6388/6388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6389/6389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6390/6390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6391/6391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6392/6392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6393/6393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6394/6394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6395/6395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6396/6396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6397/6397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6398/6398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6399/6399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6400/6400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6401/6401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6402/6402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6403/6403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6404/6404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6405/6405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6406/6406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6407/6407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6408/6408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6431/6431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6432/6432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6433/6433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6434/6434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6435/6435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6436/6436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6437/6437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6438/6438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6439/6439_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6440/6440_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6441/6441_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6442/6442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6443/6443_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6444/6444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6445/6445_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6446/6446_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6447/6447_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6448/6448_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6449/6449_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6450/6450_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6451/6451_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6452/6452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6453/6453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6491/6491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6492/6492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6493/6493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6494/6494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6495/6495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6496/6496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6497/6497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6498/6498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6499/6499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6500/6500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6501/6501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6503/6503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6504/6504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6505/6505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6506/6506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6507/6507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6508/6508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6509/6509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6510/6510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6511/6511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6512/6512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6513/6513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6514/6514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6547/6547_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6548/6548_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6549/6549_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6550/6550_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6551/6551_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6552/6552_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6553/6553_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6554/6554_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6555/6555_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6556/6556_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6557/6557_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6558/6558_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6559/6559_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6560/6560_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6561/6561_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6562/6562_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6563/6563_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6564/6564_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6565/6565_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6566/6566_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6567/6567_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6568/6568_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6569/6569_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6570/6570_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6611/6611_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6612/6612_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6613/6613_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6614/6614_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6615/6615_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6616/6616_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6617/6617_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6618/6618_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6619/6619_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6620/6620_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6621/6621_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6622/6622_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6623/6623_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6624/6624_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6625/6625_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6626/6626_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6627/6627_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6628/6628_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6648/6648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6649/6649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6650/6650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6651/6651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6652/6652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6653/6653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6654/6654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6655/6655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6656/6656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6657/6657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6658/6658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6659/6659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6660/6660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6661/6661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6662/6662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6663/6663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6664/6664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6665/6665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6680/6680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6681/6681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6682/6682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6683/6683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6684/6684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6685/6685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6686/6686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6687/6687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6688/6688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6689/6689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6690/6690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6691/6691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6692/6692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6693/6693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6694/6694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6695/6695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6696/6696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6697/6697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6698/6698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6699/6699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6700/6700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6701/6701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6702/6702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6703/6703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6704/6704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6705/6705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6706/6706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6707/6707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6708/6708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6709/6709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6710/6710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6711/6711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6712/6712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6713/6713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6714/6714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6734/6734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6735/6735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6736/6736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6737/6737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6738/6738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6740/6740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6741/6741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6742/6742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6743/6743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6744/6744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6745/6745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6765/6765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6769/6769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6770/6770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6771/6771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6772/6772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6773/6773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6774/6774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6775/6775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6776/6776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6777/6777_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6778/6778_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6779/6779_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6780/6780_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6781/6781_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6799/6799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6800/6800_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6801/6801_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6802/6802_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6803/6803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6804/6804_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6805/6805_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6806/6806_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6807/6807_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6808/6808_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6809/6809_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6841/6841_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6842/6842_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6843/6843_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6844/6844_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6845/6845_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6846/6846_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6847/6847_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6848/6848_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6857/6857_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6858/6858_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.adamantina.sp.leg.br/media/./sapl/public/materialegislativa/2016/6859/6859_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H988"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="187.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="98.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="98" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>